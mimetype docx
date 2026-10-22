--- v15 (2026-09-13)
+++ v16 (2026-10-22)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Prodoehl</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Manchurian wild rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22366aa69e6fc91eb" w:history="1">
+            <w:hyperlink r:id="rId69146ad9ba135f65a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, List of Invasive Alien Plants (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59726aa69e6fc923d" w:history="1">
+            <w:hyperlink r:id="rId18926ad9ba135f6a2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ZIZLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="71928200" name="name96266aa69e6fc9acd" descr="16509.jpg"/>
+                  <wp:docPr id="45634257" name="name39516ad9ba135fd61" descr="16509.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16509.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31696aa69e6fc9acc" cstate="print"/>
+                          <a:blip r:embed="rId27926ad9ba135fd60" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId90976aa69e6fc9bea" w:history="1">
+            <w:hyperlink r:id="rId96456ad9ba135feb3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -812,51 +812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is locally established in New Zealand in the North Island, namely in Northland, Auckland, Waikato, and Wellington (Freshwater Pests of New Zealand, 2020; New Zealand Plant Conservation Network, 2023). In North America, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is considered established in Hawaii on the islands of Kauai, likely on Oahu, and Hawaii Island. One location has been detected in Canada, British Columbia in 2004 where it is locally abundant in shallow tidal water along the edges of Widgeon Slough on Siwash Island (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId75986aa69e6fc9eac" w:history="1">
+      <w:hyperlink r:id="rId53166ad9ba136016e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://search.museums.ualberta.ca/12-116227</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1189,72 +1189,72 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> locally established in Belgium where it has been planted as a marsh plant along ponds and lakes (Verloove, 2011). It was first observed in 2009 on the margins of a pond near La Hulpe (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId74796aa69e6fca11b" w:history="1">
+      <w:hyperlink r:id="rId82536ad9ba13603df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://waarnemingen.be/observation/44769819/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), probably as a relic of former cultivation (ornamental use). There are few other observations thereafter (Verloove, 2011). Recently, there have been numerous reports of the species throughout Belgium, probably as a result of the species being included in the alert list of the LIFE RIPARIAS project (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17646aa69e6fca13f" w:history="1">
+      <w:hyperlink r:id="rId93636ad9ba1360412" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alert.riparias.be/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and an extensive population was recorded in 2023 along the River Leie near Ghent (pers. comm. I. Jacobs, 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1333,63 +1333,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The history of introduction into other EPPO countries is less well detailed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="97053291" name="name10466aa69e6fcb034" descr="ZIZLA_distribution_map.jpg"/>
+            <wp:docPr id="90344817" name="name83176ad9ba1360c9f" descr="ZIZLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ZIZLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84576aa69e6fcb033" cstate="print"/>
+                    <a:blip r:embed="rId90266ad9ba1360c9d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3966,51 +3966,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mechanical diggers can be used to remove the plant from ditches, drainage channels and waterlogged riverbanks, but there is a high risk of transferring rhizome fragments to new sites (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId82656aa69e6fcc2c8" w:history="1">
+      <w:hyperlink r:id="rId87186ad9ba1361f65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4104,51 +4104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a ‘Pest of concern to New Zealand’ (Quarantine pest) (Ministry for Primary Industries, 2023). The species is an unwanted organism and notifiable organism under the Biosecurity Act 1993: propagation, spread, display and sale are prohibited. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is one of nine weed species managed by central government for national eradication under the National Interest Pest Response programme (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13316aa69e6fcc3ae" w:history="1">
+      <w:hyperlink r:id="rId95656ad9ba136204d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4163,92 +4163,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is on the National Priority List of Exotic Environmental Pests, Weeds and Diseases. Thus, it is considered as a species of ‘significant environmental and social amenity risk to Australia’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId91346aa69e6fcc410" w:history="1">
+      <w:hyperlink r:id="rId57656ad9ba13620b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Western Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a ‘Declared Pest, Prohibited - s12’. Prohibited organisms are declared pests by virtue of section 22(1) and may only be imported and kept subject to permits (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15326aa69e6fcc452" w:history="1">
+      <w:hyperlink r:id="rId93486ad9ba13620f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agric.wa.gov.au/organisms/128909</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4421,51 +4421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Afonin AN, Greene SL, Dzyubenko NI, Frolov AN (eds.) (2008) Interactive Agricultural Ecological Atlas of Russia and Neighboring Countries. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Economic Plants and their Diseases, Pests and Weeds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Online]. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47536aa69e6fcc5b1" w:history="1">
+      <w:hyperlink r:id="rId63386ad9ba1362252" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agroatlas.ru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4607,51 +4607,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 160–169. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45576aa69e6fcc6e8" w:history="1">
+      <w:hyperlink r:id="rId43186ad9ba136238c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15421/011825</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4849,51 +4849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 583–591. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54256aa69e6fcc878" w:history="1">
+      <w:hyperlink r:id="rId46086ad9ba1362515" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/02705060.2006.9664119</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4939,51 +4939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39546aa69e6fcc909" w:history="1">
+      <w:hyperlink r:id="rId84156ad9ba13625a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fevo.2017.00017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5165,201 +5165,201 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18786aa69e6fcca80" w:history="1">
+      <w:hyperlink r:id="rId64736ad9ba136271b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1615/HydrobJ.v57.i1.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eElurikkus (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Griseb.) Stapf. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89466aa69e6fccad4" w:history="1">
+      <w:hyperlink r:id="rId66006ad9ba1362774" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://elurikkus.ee/bie-hub/species/8261#overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99136aa69e6fccb27" w:history="1">
+      <w:hyperlink r:id="rId93266ad9ba13627c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ZIZLA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024b) EPPO Technical Document No. 1094. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10476aa69e6fccb79" w:history="1">
+      <w:hyperlink r:id="rId17336ad9ba1362818" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ZIZLA/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,81 +5425,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 186–187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78796aa69e6fccc23" w:history="1">
+      <w:hyperlink r:id="rId59106ad9ba13628c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=242355686</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Freshwater Pests of New Zealand (2020) NIWA publication. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89606aa69e6fccc56" w:history="1">
+      <w:hyperlink r:id="rId34116ad9ba13628f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5893,81 +5893,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 573–583.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Komarov VL (1934) Flora of the U.S.S.R, Volume II. Israel Program for Scientific Translations (1. January 1963). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29766aa69e6fccf25" w:history="1">
+      <w:hyperlink r:id="rId66506ad9ba1362bd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuusk V, Tabaka L, Jankeviciene R (2003) Flora of the Baltic Countries. Compendium of Vascular Plants Vol. 3. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77516aa69e6fccf58" w:history="1">
+      <w:hyperlink r:id="rId97176ad9ba1362c0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6479,51 +6479,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministry for Primary Industries (2023) Official New Zealand Pest Register - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76956aa69e6fcd2fb" w:history="1">
+      <w:hyperlink r:id="rId34056ad9ba1362f91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6587,51 +6587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Plant Conservation Network (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73936aa69e6fcd3ad" w:history="1">
+      <w:hyperlink r:id="rId67896ad9ba1363040" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nzpcn.org.nz/flora/species/zizania-latifolia/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6733,51 +6733,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ohwi J (1964) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Japan: combined, much revised and extended translation in English</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Washington, Smithsonian Institution, 1965, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72356aa69e6fcd49c" w:history="1">
+      <w:hyperlink r:id="rId42306ad9ba136312e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.biodiversitylibrary.org/bibliography/43786</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6803,51 +6803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74306aa69e6fcd50e" w:history="1">
+      <w:hyperlink r:id="rId51566ad9ba136319f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/w15081493</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6891,51 +6891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53–77. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53836aa69e6fcd59f" w:history="1">
+      <w:hyperlink r:id="rId45306ad9ba1363230" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24189/ncr.2017.041</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6981,51 +6981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 619–629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82936aa69e6fcd62f" w:history="1">
+      <w:hyperlink r:id="rId20246ad9ba13632bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7265,51 +7265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. At: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57306aa69e6fcd7fd" w:history="1">
+      <w:hyperlink r:id="rId35686ad9ba1363495" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">alienplantsbelgium.be</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, accessed 12/06/2023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7344,51 +7344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1931–1943. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52126aa69e6fcd87a" w:history="1">
+      <w:hyperlink r:id="rId40056ad9ba1363512" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7454,51 +7454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">929944. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61226aa69e6fcd929" w:history="1">
+      <w:hyperlink r:id="rId11966ad9ba13635c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fevo.2022.929944</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7972,51 +7972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1183739. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58846aa69e6fcdc5e" w:history="1">
+      <w:hyperlink r:id="rId92636ad9ba1363901" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2023.1183739</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8120,51 +8120,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to water-level changes in lakes with contrasting hydrological management. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecological Engineering</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90546aa69e6fcdd5d" w:history="1">
+      <w:hyperlink r:id="rId63586ad9ba1363a0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ecoleng.2020.105814</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8424,51 +8424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 108–117. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56566aa69e6fcdf55" w:history="1">
+      <w:hyperlink r:id="rId23946ad9ba1363c06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111720020137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8554,51 +8554,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10906aa69e6fce031" w:history="1">
+      <w:hyperlink r:id="rId23996ad9ba1363ce4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8683,51 +8683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 355-360.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13236aa69e6fce117" w:history="1">
+      <w:hyperlink r:id="rId32196ad9ba1363db7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13044</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8823,137 +8823,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16149424">
+  <w:abstractNum w:abstractNumId="46085890">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26004485">
+    <w:lvl w:ilvl="0" w:tplc="31976588">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26004485" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31976588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26004485" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31976588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26004485" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31976588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26004485" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31976588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26004485" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31976588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26004485" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31976588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26004485" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31976588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26004485" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31976588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16149423">
+  <w:abstractNum w:abstractNumId="46085889">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20181143">
+    <w:lvl w:ilvl="0" w:tplc="16339277">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9705,55 +9705,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16149423">
-    <w:abstractNumId w:val="16149423"/>
+  <w:num w:numId="46085889">
+    <w:abstractNumId w:val="46085889"/>
   </w:num>
-  <w:num w:numId="16149424">
-    <w:abstractNumId w:val="16149424"/>
+  <w:num w:numId="46085890">
+    <w:abstractNumId w:val="46085890"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21303,51 +21303,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId779316652" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId274677983" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22366aa69e6fc91eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/" TargetMode="External"/><Relationship Id="rId59726aa69e6fc923d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/categorization" TargetMode="External"/><Relationship Id="rId90976aa69e6fc9bea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/photos" TargetMode="External"/><Relationship Id="rId75986aa69e6fc9eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.museums.ualberta.ca/12-116227" TargetMode="External"/><Relationship Id="rId74796aa69e6fca11b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waarnemingen.be/observation/44769819/" TargetMode="External"/><Relationship Id="rId17646aa69e6fca13f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alert.riparias.be/" TargetMode="External"/><Relationship Id="rId82656aa69e6fcc2c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass" TargetMode="External"/><Relationship Id="rId13316aa69e6fcc3ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/" TargetMode="External"/><Relationship Id="rId91346aa69e6fcc410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list" TargetMode="External"/><Relationship Id="rId15326aa69e6fcc452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/organisms/128909" TargetMode="External"/><Relationship Id="rId47536aa69e6fcc5b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agroatlas.ru/" TargetMode="External"/><Relationship Id="rId45576aa69e6fcc6e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15421/011825" TargetMode="External"/><Relationship Id="rId54256aa69e6fcc878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02705060.2006.9664119" TargetMode="External"/><Relationship Id="rId39546aa69e6fcc909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2017.00017" TargetMode="External"/><Relationship Id="rId18786aa69e6fcca80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1615/HydrobJ.v57.i1.10" TargetMode="External"/><Relationship Id="rId89466aa69e6fccad4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elurikkus.ee/bie-hub/species/8261#overview" TargetMode="External"/><Relationship Id="rId99136aa69e6fccb27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA" TargetMode="External"/><Relationship Id="rId10476aa69e6fccb79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/documents" TargetMode="External"/><Relationship Id="rId78796aa69e6fccc23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2%26taxon_id=242355686" TargetMode="External"/><Relationship Id="rId89606aa69e6fccc56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species" TargetMode="External"/><Relationship Id="rId29766aa69e6fccf25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up" TargetMode="External"/><Relationship Id="rId77516aa69e6fccf58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf" TargetMode="External"/><Relationship Id="rId76956aa69e6fcd2fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445" TargetMode="External"/><Relationship Id="rId73936aa69e6fcd3ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzpcn.org.nz/flora/species/zizania-latifolia/" TargetMode="External"/><Relationship Id="rId72356aa69e6fcd49c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/bibliography/43786" TargetMode="External"/><Relationship Id="rId74306aa69e6fcd50e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/w15081493" TargetMode="External"/><Relationship Id="rId53836aa69e6fcd59f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24189/ncr.2017.041" TargetMode="External"/><Relationship Id="rId82936aa69e6fcd62f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5" TargetMode="External"/><Relationship Id="rId57306aa69e6fcd7fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId52126aa69e6fcd87a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3" TargetMode="External"/><Relationship Id="rId61226aa69e6fcd929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2022.929944" TargetMode="External"/><Relationship Id="rId58846aa69e6fcdc5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2023.1183739" TargetMode="External"/><Relationship Id="rId90546aa69e6fcdd5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ecoleng.2020.105814" TargetMode="External"/><Relationship Id="rId56566aa69e6fcdf55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111720020137" TargetMode="External"/><Relationship Id="rId10906aa69e6fce031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13236aa69e6fce117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13044" TargetMode="External"/><Relationship Id="rId31696aa69e6fc9acc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31696aa69e6fc9acc.jpg"/><Relationship Id="rId84576aa69e6fcb033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84576aa69e6fcb033.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId543472297" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId879053672" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69146ad9ba135f65a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/" TargetMode="External"/><Relationship Id="rId18926ad9ba135f6a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/categorization" TargetMode="External"/><Relationship Id="rId96456ad9ba135feb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/photos" TargetMode="External"/><Relationship Id="rId53166ad9ba136016e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.museums.ualberta.ca/12-116227" TargetMode="External"/><Relationship Id="rId82536ad9ba13603df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waarnemingen.be/observation/44769819/" TargetMode="External"/><Relationship Id="rId93636ad9ba1360412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alert.riparias.be/" TargetMode="External"/><Relationship Id="rId87186ad9ba1361f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass" TargetMode="External"/><Relationship Id="rId95656ad9ba136204d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/" TargetMode="External"/><Relationship Id="rId57656ad9ba13620b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list" TargetMode="External"/><Relationship Id="rId93486ad9ba13620f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/organisms/128909" TargetMode="External"/><Relationship Id="rId63386ad9ba1362252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agroatlas.ru/" TargetMode="External"/><Relationship Id="rId43186ad9ba136238c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15421/011825" TargetMode="External"/><Relationship Id="rId46086ad9ba1362515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02705060.2006.9664119" TargetMode="External"/><Relationship Id="rId84156ad9ba13625a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2017.00017" TargetMode="External"/><Relationship Id="rId64736ad9ba136271b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1615/HydrobJ.v57.i1.10" TargetMode="External"/><Relationship Id="rId66006ad9ba1362774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elurikkus.ee/bie-hub/species/8261#overview" TargetMode="External"/><Relationship Id="rId93266ad9ba13627c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA" TargetMode="External"/><Relationship Id="rId17336ad9ba1362818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/documents" TargetMode="External"/><Relationship Id="rId59106ad9ba13628c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2%26taxon_id=242355686" TargetMode="External"/><Relationship Id="rId34116ad9ba13628f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species" TargetMode="External"/><Relationship Id="rId66506ad9ba1362bd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up" TargetMode="External"/><Relationship Id="rId97176ad9ba1362c0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf" TargetMode="External"/><Relationship Id="rId34056ad9ba1362f91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445" TargetMode="External"/><Relationship Id="rId67896ad9ba1363040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzpcn.org.nz/flora/species/zizania-latifolia/" TargetMode="External"/><Relationship Id="rId42306ad9ba136312e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/bibliography/43786" TargetMode="External"/><Relationship Id="rId51566ad9ba136319f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/w15081493" TargetMode="External"/><Relationship Id="rId45306ad9ba1363230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24189/ncr.2017.041" TargetMode="External"/><Relationship Id="rId20246ad9ba13632bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5" TargetMode="External"/><Relationship Id="rId35686ad9ba1363495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId40056ad9ba1363512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3" TargetMode="External"/><Relationship Id="rId11966ad9ba13635c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2022.929944" TargetMode="External"/><Relationship Id="rId92636ad9ba1363901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2023.1183739" TargetMode="External"/><Relationship Id="rId63586ad9ba1363a0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ecoleng.2020.105814" TargetMode="External"/><Relationship Id="rId23946ad9ba1363c06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111720020137" TargetMode="External"/><Relationship Id="rId23996ad9ba1363ce4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32196ad9ba1363db7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13044" TargetMode="External"/><Relationship Id="rId27926ad9ba135fd60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27926ad9ba135fd60.jpg"/><Relationship Id="rId90266ad9ba1360c9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90266ad9ba1360c9d.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>