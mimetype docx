--- v6 (2026-03-23)
+++ v7 (2026-04-16)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Prodoehl</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Manchurian wild rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311369c0a88ff24a1" w:history="1">
+            <w:hyperlink r:id="rId219869e03819c9eba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, List of Invasive Alien Plants (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215869c0a88ff24e8" w:history="1">
+            <w:hyperlink r:id="rId711169e03819c9f03" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ZIZLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="80900537" name="name517869c0a88ff25ac" descr="16509.jpg"/>
+                  <wp:docPr id="76894885" name="name452269e03819ca4ef" descr="16509.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16509.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId809469c0a88ff25aa" cstate="print"/>
+                          <a:blip r:embed="rId943269e03819ca4ed" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId231069c0a88ff26ba" w:history="1">
+            <w:hyperlink r:id="rId920469e03819ca60c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -812,51 +812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is locally established in New Zealand in the North Island, namely in Northland, Auckland, Waikato, and Wellington (Freshwater Pests of New Zealand, 2020; New Zealand Plant Conservation Network, 2023). In North America, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is considered established in Hawaii on the islands of Kauai, likely on Oahu, and Hawaii Island. One location has been detected in Canada, British Columbia in 2004 where it is locally abundant in shallow tidal water along the edges of Widgeon Slough on Siwash Island (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId406769c0a88ff294c" w:history="1">
+      <w:hyperlink r:id="rId464769e03819ca8c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://search.museums.ualberta.ca/12-116227</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1189,72 +1189,72 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> locally established in Belgium where it has been planted as a marsh plant along ponds and lakes (Verloove, 2011). It was first observed in 2009 on the margins of a pond near La Hulpe (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId973869c0a88ff2bac" w:history="1">
+      <w:hyperlink r:id="rId360469e03819cab36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://waarnemingen.be/observation/44769819/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), probably as a relic of former cultivation (ornamental use). There are few other observations thereafter (Verloove, 2011). Recently, there have been numerous reports of the species throughout Belgium, probably as a result of the species being included in the alert list of the LIFE RIPARIAS project (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId395769c0a88ff2bcf" w:history="1">
+      <w:hyperlink r:id="rId912969e03819cab59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alert.riparias.be/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and an extensive population was recorded in 2023 along the River Leie near Ghent (pers. comm. I. Jacobs, 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1333,63 +1333,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The history of introduction into other EPPO countries is less well detailed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13450990" name="name960869c0a88ff367a" descr="ZIZLA_distribution_map.jpg"/>
+            <wp:docPr id="41756168" name="name237569e03819cb743" descr="ZIZLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ZIZLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId445569c0a88ff3677" cstate="print"/>
+                    <a:blip r:embed="rId611269e03819cb740" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3966,51 +3966,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mechanical diggers can be used to remove the plant from ditches, drainage channels and waterlogged riverbanks, but there is a high risk of transferring rhizome fragments to new sites (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId647069c0a89000636" w:history="1">
+      <w:hyperlink r:id="rId380669e03819ccbce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4104,51 +4104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a ‘Pest of concern to New Zealand’ (Quarantine pest) (Ministry for Primary Industries, 2023). The species is an unwanted organism and notifiable organism under the Biosecurity Act 1993: propagation, spread, display and sale are prohibited. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is one of nine weed species managed by central government for national eradication under the National Interest Pest Response programme (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId423669c0a8900071a" w:history="1">
+      <w:hyperlink r:id="rId556769e03819ccd0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4163,92 +4163,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is on the National Priority List of Exotic Environmental Pests, Weeds and Diseases. Thus, it is considered as a species of ‘significant environmental and social amenity risk to Australia’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId593169c0a8900077b" w:history="1">
+      <w:hyperlink r:id="rId555469e03819ccd82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Western Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a ‘Declared Pest, Prohibited - s12’. Prohibited organisms are declared pests by virtue of section 22(1) and may only be imported and kept subject to permits (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId228469c0a890007bb" w:history="1">
+      <w:hyperlink r:id="rId776169e03819ccdc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agric.wa.gov.au/organisms/128909</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4421,51 +4421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Afonin AN, Greene SL, Dzyubenko NI, Frolov AN (eds.) (2008) Interactive Agricultural Ecological Atlas of Russia and Neighboring Countries. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Economic Plants and their Diseases, Pests and Weeds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Online]. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId329169c0a89000915" w:history="1">
+      <w:hyperlink r:id="rId693469e03819ccf60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agroatlas.ru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4607,51 +4607,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 160–169. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId371969c0a89000a3d" w:history="1">
+      <w:hyperlink r:id="rId425269e03819cd19f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15421/011825</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4849,51 +4849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 583–591. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId368469c0a89000bcc" w:history="1">
+      <w:hyperlink r:id="rId500569e03819cd365" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/02705060.2006.9664119</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4939,51 +4939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId668269c0a89000c5b" w:history="1">
+      <w:hyperlink r:id="rId662669e03819cd429" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fevo.2017.00017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5165,201 +5165,201 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId981969c0a89000dc0" w:history="1">
+      <w:hyperlink r:id="rId713969e03819cd59e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1615/HydrobJ.v57.i1.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eElurikkus (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Griseb.) Stapf. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId700569c0a89000e0f" w:history="1">
+      <w:hyperlink r:id="rId966069e03819cd615" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://elurikkus.ee/bie-hub/species/8261#overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId798969c0a89000e60" w:history="1">
+      <w:hyperlink r:id="rId905169e03819cd677" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ZIZLA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024b) EPPO Technical Document No. 1094. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId750169c0a89000eb1" w:history="1">
+      <w:hyperlink r:id="rId697369e03819cd6cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ZIZLA/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,81 +5425,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 186–187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId863569c0a89000f58" w:history="1">
+      <w:hyperlink r:id="rId618969e03819cd79c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=242355686</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Freshwater Pests of New Zealand (2020) NIWA publication. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId283269c0a89000f97" w:history="1">
+      <w:hyperlink r:id="rId717869e03819cd7d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5893,81 +5893,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 573–583.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Komarov VL (1934) Flora of the U.S.S.R, Volume II. Israel Program for Scientific Translations (1. January 1963). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId403869c0a89001251" w:history="1">
+      <w:hyperlink r:id="rId140169e03819cdae0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuusk V, Tabaka L, Jankeviciene R (2003) Flora of the Baltic Countries. Compendium of Vascular Plants Vol. 3. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId292569c0a89001284" w:history="1">
+      <w:hyperlink r:id="rId474369e03819cdb15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6479,51 +6479,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministry for Primary Industries (2023) Official New Zealand Pest Register - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId185469c0a8900163c" w:history="1">
+      <w:hyperlink r:id="rId609969e03819cdf48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6587,51 +6587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Plant Conservation Network (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId913369c0a890016f9" w:history="1">
+      <w:hyperlink r:id="rId406869e03819ce021" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nzpcn.org.nz/flora/species/zizania-latifolia/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6733,51 +6733,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ohwi J (1964) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Japan: combined, much revised and extended translation in English</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Washington, Smithsonian Institution, 1965, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId405069c0a890017e9" w:history="1">
+      <w:hyperlink r:id="rId501869e03819ce143" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.biodiversitylibrary.org/bibliography/43786</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6803,51 +6803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId647969c0a89001858" w:history="1">
+      <w:hyperlink r:id="rId976269e03819ce1bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/w15081493</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6891,51 +6891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53–77. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId598069c0a890018e6" w:history="1">
+      <w:hyperlink r:id="rId701869e03819ce264" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24189/ncr.2017.041</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6981,51 +6981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 619–629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId877869c0a89001973" w:history="1">
+      <w:hyperlink r:id="rId122969e03819ce2fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7265,51 +7265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. At: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId189969c0a89001b39" w:history="1">
+      <w:hyperlink r:id="rId606469e03819ce4ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">alienplantsbelgium.be</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, accessed 12/06/2023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7344,51 +7344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1931–1943. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId517969c0a89001bb5" w:history="1">
+      <w:hyperlink r:id="rId839669e03819ce580" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7454,51 +7454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">929944. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId525069c0a89001c62" w:history="1">
+      <w:hyperlink r:id="rId121969e03819ce64c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fevo.2022.929944</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7972,51 +7972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1183739. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId981469c0a89001fa5" w:history="1">
+      <w:hyperlink r:id="rId485369e03819ce9fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2023.1183739</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8120,51 +8120,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to water-level changes in lakes with contrasting hydrological management. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecological Engineering</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId954269c0a89002094" w:history="1">
+      <w:hyperlink r:id="rId851369e03819ceb06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ecoleng.2020.105814</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8424,51 +8424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 108–117. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId128469c0a8900227e" w:history="1">
+      <w:hyperlink r:id="rId309269e03819ced3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111720020137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8554,51 +8554,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId352169c0a8900235b" w:history="1">
+      <w:hyperlink r:id="rId509969e03819cee27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8683,51 +8683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 355-360.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId543469c0a8900242c" w:history="1">
+      <w:hyperlink r:id="rId258469e03819cefdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13044</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8823,137 +8823,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38806446">
+  <w:abstractNum w:abstractNumId="94094928">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43988614">
+    <w:lvl w:ilvl="0" w:tplc="90992206">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43988614" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90992206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43988614" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90992206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43988614" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90992206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43988614" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90992206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43988614" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90992206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43988614" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90992206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43988614" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90992206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43988614" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90992206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38806445">
+  <w:abstractNum w:abstractNumId="94094927">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54842898">
+    <w:lvl w:ilvl="0" w:tplc="80113249">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9705,55 +9705,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38806445">
-    <w:abstractNumId w:val="38806445"/>
+  <w:num w:numId="94094927">
+    <w:abstractNumId w:val="94094927"/>
   </w:num>
-  <w:num w:numId="38806446">
-    <w:abstractNumId w:val="38806446"/>
+  <w:num w:numId="94094928">
+    <w:abstractNumId w:val="94094928"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21303,51 +21303,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId608305966" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId396141918" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId311369c0a88ff24a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/" TargetMode="External"/><Relationship Id="rId215869c0a88ff24e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/categorization" TargetMode="External"/><Relationship Id="rId231069c0a88ff26ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/photos" TargetMode="External"/><Relationship Id="rId406769c0a88ff294c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.museums.ualberta.ca/12-116227" TargetMode="External"/><Relationship Id="rId973869c0a88ff2bac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waarnemingen.be/observation/44769819/" TargetMode="External"/><Relationship Id="rId395769c0a88ff2bcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alert.riparias.be/" TargetMode="External"/><Relationship Id="rId647069c0a89000636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass" TargetMode="External"/><Relationship Id="rId423669c0a8900071a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/" TargetMode="External"/><Relationship Id="rId593169c0a8900077b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list" TargetMode="External"/><Relationship Id="rId228469c0a890007bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/organisms/128909" TargetMode="External"/><Relationship Id="rId329169c0a89000915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agroatlas.ru/" TargetMode="External"/><Relationship Id="rId371969c0a89000a3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15421/011825" TargetMode="External"/><Relationship Id="rId368469c0a89000bcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02705060.2006.9664119" TargetMode="External"/><Relationship Id="rId668269c0a89000c5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2017.00017" TargetMode="External"/><Relationship Id="rId981969c0a89000dc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1615/HydrobJ.v57.i1.10" TargetMode="External"/><Relationship Id="rId700569c0a89000e0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elurikkus.ee/bie-hub/species/8261#overview" TargetMode="External"/><Relationship Id="rId798969c0a89000e60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA" TargetMode="External"/><Relationship Id="rId750169c0a89000eb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/documents" TargetMode="External"/><Relationship Id="rId863569c0a89000f58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2%26taxon_id=242355686" TargetMode="External"/><Relationship Id="rId283269c0a89000f97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species" TargetMode="External"/><Relationship Id="rId403869c0a89001251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up" TargetMode="External"/><Relationship Id="rId292569c0a89001284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf" TargetMode="External"/><Relationship Id="rId185469c0a8900163c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445" TargetMode="External"/><Relationship Id="rId913369c0a890016f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzpcn.org.nz/flora/species/zizania-latifolia/" TargetMode="External"/><Relationship Id="rId405069c0a890017e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/bibliography/43786" TargetMode="External"/><Relationship Id="rId647969c0a89001858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/w15081493" TargetMode="External"/><Relationship Id="rId598069c0a890018e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24189/ncr.2017.041" TargetMode="External"/><Relationship Id="rId877869c0a89001973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5" TargetMode="External"/><Relationship Id="rId189969c0a89001b39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId517969c0a89001bb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3" TargetMode="External"/><Relationship Id="rId525069c0a89001c62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2022.929944" TargetMode="External"/><Relationship Id="rId981469c0a89001fa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2023.1183739" TargetMode="External"/><Relationship Id="rId954269c0a89002094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ecoleng.2020.105814" TargetMode="External"/><Relationship Id="rId128469c0a8900227e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111720020137" TargetMode="External"/><Relationship Id="rId352169c0a8900235b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId543469c0a8900242c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13044" TargetMode="External"/><Relationship Id="rId809469c0a88ff25aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId809469c0a88ff25aa.jpg"/><Relationship Id="rId445569c0a88ff3677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId445569c0a88ff3677.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId610004406" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId622807659" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId219869e03819c9eba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/" TargetMode="External"/><Relationship Id="rId711169e03819c9f03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/categorization" TargetMode="External"/><Relationship Id="rId920469e03819ca60c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/photos" TargetMode="External"/><Relationship Id="rId464769e03819ca8c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.museums.ualberta.ca/12-116227" TargetMode="External"/><Relationship Id="rId360469e03819cab36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waarnemingen.be/observation/44769819/" TargetMode="External"/><Relationship Id="rId912969e03819cab59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alert.riparias.be/" TargetMode="External"/><Relationship Id="rId380669e03819ccbce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass" TargetMode="External"/><Relationship Id="rId556769e03819ccd0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/" TargetMode="External"/><Relationship Id="rId555469e03819ccd82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list" TargetMode="External"/><Relationship Id="rId776169e03819ccdc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/organisms/128909" TargetMode="External"/><Relationship Id="rId693469e03819ccf60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agroatlas.ru/" TargetMode="External"/><Relationship Id="rId425269e03819cd19f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15421/011825" TargetMode="External"/><Relationship Id="rId500569e03819cd365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02705060.2006.9664119" TargetMode="External"/><Relationship Id="rId662669e03819cd429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2017.00017" TargetMode="External"/><Relationship Id="rId713969e03819cd59e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1615/HydrobJ.v57.i1.10" TargetMode="External"/><Relationship Id="rId966069e03819cd615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elurikkus.ee/bie-hub/species/8261#overview" TargetMode="External"/><Relationship Id="rId905169e03819cd677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA" TargetMode="External"/><Relationship Id="rId697369e03819cd6cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/documents" TargetMode="External"/><Relationship Id="rId618969e03819cd79c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2%26taxon_id=242355686" TargetMode="External"/><Relationship Id="rId717869e03819cd7d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species" TargetMode="External"/><Relationship Id="rId140169e03819cdae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up" TargetMode="External"/><Relationship Id="rId474369e03819cdb15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf" TargetMode="External"/><Relationship Id="rId609969e03819cdf48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445" TargetMode="External"/><Relationship Id="rId406869e03819ce021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzpcn.org.nz/flora/species/zizania-latifolia/" TargetMode="External"/><Relationship Id="rId501869e03819ce143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/bibliography/43786" TargetMode="External"/><Relationship Id="rId976269e03819ce1bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/w15081493" TargetMode="External"/><Relationship Id="rId701869e03819ce264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24189/ncr.2017.041" TargetMode="External"/><Relationship Id="rId122969e03819ce2fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5" TargetMode="External"/><Relationship Id="rId606469e03819ce4ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId839669e03819ce580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3" TargetMode="External"/><Relationship Id="rId121969e03819ce64c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2022.929944" TargetMode="External"/><Relationship Id="rId485369e03819ce9fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2023.1183739" TargetMode="External"/><Relationship Id="rId851369e03819ceb06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ecoleng.2020.105814" TargetMode="External"/><Relationship Id="rId309269e03819ced3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111720020137" TargetMode="External"/><Relationship Id="rId509969e03819cee27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId258469e03819cefdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13044" TargetMode="External"/><Relationship Id="rId943269e03819ca4ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId943269e03819ca4ed.jpg"/><Relationship Id="rId611269e03819cb740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId611269e03819cb740.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>