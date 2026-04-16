--- v7 (2026-04-16)
+++ v8 (2026-04-16)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Prodoehl</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Manchurian wild rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219869e03819c9eba" w:history="1">
+            <w:hyperlink r:id="rId522669e0499fe99f5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, List of Invasive Alien Plants (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711169e03819c9f03" w:history="1">
+            <w:hyperlink r:id="rId880969e0499fe9a3b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ZIZLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="76894885" name="name452269e03819ca4ef" descr="16509.jpg"/>
+                  <wp:docPr id="59861556" name="name866669e0499fea1d8" descr="16509.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16509.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId943269e03819ca4ed" cstate="print"/>
+                          <a:blip r:embed="rId164669e0499fea1d6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId920469e03819ca60c" w:history="1">
+            <w:hyperlink r:id="rId413869e0499fea31c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -812,51 +812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is locally established in New Zealand in the North Island, namely in Northland, Auckland, Waikato, and Wellington (Freshwater Pests of New Zealand, 2020; New Zealand Plant Conservation Network, 2023). In North America, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is considered established in Hawaii on the islands of Kauai, likely on Oahu, and Hawaii Island. One location has been detected in Canada, British Columbia in 2004 where it is locally abundant in shallow tidal water along the edges of Widgeon Slough on Siwash Island (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId464769e03819ca8c8" w:history="1">
+      <w:hyperlink r:id="rId279569e0499fea5f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://search.museums.ualberta.ca/12-116227</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1189,72 +1189,72 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> locally established in Belgium where it has been planted as a marsh plant along ponds and lakes (Verloove, 2011). It was first observed in 2009 on the margins of a pond near La Hulpe (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId360469e03819cab36" w:history="1">
+      <w:hyperlink r:id="rId894869e0499fea86a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://waarnemingen.be/observation/44769819/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), probably as a relic of former cultivation (ornamental use). There are few other observations thereafter (Verloove, 2011). Recently, there have been numerous reports of the species throughout Belgium, probably as a result of the species being included in the alert list of the LIFE RIPARIAS project (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId912969e03819cab59" w:history="1">
+      <w:hyperlink r:id="rId588769e0499fea88d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alert.riparias.be/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and an extensive population was recorded in 2023 along the River Leie near Ghent (pers. comm. I. Jacobs, 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1333,63 +1333,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The history of introduction into other EPPO countries is less well detailed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="41756168" name="name237569e03819cb743" descr="ZIZLA_distribution_map.jpg"/>
+            <wp:docPr id="50269471" name="name792169e0499feb6e1" descr="ZIZLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ZIZLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId611269e03819cb740" cstate="print"/>
+                    <a:blip r:embed="rId363769e0499feb6dd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3966,51 +3966,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mechanical diggers can be used to remove the plant from ditches, drainage channels and waterlogged riverbanks, but there is a high risk of transferring rhizome fragments to new sites (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId380669e03819ccbce" w:history="1">
+      <w:hyperlink r:id="rId784269e0499fecf20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4104,51 +4104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a ‘Pest of concern to New Zealand’ (Quarantine pest) (Ministry for Primary Industries, 2023). The species is an unwanted organism and notifiable organism under the Biosecurity Act 1993: propagation, spread, display and sale are prohibited. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is one of nine weed species managed by central government for national eradication under the National Interest Pest Response programme (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId556769e03819ccd0f" w:history="1">
+      <w:hyperlink r:id="rId669269e0499fed020" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4163,92 +4163,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is on the National Priority List of Exotic Environmental Pests, Weeds and Diseases. Thus, it is considered as a species of ‘significant environmental and social amenity risk to Australia’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId555469e03819ccd82" w:history="1">
+      <w:hyperlink r:id="rId433369e0499fed0cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Western Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a ‘Declared Pest, Prohibited - s12’. Prohibited organisms are declared pests by virtue of section 22(1) and may only be imported and kept subject to permits (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId776169e03819ccdc5" w:history="1">
+      <w:hyperlink r:id="rId473369e0499fed111" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agric.wa.gov.au/organisms/128909</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4421,51 +4421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Afonin AN, Greene SL, Dzyubenko NI, Frolov AN (eds.) (2008) Interactive Agricultural Ecological Atlas of Russia and Neighboring Countries. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Economic Plants and their Diseases, Pests and Weeds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Online]. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId693469e03819ccf60" w:history="1">
+      <w:hyperlink r:id="rId146169e0499fed2f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agroatlas.ru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4607,51 +4607,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 160–169. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId425269e03819cd19f" w:history="1">
+      <w:hyperlink r:id="rId133869e0499fed42a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15421/011825</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4849,51 +4849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 583–591. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId500569e03819cd365" w:history="1">
+      <w:hyperlink r:id="rId649269e0499fed65b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/02705060.2006.9664119</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4939,51 +4939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId662669e03819cd429" w:history="1">
+      <w:hyperlink r:id="rId745069e0499fed6f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fevo.2017.00017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5165,201 +5165,201 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId713969e03819cd59e" w:history="1">
+      <w:hyperlink r:id="rId917269e0499fed86a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1615/HydrobJ.v57.i1.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eElurikkus (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Griseb.) Stapf. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId966069e03819cd615" w:history="1">
+      <w:hyperlink r:id="rId233469e0499fed8f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://elurikkus.ee/bie-hub/species/8261#overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId905169e03819cd677" w:history="1">
+      <w:hyperlink r:id="rId555369e0499fed947" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ZIZLA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024b) EPPO Technical Document No. 1094. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId697369e03819cd6cb" w:history="1">
+      <w:hyperlink r:id="rId751469e0499fed99b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ZIZLA/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,81 +5425,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 186–187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId618969e03819cd79c" w:history="1">
+      <w:hyperlink r:id="rId319369e0499feda49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=242355686</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Freshwater Pests of New Zealand (2020) NIWA publication. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId717869e03819cd7d2" w:history="1">
+      <w:hyperlink r:id="rId538669e0499feda7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5893,81 +5893,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 573–583.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Komarov VL (1934) Flora of the U.S.S.R, Volume II. Israel Program for Scientific Translations (1. January 1963). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId140169e03819cdae0" w:history="1">
+      <w:hyperlink r:id="rId714569e0499fedd52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuusk V, Tabaka L, Jankeviciene R (2003) Flora of the Baltic Countries. Compendium of Vascular Plants Vol. 3. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId474369e03819cdb15" w:history="1">
+      <w:hyperlink r:id="rId619769e0499fedd87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6479,51 +6479,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministry for Primary Industries (2023) Official New Zealand Pest Register - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId609969e03819cdf48" w:history="1">
+      <w:hyperlink r:id="rId825669e0499fee1a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6587,51 +6587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Plant Conservation Network (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId406869e03819ce021" w:history="1">
+      <w:hyperlink r:id="rId555769e0499fee27e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nzpcn.org.nz/flora/species/zizania-latifolia/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6733,51 +6733,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ohwi J (1964) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Japan: combined, much revised and extended translation in English</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Washington, Smithsonian Institution, 1965, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId501869e03819ce143" w:history="1">
+      <w:hyperlink r:id="rId206369e0499fee36c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.biodiversitylibrary.org/bibliography/43786</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6803,51 +6803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId976269e03819ce1bb" w:history="1">
+      <w:hyperlink r:id="rId518169e0499fee3de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/w15081493</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6891,51 +6891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53–77. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId701869e03819ce264" w:history="1">
+      <w:hyperlink r:id="rId709269e0499fee487" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24189/ncr.2017.041</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6981,51 +6981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 619–629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId122969e03819ce2fe" w:history="1">
+      <w:hyperlink r:id="rId917469e0499fee51d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7265,51 +7265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. At: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId606469e03819ce4ef" w:history="1">
+      <w:hyperlink r:id="rId677169e0499fee6f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">alienplantsbelgium.be</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, accessed 12/06/2023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7344,51 +7344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1931–1943. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId839669e03819ce580" w:history="1">
+      <w:hyperlink r:id="rId597869e0499fee776" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7454,51 +7454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">929944. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId121969e03819ce64c" w:history="1">
+      <w:hyperlink r:id="rId788369e0499fee824" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fevo.2022.929944</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7972,51 +7972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1183739. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId485369e03819ce9fe" w:history="1">
+      <w:hyperlink r:id="rId552869e0499feec42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2023.1183739</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8120,51 +8120,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to water-level changes in lakes with contrasting hydrological management. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecological Engineering</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId851369e03819ceb06" w:history="1">
+      <w:hyperlink r:id="rId507169e0499feed36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ecoleng.2020.105814</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8424,51 +8424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 108–117. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId309269e03819ced3c" w:history="1">
+      <w:hyperlink r:id="rId206069e0499feef57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111720020137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8554,51 +8554,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId509969e03819cee27" w:history="1">
+      <w:hyperlink r:id="rId887569e0499fef075" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8683,51 +8683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 355-360.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId258469e03819cefdb" w:history="1">
+      <w:hyperlink r:id="rId838769e0499fef175" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13044</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8823,137 +8823,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94094928">
+  <w:abstractNum w:abstractNumId="50130699">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90992206">
+    <w:lvl w:ilvl="0" w:tplc="22262150">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90992206" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22262150" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90992206" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22262150" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90992206" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22262150" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90992206" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22262150" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90992206" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22262150" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90992206" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22262150" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90992206" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22262150" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90992206" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22262150" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94094927">
+  <w:abstractNum w:abstractNumId="50130698">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80113249">
+    <w:lvl w:ilvl="0" w:tplc="70623123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9705,55 +9705,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94094927">
-    <w:abstractNumId w:val="94094927"/>
+  <w:num w:numId="50130698">
+    <w:abstractNumId w:val="50130698"/>
   </w:num>
-  <w:num w:numId="94094928">
-    <w:abstractNumId w:val="94094928"/>
+  <w:num w:numId="50130699">
+    <w:abstractNumId w:val="50130699"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21303,51 +21303,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId610004406" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId622807659" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId219869e03819c9eba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/" TargetMode="External"/><Relationship Id="rId711169e03819c9f03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/categorization" TargetMode="External"/><Relationship Id="rId920469e03819ca60c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/photos" TargetMode="External"/><Relationship Id="rId464769e03819ca8c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.museums.ualberta.ca/12-116227" TargetMode="External"/><Relationship Id="rId360469e03819cab36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waarnemingen.be/observation/44769819/" TargetMode="External"/><Relationship Id="rId912969e03819cab59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alert.riparias.be/" TargetMode="External"/><Relationship Id="rId380669e03819ccbce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass" TargetMode="External"/><Relationship Id="rId556769e03819ccd0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/" TargetMode="External"/><Relationship Id="rId555469e03819ccd82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list" TargetMode="External"/><Relationship Id="rId776169e03819ccdc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/organisms/128909" TargetMode="External"/><Relationship Id="rId693469e03819ccf60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agroatlas.ru/" TargetMode="External"/><Relationship Id="rId425269e03819cd19f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15421/011825" TargetMode="External"/><Relationship Id="rId500569e03819cd365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02705060.2006.9664119" TargetMode="External"/><Relationship Id="rId662669e03819cd429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2017.00017" TargetMode="External"/><Relationship Id="rId713969e03819cd59e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1615/HydrobJ.v57.i1.10" TargetMode="External"/><Relationship Id="rId966069e03819cd615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elurikkus.ee/bie-hub/species/8261#overview" TargetMode="External"/><Relationship Id="rId905169e03819cd677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA" TargetMode="External"/><Relationship Id="rId697369e03819cd6cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/documents" TargetMode="External"/><Relationship Id="rId618969e03819cd79c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2%26taxon_id=242355686" TargetMode="External"/><Relationship Id="rId717869e03819cd7d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species" TargetMode="External"/><Relationship Id="rId140169e03819cdae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up" TargetMode="External"/><Relationship Id="rId474369e03819cdb15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf" TargetMode="External"/><Relationship Id="rId609969e03819cdf48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445" TargetMode="External"/><Relationship Id="rId406869e03819ce021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzpcn.org.nz/flora/species/zizania-latifolia/" TargetMode="External"/><Relationship Id="rId501869e03819ce143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/bibliography/43786" TargetMode="External"/><Relationship Id="rId976269e03819ce1bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/w15081493" TargetMode="External"/><Relationship Id="rId701869e03819ce264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24189/ncr.2017.041" TargetMode="External"/><Relationship Id="rId122969e03819ce2fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5" TargetMode="External"/><Relationship Id="rId606469e03819ce4ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId839669e03819ce580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3" TargetMode="External"/><Relationship Id="rId121969e03819ce64c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2022.929944" TargetMode="External"/><Relationship Id="rId485369e03819ce9fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2023.1183739" TargetMode="External"/><Relationship Id="rId851369e03819ceb06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ecoleng.2020.105814" TargetMode="External"/><Relationship Id="rId309269e03819ced3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111720020137" TargetMode="External"/><Relationship Id="rId509969e03819cee27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId258469e03819cefdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13044" TargetMode="External"/><Relationship Id="rId943269e03819ca4ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId943269e03819ca4ed.jpg"/><Relationship Id="rId611269e03819cb740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId611269e03819cb740.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId948203654" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId631991769" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId522669e0499fe99f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/" TargetMode="External"/><Relationship Id="rId880969e0499fe9a3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/categorization" TargetMode="External"/><Relationship Id="rId413869e0499fea31c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/photos" TargetMode="External"/><Relationship Id="rId279569e0499fea5f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.museums.ualberta.ca/12-116227" TargetMode="External"/><Relationship Id="rId894869e0499fea86a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waarnemingen.be/observation/44769819/" TargetMode="External"/><Relationship Id="rId588769e0499fea88d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alert.riparias.be/" TargetMode="External"/><Relationship Id="rId784269e0499fecf20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass" TargetMode="External"/><Relationship Id="rId669269e0499fed020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/" TargetMode="External"/><Relationship Id="rId433369e0499fed0cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list" TargetMode="External"/><Relationship Id="rId473369e0499fed111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/organisms/128909" TargetMode="External"/><Relationship Id="rId146169e0499fed2f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agroatlas.ru/" TargetMode="External"/><Relationship Id="rId133869e0499fed42a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15421/011825" TargetMode="External"/><Relationship Id="rId649269e0499fed65b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02705060.2006.9664119" TargetMode="External"/><Relationship Id="rId745069e0499fed6f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2017.00017" TargetMode="External"/><Relationship Id="rId917269e0499fed86a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1615/HydrobJ.v57.i1.10" TargetMode="External"/><Relationship Id="rId233469e0499fed8f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elurikkus.ee/bie-hub/species/8261#overview" TargetMode="External"/><Relationship Id="rId555369e0499fed947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA" TargetMode="External"/><Relationship Id="rId751469e0499fed99b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/documents" TargetMode="External"/><Relationship Id="rId319369e0499feda49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2%26taxon_id=242355686" TargetMode="External"/><Relationship Id="rId538669e0499feda7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species" TargetMode="External"/><Relationship Id="rId714569e0499fedd52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up" TargetMode="External"/><Relationship Id="rId619769e0499fedd87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf" TargetMode="External"/><Relationship Id="rId825669e0499fee1a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445" TargetMode="External"/><Relationship Id="rId555769e0499fee27e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzpcn.org.nz/flora/species/zizania-latifolia/" TargetMode="External"/><Relationship Id="rId206369e0499fee36c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/bibliography/43786" TargetMode="External"/><Relationship Id="rId518169e0499fee3de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/w15081493" TargetMode="External"/><Relationship Id="rId709269e0499fee487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24189/ncr.2017.041" TargetMode="External"/><Relationship Id="rId917469e0499fee51d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5" TargetMode="External"/><Relationship Id="rId677169e0499fee6f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId597869e0499fee776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3" TargetMode="External"/><Relationship Id="rId788369e0499fee824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2022.929944" TargetMode="External"/><Relationship Id="rId552869e0499feec42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2023.1183739" TargetMode="External"/><Relationship Id="rId507169e0499feed36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ecoleng.2020.105814" TargetMode="External"/><Relationship Id="rId206069e0499feef57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111720020137" TargetMode="External"/><Relationship Id="rId887569e0499fef075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId838769e0499fef175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13044" TargetMode="External"/><Relationship Id="rId164669e0499fea1d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId164669e0499fea1d6.jpg"/><Relationship Id="rId363769e0499feb6dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId363769e0499feb6dd.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>