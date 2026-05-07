--- v8 (2026-04-16)
+++ v9 (2026-05-07)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Prodoehl</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Manchurian wild rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522669e0499fe99f5" w:history="1">
+            <w:hyperlink r:id="rId657869fcb8502723c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, List of Invasive Alien Plants (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId880969e0499fe9a3b" w:history="1">
+            <w:hyperlink r:id="rId589069fcb85027289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ZIZLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59861556" name="name866669e0499fea1d8" descr="16509.jpg"/>
+                  <wp:docPr id="85635336" name="name161569fcb85027a9a" descr="16509.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16509.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId164669e0499fea1d6" cstate="print"/>
+                          <a:blip r:embed="rId948269fcb85027a97" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId413869e0499fea31c" w:history="1">
+            <w:hyperlink r:id="rId277769fcb85027c9f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -812,51 +812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is locally established in New Zealand in the North Island, namely in Northland, Auckland, Waikato, and Wellington (Freshwater Pests of New Zealand, 2020; New Zealand Plant Conservation Network, 2023). In North America, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is considered established in Hawaii on the islands of Kauai, likely on Oahu, and Hawaii Island. One location has been detected in Canada, British Columbia in 2004 where it is locally abundant in shallow tidal water along the edges of Widgeon Slough on Siwash Island (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId279569e0499fea5f6" w:history="1">
+      <w:hyperlink r:id="rId167369fcb85027f75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://search.museums.ualberta.ca/12-116227</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1189,72 +1189,72 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> locally established in Belgium where it has been planted as a marsh plant along ponds and lakes (Verloove, 2011). It was first observed in 2009 on the margins of a pond near La Hulpe (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId894869e0499fea86a" w:history="1">
+      <w:hyperlink r:id="rId932869fcb8502820e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://waarnemingen.be/observation/44769819/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), probably as a relic of former cultivation (ornamental use). There are few other observations thereafter (Verloove, 2011). Recently, there have been numerous reports of the species throughout Belgium, probably as a result of the species being included in the alert list of the LIFE RIPARIAS project (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId588769e0499fea88d" w:history="1">
+      <w:hyperlink r:id="rId434769fcb85028233" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alert.riparias.be/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and an extensive population was recorded in 2023 along the River Leie near Ghent (pers. comm. I. Jacobs, 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1333,63 +1333,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The history of introduction into other EPPO countries is less well detailed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50269471" name="name792169e0499feb6e1" descr="ZIZLA_distribution_map.jpg"/>
+            <wp:docPr id="63414624" name="name127069fcb85029071" descr="ZIZLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ZIZLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId363769e0499feb6dd" cstate="print"/>
+                    <a:blip r:embed="rId758669fcb8502906e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3966,51 +3966,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mechanical diggers can be used to remove the plant from ditches, drainage channels and waterlogged riverbanks, but there is a high risk of transferring rhizome fragments to new sites (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId784269e0499fecf20" w:history="1">
+      <w:hyperlink r:id="rId429669fcb8502a316" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4104,51 +4104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a ‘Pest of concern to New Zealand’ (Quarantine pest) (Ministry for Primary Industries, 2023). The species is an unwanted organism and notifiable organism under the Biosecurity Act 1993: propagation, spread, display and sale are prohibited. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is one of nine weed species managed by central government for national eradication under the National Interest Pest Response programme (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId669269e0499fed020" w:history="1">
+      <w:hyperlink r:id="rId893269fcb8502a3fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4163,92 +4163,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is on the National Priority List of Exotic Environmental Pests, Weeds and Diseases. Thus, it is considered as a species of ‘significant environmental and social amenity risk to Australia’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId433369e0499fed0cd" w:history="1">
+      <w:hyperlink r:id="rId374269fcb8502a45f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Western Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a ‘Declared Pest, Prohibited - s12’. Prohibited organisms are declared pests by virtue of section 22(1) and may only be imported and kept subject to permits (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId473369e0499fed111" w:history="1">
+      <w:hyperlink r:id="rId757169fcb8502a4a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agric.wa.gov.au/organisms/128909</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4421,51 +4421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Afonin AN, Greene SL, Dzyubenko NI, Frolov AN (eds.) (2008) Interactive Agricultural Ecological Atlas of Russia and Neighboring Countries. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Economic Plants and their Diseases, Pests and Weeds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Online]. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId146169e0499fed2f3" w:history="1">
+      <w:hyperlink r:id="rId848769fcb8502a610" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agroatlas.ru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4607,51 +4607,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 160–169. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId133869e0499fed42a" w:history="1">
+      <w:hyperlink r:id="rId604469fcb8502a73e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15421/011825</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4849,51 +4849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 583–591. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId649269e0499fed65b" w:history="1">
+      <w:hyperlink r:id="rId375969fcb8502a8c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/02705060.2006.9664119</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4939,51 +4939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId745069e0499fed6f6" w:history="1">
+      <w:hyperlink r:id="rId322669fcb8502a958" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fevo.2017.00017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5165,201 +5165,201 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId917269e0499fed86a" w:history="1">
+      <w:hyperlink r:id="rId245369fcb8502aac1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1615/HydrobJ.v57.i1.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eElurikkus (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Griseb.) Stapf. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId233469e0499fed8f2" w:history="1">
+      <w:hyperlink r:id="rId403069fcb8502ab13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://elurikkus.ee/bie-hub/species/8261#overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId555369e0499fed947" w:history="1">
+      <w:hyperlink r:id="rId738069fcb8502ab64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ZIZLA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024b) EPPO Technical Document No. 1094. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId751469e0499fed99b" w:history="1">
+      <w:hyperlink r:id="rId943569fcb8502abb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ZIZLA/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,81 +5425,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 186–187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId319369e0499feda49" w:history="1">
+      <w:hyperlink r:id="rId783969fcb8502ac5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=242355686</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Freshwater Pests of New Zealand (2020) NIWA publication. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId538669e0499feda7d" w:history="1">
+      <w:hyperlink r:id="rId538669fcb8502ac91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5893,81 +5893,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 573–583.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Komarov VL (1934) Flora of the U.S.S.R, Volume II. Israel Program for Scientific Translations (1. January 1963). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId714569e0499fedd52" w:history="1">
+      <w:hyperlink r:id="rId531069fcb8502af62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuusk V, Tabaka L, Jankeviciene R (2003) Flora of the Baltic Countries. Compendium of Vascular Plants Vol. 3. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId619769e0499fedd87" w:history="1">
+      <w:hyperlink r:id="rId835469fcb8502af98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6479,51 +6479,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministry for Primary Industries (2023) Official New Zealand Pest Register - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId825669e0499fee1a1" w:history="1">
+      <w:hyperlink r:id="rId759869fcb8502b32d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6587,51 +6587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Plant Conservation Network (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId555769e0499fee27e" w:history="1">
+      <w:hyperlink r:id="rId799569fcb8502b3df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nzpcn.org.nz/flora/species/zizania-latifolia/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6733,51 +6733,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ohwi J (1964) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Japan: combined, much revised and extended translation in English</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Washington, Smithsonian Institution, 1965, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId206369e0499fee36c" w:history="1">
+      <w:hyperlink r:id="rId514869fcb8502b4ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.biodiversitylibrary.org/bibliography/43786</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6803,51 +6803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId518169e0499fee3de" w:history="1">
+      <w:hyperlink r:id="rId430269fcb8502b53f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/w15081493</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6891,51 +6891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53–77. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId709269e0499fee487" w:history="1">
+      <w:hyperlink r:id="rId567569fcb8502b5cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24189/ncr.2017.041</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6981,51 +6981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 619–629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId917469e0499fee51d" w:history="1">
+      <w:hyperlink r:id="rId159169fcb8502b65d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7265,51 +7265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. At: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId677169e0499fee6f7" w:history="1">
+      <w:hyperlink r:id="rId928969fcb8502d251" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">alienplantsbelgium.be</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, accessed 12/06/2023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7344,51 +7344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1931–1943. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId597869e0499fee776" w:history="1">
+      <w:hyperlink r:id="rId356069fcb8502d2da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7454,51 +7454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">929944. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId788369e0499fee824" w:history="1">
+      <w:hyperlink r:id="rId855969fcb8502d3cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fevo.2022.929944</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7972,51 +7972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1183739. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId552869e0499feec42" w:history="1">
+      <w:hyperlink r:id="rId484969fcb8502dd99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2023.1183739</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8120,51 +8120,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to water-level changes in lakes with contrasting hydrological management. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecological Engineering</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId507169e0499feed36" w:history="1">
+      <w:hyperlink r:id="rId144969fcb8502dec9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ecoleng.2020.105814</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8424,51 +8424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 108–117. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId206069e0499feef57" w:history="1">
+      <w:hyperlink r:id="rId854569fcb8502e0b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111720020137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8554,51 +8554,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId887569e0499fef075" w:history="1">
+      <w:hyperlink r:id="rId485869fcb8502e1a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8683,51 +8683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 355-360.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId838769e0499fef175" w:history="1">
+      <w:hyperlink r:id="rId235769fcb8502e277" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13044</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8823,137 +8823,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50130699">
+  <w:abstractNum w:abstractNumId="27966717">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22262150">
+    <w:lvl w:ilvl="0" w:tplc="86482360">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22262150" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86482360" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22262150" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86482360" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22262150" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86482360" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22262150" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86482360" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22262150" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86482360" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22262150" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86482360" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22262150" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86482360" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22262150" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86482360" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50130698">
+  <w:abstractNum w:abstractNumId="27966716">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70623123">
+    <w:lvl w:ilvl="0" w:tplc="65850947">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9705,55 +9705,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50130698">
-    <w:abstractNumId w:val="50130698"/>
+  <w:num w:numId="27966716">
+    <w:abstractNumId w:val="27966716"/>
   </w:num>
-  <w:num w:numId="50130699">
-    <w:abstractNumId w:val="50130699"/>
+  <w:num w:numId="27966717">
+    <w:abstractNumId w:val="27966717"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21303,51 +21303,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId948203654" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId631991769" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId522669e0499fe99f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/" TargetMode="External"/><Relationship Id="rId880969e0499fe9a3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/categorization" TargetMode="External"/><Relationship Id="rId413869e0499fea31c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/photos" TargetMode="External"/><Relationship Id="rId279569e0499fea5f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.museums.ualberta.ca/12-116227" TargetMode="External"/><Relationship Id="rId894869e0499fea86a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waarnemingen.be/observation/44769819/" TargetMode="External"/><Relationship Id="rId588769e0499fea88d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alert.riparias.be/" TargetMode="External"/><Relationship Id="rId784269e0499fecf20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass" TargetMode="External"/><Relationship Id="rId669269e0499fed020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/" TargetMode="External"/><Relationship Id="rId433369e0499fed0cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list" TargetMode="External"/><Relationship Id="rId473369e0499fed111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/organisms/128909" TargetMode="External"/><Relationship Id="rId146169e0499fed2f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agroatlas.ru/" TargetMode="External"/><Relationship Id="rId133869e0499fed42a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15421/011825" TargetMode="External"/><Relationship Id="rId649269e0499fed65b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02705060.2006.9664119" TargetMode="External"/><Relationship Id="rId745069e0499fed6f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2017.00017" TargetMode="External"/><Relationship Id="rId917269e0499fed86a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1615/HydrobJ.v57.i1.10" TargetMode="External"/><Relationship Id="rId233469e0499fed8f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elurikkus.ee/bie-hub/species/8261#overview" TargetMode="External"/><Relationship Id="rId555369e0499fed947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA" TargetMode="External"/><Relationship Id="rId751469e0499fed99b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/documents" TargetMode="External"/><Relationship Id="rId319369e0499feda49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2%26taxon_id=242355686" TargetMode="External"/><Relationship Id="rId538669e0499feda7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species" TargetMode="External"/><Relationship Id="rId714569e0499fedd52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up" TargetMode="External"/><Relationship Id="rId619769e0499fedd87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf" TargetMode="External"/><Relationship Id="rId825669e0499fee1a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445" TargetMode="External"/><Relationship Id="rId555769e0499fee27e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzpcn.org.nz/flora/species/zizania-latifolia/" TargetMode="External"/><Relationship Id="rId206369e0499fee36c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/bibliography/43786" TargetMode="External"/><Relationship Id="rId518169e0499fee3de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/w15081493" TargetMode="External"/><Relationship Id="rId709269e0499fee487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24189/ncr.2017.041" TargetMode="External"/><Relationship Id="rId917469e0499fee51d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5" TargetMode="External"/><Relationship Id="rId677169e0499fee6f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId597869e0499fee776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3" TargetMode="External"/><Relationship Id="rId788369e0499fee824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2022.929944" TargetMode="External"/><Relationship Id="rId552869e0499feec42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2023.1183739" TargetMode="External"/><Relationship Id="rId507169e0499feed36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ecoleng.2020.105814" TargetMode="External"/><Relationship Id="rId206069e0499feef57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111720020137" TargetMode="External"/><Relationship Id="rId887569e0499fef075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId838769e0499fef175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13044" TargetMode="External"/><Relationship Id="rId164669e0499fea1d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId164669e0499fea1d6.jpg"/><Relationship Id="rId363769e0499feb6dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId363769e0499feb6dd.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId291917315" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId199896321" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId657869fcb8502723c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/" TargetMode="External"/><Relationship Id="rId589069fcb85027289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/categorization" TargetMode="External"/><Relationship Id="rId277769fcb85027c9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/photos" TargetMode="External"/><Relationship Id="rId167369fcb85027f75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.museums.ualberta.ca/12-116227" TargetMode="External"/><Relationship Id="rId932869fcb8502820e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waarnemingen.be/observation/44769819/" TargetMode="External"/><Relationship Id="rId434769fcb85028233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alert.riparias.be/" TargetMode="External"/><Relationship Id="rId429669fcb8502a316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass" TargetMode="External"/><Relationship Id="rId893269fcb8502a3fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/" TargetMode="External"/><Relationship Id="rId374269fcb8502a45f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list" TargetMode="External"/><Relationship Id="rId757169fcb8502a4a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/organisms/128909" TargetMode="External"/><Relationship Id="rId848769fcb8502a610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agroatlas.ru/" TargetMode="External"/><Relationship Id="rId604469fcb8502a73e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15421/011825" TargetMode="External"/><Relationship Id="rId375969fcb8502a8c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02705060.2006.9664119" TargetMode="External"/><Relationship Id="rId322669fcb8502a958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2017.00017" TargetMode="External"/><Relationship Id="rId245369fcb8502aac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1615/HydrobJ.v57.i1.10" TargetMode="External"/><Relationship Id="rId403069fcb8502ab13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elurikkus.ee/bie-hub/species/8261#overview" TargetMode="External"/><Relationship Id="rId738069fcb8502ab64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA" TargetMode="External"/><Relationship Id="rId943569fcb8502abb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/documents" TargetMode="External"/><Relationship Id="rId783969fcb8502ac5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2%26taxon_id=242355686" TargetMode="External"/><Relationship Id="rId538669fcb8502ac91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species" TargetMode="External"/><Relationship Id="rId531069fcb8502af62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up" TargetMode="External"/><Relationship Id="rId835469fcb8502af98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf" TargetMode="External"/><Relationship Id="rId759869fcb8502b32d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445" TargetMode="External"/><Relationship Id="rId799569fcb8502b3df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzpcn.org.nz/flora/species/zizania-latifolia/" TargetMode="External"/><Relationship Id="rId514869fcb8502b4ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/bibliography/43786" TargetMode="External"/><Relationship Id="rId430269fcb8502b53f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/w15081493" TargetMode="External"/><Relationship Id="rId567569fcb8502b5cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24189/ncr.2017.041" TargetMode="External"/><Relationship Id="rId159169fcb8502b65d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5" TargetMode="External"/><Relationship Id="rId928969fcb8502d251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId356069fcb8502d2da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3" TargetMode="External"/><Relationship Id="rId855969fcb8502d3cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2022.929944" TargetMode="External"/><Relationship Id="rId484969fcb8502dd99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2023.1183739" TargetMode="External"/><Relationship Id="rId144969fcb8502dec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ecoleng.2020.105814" TargetMode="External"/><Relationship Id="rId854569fcb8502e0b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111720020137" TargetMode="External"/><Relationship Id="rId485869fcb8502e1a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId235769fcb8502e277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13044" TargetMode="External"/><Relationship Id="rId948269fcb85027a97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId948269fcb85027a97.jpg"/><Relationship Id="rId758669fcb8502906e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId758669fcb8502906e.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>