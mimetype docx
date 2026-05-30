--- v9 (2026-05-07)
+++ v10 (2026-05-30)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Prodoehl</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Manchurian wild rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657869fcb8502723c" w:history="1">
+            <w:hyperlink r:id="rId96976a1af57b9fa9d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, List of Invasive Alien Plants (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589069fcb85027289" w:history="1">
+            <w:hyperlink r:id="rId92606a1af57b9fae4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ZIZLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="85635336" name="name161569fcb85027a9a" descr="16509.jpg"/>
+                  <wp:docPr id="91130692" name="name99406a1af57ba01bc" descr="16509.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16509.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId948269fcb85027a97" cstate="print"/>
+                          <a:blip r:embed="rId92716a1af57ba01ba" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId277769fcb85027c9f" w:history="1">
+            <w:hyperlink r:id="rId14766a1af57ba0311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -812,51 +812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is locally established in New Zealand in the North Island, namely in Northland, Auckland, Waikato, and Wellington (Freshwater Pests of New Zealand, 2020; New Zealand Plant Conservation Network, 2023). In North America, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is considered established in Hawaii on the islands of Kauai, likely on Oahu, and Hawaii Island. One location has been detected in Canada, British Columbia in 2004 where it is locally abundant in shallow tidal water along the edges of Widgeon Slough on Siwash Island (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId167369fcb85027f75" w:history="1">
+      <w:hyperlink r:id="rId19116a1af57ba05d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://search.museums.ualberta.ca/12-116227</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1189,72 +1189,72 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> locally established in Belgium where it has been planted as a marsh plant along ponds and lakes (Verloove, 2011). It was first observed in 2009 on the margins of a pond near La Hulpe (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId932869fcb8502820e" w:history="1">
+      <w:hyperlink r:id="rId71736a1af57ba0847" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://waarnemingen.be/observation/44769819/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), probably as a relic of former cultivation (ornamental use). There are few other observations thereafter (Verloove, 2011). Recently, there have been numerous reports of the species throughout Belgium, probably as a result of the species being included in the alert list of the LIFE RIPARIAS project (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId434769fcb85028233" w:history="1">
+      <w:hyperlink r:id="rId43426a1af57ba086a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alert.riparias.be/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and an extensive population was recorded in 2023 along the River Leie near Ghent (pers. comm. I. Jacobs, 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1333,63 +1333,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The history of introduction into other EPPO countries is less well detailed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="63414624" name="name127069fcb85029071" descr="ZIZLA_distribution_map.jpg"/>
+            <wp:docPr id="18270336" name="name60616a1af57ba1c67" descr="ZIZLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ZIZLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId758669fcb8502906e" cstate="print"/>
+                    <a:blip r:embed="rId82736a1af57ba1c62" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3966,51 +3966,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mechanical diggers can be used to remove the plant from ditches, drainage channels and waterlogged riverbanks, but there is a high risk of transferring rhizome fragments to new sites (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId429669fcb8502a316" w:history="1">
+      <w:hyperlink r:id="rId46786a1af57ba3224" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4104,51 +4104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a ‘Pest of concern to New Zealand’ (Quarantine pest) (Ministry for Primary Industries, 2023). The species is an unwanted organism and notifiable organism under the Biosecurity Act 1993: propagation, spread, display and sale are prohibited. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is one of nine weed species managed by central government for national eradication under the National Interest Pest Response programme (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId893269fcb8502a3fc" w:history="1">
+      <w:hyperlink r:id="rId25066a1af57ba3342" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4163,92 +4163,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is on the National Priority List of Exotic Environmental Pests, Weeds and Diseases. Thus, it is considered as a species of ‘significant environmental and social amenity risk to Australia’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId374269fcb8502a45f" w:history="1">
+      <w:hyperlink r:id="rId64716a1af57ba33a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Western Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a ‘Declared Pest, Prohibited - s12’. Prohibited organisms are declared pests by virtue of section 22(1) and may only be imported and kept subject to permits (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId757169fcb8502a4a1" w:history="1">
+      <w:hyperlink r:id="rId23186a1af57ba33fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agric.wa.gov.au/organisms/128909</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4421,51 +4421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Afonin AN, Greene SL, Dzyubenko NI, Frolov AN (eds.) (2008) Interactive Agricultural Ecological Atlas of Russia and Neighboring Countries. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Economic Plants and their Diseases, Pests and Weeds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Online]. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId848769fcb8502a610" w:history="1">
+      <w:hyperlink r:id="rId28886a1af57ba3591" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agroatlas.ru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4607,51 +4607,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 160–169. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId604469fcb8502a73e" w:history="1">
+      <w:hyperlink r:id="rId46116a1af57ba36ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15421/011825</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4849,51 +4849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 583–591. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId375969fcb8502a8c8" w:history="1">
+      <w:hyperlink r:id="rId53016a1af57ba38a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/02705060.2006.9664119</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4939,51 +4939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId322669fcb8502a958" w:history="1">
+      <w:hyperlink r:id="rId33166a1af57ba3940" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fevo.2017.00017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5165,201 +5165,201 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId245369fcb8502aac1" w:history="1">
+      <w:hyperlink r:id="rId88856a1af57ba3adc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1615/HydrobJ.v57.i1.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eElurikkus (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Griseb.) Stapf. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId403069fcb8502ab13" w:history="1">
+      <w:hyperlink r:id="rId88786a1af57ba3b34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://elurikkus.ee/bie-hub/species/8261#overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId738069fcb8502ab64" w:history="1">
+      <w:hyperlink r:id="rId35366a1af57ba3baf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ZIZLA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024b) EPPO Technical Document No. 1094. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId943569fcb8502abb5" w:history="1">
+      <w:hyperlink r:id="rId85966a1af57ba3c08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ZIZLA/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,81 +5425,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 186–187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId783969fcb8502ac5e" w:history="1">
+      <w:hyperlink r:id="rId72786a1af57ba3d78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=242355686</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Freshwater Pests of New Zealand (2020) NIWA publication. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId538669fcb8502ac91" w:history="1">
+      <w:hyperlink r:id="rId83736a1af57ba3dc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5893,81 +5893,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 573–583.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Komarov VL (1934) Flora of the U.S.S.R, Volume II. Israel Program for Scientific Translations (1. January 1963). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId531069fcb8502af62" w:history="1">
+      <w:hyperlink r:id="rId64526a1af57ba4129" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuusk V, Tabaka L, Jankeviciene R (2003) Flora of the Baltic Countries. Compendium of Vascular Plants Vol. 3. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId835469fcb8502af98" w:history="1">
+      <w:hyperlink r:id="rId45726a1af57ba4160" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6479,51 +6479,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministry for Primary Industries (2023) Official New Zealand Pest Register - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId759869fcb8502b32d" w:history="1">
+      <w:hyperlink r:id="rId41226a1af57ba450c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6587,51 +6587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Plant Conservation Network (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId799569fcb8502b3df" w:history="1">
+      <w:hyperlink r:id="rId84976a1af57ba45c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nzpcn.org.nz/flora/species/zizania-latifolia/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6733,51 +6733,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ohwi J (1964) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Japan: combined, much revised and extended translation in English</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Washington, Smithsonian Institution, 1965, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId514869fcb8502b4ce" w:history="1">
+      <w:hyperlink r:id="rId47926a1af57ba46b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.biodiversitylibrary.org/bibliography/43786</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6803,51 +6803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId430269fcb8502b53f" w:history="1">
+      <w:hyperlink r:id="rId16026a1af57ba4727" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/w15081493</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6891,51 +6891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53–77. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId567569fcb8502b5cf" w:history="1">
+      <w:hyperlink r:id="rId44826a1af57ba47c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24189/ncr.2017.041</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6981,51 +6981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 619–629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId159169fcb8502b65d" w:history="1">
+      <w:hyperlink r:id="rId77966a1af57ba4856" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7265,51 +7265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. At: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId928969fcb8502d251" w:history="1">
+      <w:hyperlink r:id="rId72406a1af57ba4a2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">alienplantsbelgium.be</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, accessed 12/06/2023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7344,51 +7344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1931–1943. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId356069fcb8502d2da" w:history="1">
+      <w:hyperlink r:id="rId47446a1af57ba4aaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7454,51 +7454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">929944. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId855969fcb8502d3cb" w:history="1">
+      <w:hyperlink r:id="rId47446a1af57ba4b73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fevo.2022.929944</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7972,51 +7972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1183739. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId484969fcb8502dd99" w:history="1">
+      <w:hyperlink r:id="rId67246a1af57ba4ed3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2023.1183739</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8120,51 +8120,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to water-level changes in lakes with contrasting hydrological management. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecological Engineering</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId144969fcb8502dec9" w:history="1">
+      <w:hyperlink r:id="rId61126a1af57ba500e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ecoleng.2020.105814</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8424,51 +8424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 108–117. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId854569fcb8502e0b8" w:history="1">
+      <w:hyperlink r:id="rId57676a1af57ba522c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111720020137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8554,51 +8554,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId485869fcb8502e1a3" w:history="1">
+      <w:hyperlink r:id="rId84086a1af57ba531e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8683,51 +8683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 355-360.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId235769fcb8502e277" w:history="1">
+      <w:hyperlink r:id="rId68156a1af57ba53f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13044</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8823,137 +8823,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27966717">
+  <w:abstractNum w:abstractNumId="17393163">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86482360">
+    <w:lvl w:ilvl="0" w:tplc="41417324">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86482360" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41417324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86482360" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41417324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86482360" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41417324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86482360" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41417324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86482360" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41417324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86482360" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41417324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86482360" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41417324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86482360" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41417324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27966716">
+  <w:abstractNum w:abstractNumId="17393162">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65850947">
+    <w:lvl w:ilvl="0" w:tplc="92835836">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9705,55 +9705,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27966716">
-    <w:abstractNumId w:val="27966716"/>
+  <w:num w:numId="17393162">
+    <w:abstractNumId w:val="17393162"/>
   </w:num>
-  <w:num w:numId="27966717">
-    <w:abstractNumId w:val="27966717"/>
+  <w:num w:numId="17393163">
+    <w:abstractNumId w:val="17393163"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21303,51 +21303,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId291917315" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId199896321" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId657869fcb8502723c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/" TargetMode="External"/><Relationship Id="rId589069fcb85027289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/categorization" TargetMode="External"/><Relationship Id="rId277769fcb85027c9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/photos" TargetMode="External"/><Relationship Id="rId167369fcb85027f75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.museums.ualberta.ca/12-116227" TargetMode="External"/><Relationship Id="rId932869fcb8502820e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waarnemingen.be/observation/44769819/" TargetMode="External"/><Relationship Id="rId434769fcb85028233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alert.riparias.be/" TargetMode="External"/><Relationship Id="rId429669fcb8502a316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass" TargetMode="External"/><Relationship Id="rId893269fcb8502a3fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/" TargetMode="External"/><Relationship Id="rId374269fcb8502a45f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list" TargetMode="External"/><Relationship Id="rId757169fcb8502a4a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/organisms/128909" TargetMode="External"/><Relationship Id="rId848769fcb8502a610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agroatlas.ru/" TargetMode="External"/><Relationship Id="rId604469fcb8502a73e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15421/011825" TargetMode="External"/><Relationship Id="rId375969fcb8502a8c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02705060.2006.9664119" TargetMode="External"/><Relationship Id="rId322669fcb8502a958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2017.00017" TargetMode="External"/><Relationship Id="rId245369fcb8502aac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1615/HydrobJ.v57.i1.10" TargetMode="External"/><Relationship Id="rId403069fcb8502ab13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elurikkus.ee/bie-hub/species/8261#overview" TargetMode="External"/><Relationship Id="rId738069fcb8502ab64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA" TargetMode="External"/><Relationship Id="rId943569fcb8502abb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/documents" TargetMode="External"/><Relationship Id="rId783969fcb8502ac5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2%26taxon_id=242355686" TargetMode="External"/><Relationship Id="rId538669fcb8502ac91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species" TargetMode="External"/><Relationship Id="rId531069fcb8502af62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up" TargetMode="External"/><Relationship Id="rId835469fcb8502af98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf" TargetMode="External"/><Relationship Id="rId759869fcb8502b32d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445" TargetMode="External"/><Relationship Id="rId799569fcb8502b3df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzpcn.org.nz/flora/species/zizania-latifolia/" TargetMode="External"/><Relationship Id="rId514869fcb8502b4ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/bibliography/43786" TargetMode="External"/><Relationship Id="rId430269fcb8502b53f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/w15081493" TargetMode="External"/><Relationship Id="rId567569fcb8502b5cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24189/ncr.2017.041" TargetMode="External"/><Relationship Id="rId159169fcb8502b65d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5" TargetMode="External"/><Relationship Id="rId928969fcb8502d251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId356069fcb8502d2da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3" TargetMode="External"/><Relationship Id="rId855969fcb8502d3cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2022.929944" TargetMode="External"/><Relationship Id="rId484969fcb8502dd99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2023.1183739" TargetMode="External"/><Relationship Id="rId144969fcb8502dec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ecoleng.2020.105814" TargetMode="External"/><Relationship Id="rId854569fcb8502e0b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111720020137" TargetMode="External"/><Relationship Id="rId485869fcb8502e1a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId235769fcb8502e277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13044" TargetMode="External"/><Relationship Id="rId948269fcb85027a97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId948269fcb85027a97.jpg"/><Relationship Id="rId758669fcb8502906e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId758669fcb8502906e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId995199453" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId671705086" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96976a1af57b9fa9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/" TargetMode="External"/><Relationship Id="rId92606a1af57b9fae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/categorization" TargetMode="External"/><Relationship Id="rId14766a1af57ba0311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/photos" TargetMode="External"/><Relationship Id="rId19116a1af57ba05d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.museums.ualberta.ca/12-116227" TargetMode="External"/><Relationship Id="rId71736a1af57ba0847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waarnemingen.be/observation/44769819/" TargetMode="External"/><Relationship Id="rId43426a1af57ba086a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alert.riparias.be/" TargetMode="External"/><Relationship Id="rId46786a1af57ba3224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass" TargetMode="External"/><Relationship Id="rId25066a1af57ba3342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/" TargetMode="External"/><Relationship Id="rId64716a1af57ba33a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list" TargetMode="External"/><Relationship Id="rId23186a1af57ba33fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/organisms/128909" TargetMode="External"/><Relationship Id="rId28886a1af57ba3591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agroatlas.ru/" TargetMode="External"/><Relationship Id="rId46116a1af57ba36ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15421/011825" TargetMode="External"/><Relationship Id="rId53016a1af57ba38a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02705060.2006.9664119" TargetMode="External"/><Relationship Id="rId33166a1af57ba3940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2017.00017" TargetMode="External"/><Relationship Id="rId88856a1af57ba3adc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1615/HydrobJ.v57.i1.10" TargetMode="External"/><Relationship Id="rId88786a1af57ba3b34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elurikkus.ee/bie-hub/species/8261#overview" TargetMode="External"/><Relationship Id="rId35366a1af57ba3baf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA" TargetMode="External"/><Relationship Id="rId85966a1af57ba3c08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/documents" TargetMode="External"/><Relationship Id="rId72786a1af57ba3d78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2%26taxon_id=242355686" TargetMode="External"/><Relationship Id="rId83736a1af57ba3dc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species" TargetMode="External"/><Relationship Id="rId64526a1af57ba4129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up" TargetMode="External"/><Relationship Id="rId45726a1af57ba4160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf" TargetMode="External"/><Relationship Id="rId41226a1af57ba450c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445" TargetMode="External"/><Relationship Id="rId84976a1af57ba45c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzpcn.org.nz/flora/species/zizania-latifolia/" TargetMode="External"/><Relationship Id="rId47926a1af57ba46b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/bibliography/43786" TargetMode="External"/><Relationship Id="rId16026a1af57ba4727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/w15081493" TargetMode="External"/><Relationship Id="rId44826a1af57ba47c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24189/ncr.2017.041" TargetMode="External"/><Relationship Id="rId77966a1af57ba4856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5" TargetMode="External"/><Relationship Id="rId72406a1af57ba4a2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId47446a1af57ba4aaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3" TargetMode="External"/><Relationship Id="rId47446a1af57ba4b73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2022.929944" TargetMode="External"/><Relationship Id="rId67246a1af57ba4ed3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2023.1183739" TargetMode="External"/><Relationship Id="rId61126a1af57ba500e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ecoleng.2020.105814" TargetMode="External"/><Relationship Id="rId57676a1af57ba522c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111720020137" TargetMode="External"/><Relationship Id="rId84086a1af57ba531e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68156a1af57ba53f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13044" TargetMode="External"/><Relationship Id="rId92716a1af57ba01ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92716a1af57ba01ba.jpg"/><Relationship Id="rId82736a1af57ba1c62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82736a1af57ba1c62.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>