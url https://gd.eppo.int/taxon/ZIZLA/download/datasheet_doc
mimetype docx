--- v10 (2026-05-30)
+++ v11 (2026-06-20)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Prodoehl</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Manchurian wild rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96976a1af57b9fa9d" w:history="1">
+            <w:hyperlink r:id="rId43186a370a26e508f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, List of Invasive Alien Plants (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92606a1af57b9fae4" w:history="1">
+            <w:hyperlink r:id="rId21926a370a26e50d7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ZIZLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="91130692" name="name99406a1af57ba01bc" descr="16509.jpg"/>
+                  <wp:docPr id="56335044" name="name69586a370a26e592c" descr="16509.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16509.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId92716a1af57ba01ba" cstate="print"/>
+                          <a:blip r:embed="rId66386a370a26e592a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId14766a1af57ba0311" w:history="1">
+            <w:hyperlink r:id="rId73356a370a26e5a89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -812,51 +812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is locally established in New Zealand in the North Island, namely in Northland, Auckland, Waikato, and Wellington (Freshwater Pests of New Zealand, 2020; New Zealand Plant Conservation Network, 2023). In North America, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is considered established in Hawaii on the islands of Kauai, likely on Oahu, and Hawaii Island. One location has been detected in Canada, British Columbia in 2004 where it is locally abundant in shallow tidal water along the edges of Widgeon Slough on Siwash Island (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19116a1af57ba05d8" w:history="1">
+      <w:hyperlink r:id="rId58996a370a26e5d55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://search.museums.ualberta.ca/12-116227</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1189,72 +1189,72 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> locally established in Belgium where it has been planted as a marsh plant along ponds and lakes (Verloove, 2011). It was first observed in 2009 on the margins of a pond near La Hulpe (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId71736a1af57ba0847" w:history="1">
+      <w:hyperlink r:id="rId27736a370a26e5fdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://waarnemingen.be/observation/44769819/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), probably as a relic of former cultivation (ornamental use). There are few other observations thereafter (Verloove, 2011). Recently, there have been numerous reports of the species throughout Belgium, probably as a result of the species being included in the alert list of the LIFE RIPARIAS project (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId43426a1af57ba086a" w:history="1">
+      <w:hyperlink r:id="rId11826a370a26e5fff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alert.riparias.be/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and an extensive population was recorded in 2023 along the River Leie near Ghent (pers. comm. I. Jacobs, 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1333,63 +1333,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The history of introduction into other EPPO countries is less well detailed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="18270336" name="name60616a1af57ba1c67" descr="ZIZLA_distribution_map.jpg"/>
+            <wp:docPr id="54092251" name="name62586a370a26e6a30" descr="ZIZLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ZIZLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82736a1af57ba1c62" cstate="print"/>
+                    <a:blip r:embed="rId91796a370a26e6a2d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3966,51 +3966,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mechanical diggers can be used to remove the plant from ditches, drainage channels and waterlogged riverbanks, but there is a high risk of transferring rhizome fragments to new sites (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId46786a1af57ba3224" w:history="1">
+      <w:hyperlink r:id="rId86706a370a26e7d40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4104,51 +4104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a ‘Pest of concern to New Zealand’ (Quarantine pest) (Ministry for Primary Industries, 2023). The species is an unwanted organism and notifiable organism under the Biosecurity Act 1993: propagation, spread, display and sale are prohibited. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is one of nine weed species managed by central government for national eradication under the National Interest Pest Response programme (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId25066a1af57ba3342" w:history="1">
+      <w:hyperlink r:id="rId21276a370a26e7e29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4163,92 +4163,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is on the National Priority List of Exotic Environmental Pests, Weeds and Diseases. Thus, it is considered as a species of ‘significant environmental and social amenity risk to Australia’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId64716a1af57ba33a9" w:history="1">
+      <w:hyperlink r:id="rId96356a370a26e7e8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Western Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a ‘Declared Pest, Prohibited - s12’. Prohibited organisms are declared pests by virtue of section 22(1) and may only be imported and kept subject to permits (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23186a1af57ba33fc" w:history="1">
+      <w:hyperlink r:id="rId41926a370a26e7ed0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agric.wa.gov.au/organisms/128909</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4421,51 +4421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Afonin AN, Greene SL, Dzyubenko NI, Frolov AN (eds.) (2008) Interactive Agricultural Ecological Atlas of Russia and Neighboring Countries. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Economic Plants and their Diseases, Pests and Weeds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Online]. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28886a1af57ba3591" w:history="1">
+      <w:hyperlink r:id="rId69186a370a26e8034" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agroatlas.ru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4607,51 +4607,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 160–169. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46116a1af57ba36ef" w:history="1">
+      <w:hyperlink r:id="rId46836a370a26e8174" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15421/011825</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4849,51 +4849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 583–591. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53016a1af57ba38a7" w:history="1">
+      <w:hyperlink r:id="rId24606a370a26e8303" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/02705060.2006.9664119</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4939,51 +4939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33166a1af57ba3940" w:history="1">
+      <w:hyperlink r:id="rId30736a370a26e8398" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fevo.2017.00017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5165,201 +5165,201 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88856a1af57ba3adc" w:history="1">
+      <w:hyperlink r:id="rId88116a370a26e8505" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1615/HydrobJ.v57.i1.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eElurikkus (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Griseb.) Stapf. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88786a1af57ba3b34" w:history="1">
+      <w:hyperlink r:id="rId59216a370a26e8559" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://elurikkus.ee/bie-hub/species/8261#overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35366a1af57ba3baf" w:history="1">
+      <w:hyperlink r:id="rId94986a370a26e85aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ZIZLA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024b) EPPO Technical Document No. 1094. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85966a1af57ba3c08" w:history="1">
+      <w:hyperlink r:id="rId12236a370a26e85fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ZIZLA/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,81 +5425,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 186–187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72786a1af57ba3d78" w:history="1">
+      <w:hyperlink r:id="rId81506a370a26e86b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=242355686</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Freshwater Pests of New Zealand (2020) NIWA publication. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83736a1af57ba3dc6" w:history="1">
+      <w:hyperlink r:id="rId24486a370a26e86ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5893,81 +5893,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 573–583.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Komarov VL (1934) Flora of the U.S.S.R, Volume II. Israel Program for Scientific Translations (1. January 1963). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64526a1af57ba4129" w:history="1">
+      <w:hyperlink r:id="rId42946a370a26e89ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuusk V, Tabaka L, Jankeviciene R (2003) Flora of the Baltic Countries. Compendium of Vascular Plants Vol. 3. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45726a1af57ba4160" w:history="1">
+      <w:hyperlink r:id="rId97386a370a26e89ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6479,51 +6479,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministry for Primary Industries (2023) Official New Zealand Pest Register - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41226a1af57ba450c" w:history="1">
+      <w:hyperlink r:id="rId55556a370a26e8d84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6587,51 +6587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Plant Conservation Network (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84976a1af57ba45c3" w:history="1">
+      <w:hyperlink r:id="rId26716a370a26e8e36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nzpcn.org.nz/flora/species/zizania-latifolia/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6733,51 +6733,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ohwi J (1964) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Japan: combined, much revised and extended translation in English</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Washington, Smithsonian Institution, 1965, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47926a1af57ba46b4" w:history="1">
+      <w:hyperlink r:id="rId11886a370a26e8f27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.biodiversitylibrary.org/bibliography/43786</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6803,51 +6803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16026a1af57ba4727" w:history="1">
+      <w:hyperlink r:id="rId19516a370a26e8f99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/w15081493</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6891,51 +6891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53–77. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44826a1af57ba47c6" w:history="1">
+      <w:hyperlink r:id="rId88236a370a26e902d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24189/ncr.2017.041</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6981,51 +6981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 619–629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77966a1af57ba4856" w:history="1">
+      <w:hyperlink r:id="rId36576a370a26e90c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7265,51 +7265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. At: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72406a1af57ba4a2b" w:history="1">
+      <w:hyperlink r:id="rId84516a370a26e9290" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">alienplantsbelgium.be</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, accessed 12/06/2023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7344,51 +7344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1931–1943. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47446a1af57ba4aaa" w:history="1">
+      <w:hyperlink r:id="rId59756a370a26e9310" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7454,51 +7454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">929944. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47446a1af57ba4b73" w:history="1">
+      <w:hyperlink r:id="rId22306a370a26e93be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fevo.2022.929944</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7972,51 +7972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1183739. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67246a1af57ba4ed3" w:history="1">
+      <w:hyperlink r:id="rId73506a370a26e9729" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2023.1183739</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8120,51 +8120,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to water-level changes in lakes with contrasting hydrological management. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecological Engineering</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61126a1af57ba500e" w:history="1">
+      <w:hyperlink r:id="rId49456a370a26e981d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ecoleng.2020.105814</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8424,51 +8424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 108–117. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57676a1af57ba522c" w:history="1">
+      <w:hyperlink r:id="rId17746a370a26e9a1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111720020137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8554,51 +8554,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84086a1af57ba531e" w:history="1">
+      <w:hyperlink r:id="rId65286a370a26e9afe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8683,51 +8683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 355-360.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68156a1af57ba53f5" w:history="1">
+      <w:hyperlink r:id="rId77096a370a26e9bd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13044</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8823,137 +8823,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17393163">
+  <w:abstractNum w:abstractNumId="90686255">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41417324">
+    <w:lvl w:ilvl="0" w:tplc="66090174">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41417324" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66090174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41417324" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66090174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41417324" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66090174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41417324" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66090174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41417324" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66090174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41417324" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66090174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41417324" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66090174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41417324" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66090174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17393162">
+  <w:abstractNum w:abstractNumId="90686254">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92835836">
+    <w:lvl w:ilvl="0" w:tplc="41752402">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9705,55 +9705,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17393162">
-    <w:abstractNumId w:val="17393162"/>
+  <w:num w:numId="90686254">
+    <w:abstractNumId w:val="90686254"/>
   </w:num>
-  <w:num w:numId="17393163">
-    <w:abstractNumId w:val="17393163"/>
+  <w:num w:numId="90686255">
+    <w:abstractNumId w:val="90686255"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21303,51 +21303,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId995199453" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId671705086" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96976a1af57b9fa9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/" TargetMode="External"/><Relationship Id="rId92606a1af57b9fae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/categorization" TargetMode="External"/><Relationship Id="rId14766a1af57ba0311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/photos" TargetMode="External"/><Relationship Id="rId19116a1af57ba05d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.museums.ualberta.ca/12-116227" TargetMode="External"/><Relationship Id="rId71736a1af57ba0847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waarnemingen.be/observation/44769819/" TargetMode="External"/><Relationship Id="rId43426a1af57ba086a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alert.riparias.be/" TargetMode="External"/><Relationship Id="rId46786a1af57ba3224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass" TargetMode="External"/><Relationship Id="rId25066a1af57ba3342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/" TargetMode="External"/><Relationship Id="rId64716a1af57ba33a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list" TargetMode="External"/><Relationship Id="rId23186a1af57ba33fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/organisms/128909" TargetMode="External"/><Relationship Id="rId28886a1af57ba3591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agroatlas.ru/" TargetMode="External"/><Relationship Id="rId46116a1af57ba36ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15421/011825" TargetMode="External"/><Relationship Id="rId53016a1af57ba38a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02705060.2006.9664119" TargetMode="External"/><Relationship Id="rId33166a1af57ba3940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2017.00017" TargetMode="External"/><Relationship Id="rId88856a1af57ba3adc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1615/HydrobJ.v57.i1.10" TargetMode="External"/><Relationship Id="rId88786a1af57ba3b34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elurikkus.ee/bie-hub/species/8261#overview" TargetMode="External"/><Relationship Id="rId35366a1af57ba3baf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA" TargetMode="External"/><Relationship Id="rId85966a1af57ba3c08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/documents" TargetMode="External"/><Relationship Id="rId72786a1af57ba3d78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2%26taxon_id=242355686" TargetMode="External"/><Relationship Id="rId83736a1af57ba3dc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species" TargetMode="External"/><Relationship Id="rId64526a1af57ba4129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up" TargetMode="External"/><Relationship Id="rId45726a1af57ba4160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf" TargetMode="External"/><Relationship Id="rId41226a1af57ba450c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445" TargetMode="External"/><Relationship Id="rId84976a1af57ba45c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzpcn.org.nz/flora/species/zizania-latifolia/" TargetMode="External"/><Relationship Id="rId47926a1af57ba46b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/bibliography/43786" TargetMode="External"/><Relationship Id="rId16026a1af57ba4727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/w15081493" TargetMode="External"/><Relationship Id="rId44826a1af57ba47c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24189/ncr.2017.041" TargetMode="External"/><Relationship Id="rId77966a1af57ba4856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5" TargetMode="External"/><Relationship Id="rId72406a1af57ba4a2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId47446a1af57ba4aaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3" TargetMode="External"/><Relationship Id="rId47446a1af57ba4b73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2022.929944" TargetMode="External"/><Relationship Id="rId67246a1af57ba4ed3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2023.1183739" TargetMode="External"/><Relationship Id="rId61126a1af57ba500e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ecoleng.2020.105814" TargetMode="External"/><Relationship Id="rId57676a1af57ba522c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111720020137" TargetMode="External"/><Relationship Id="rId84086a1af57ba531e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68156a1af57ba53f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13044" TargetMode="External"/><Relationship Id="rId92716a1af57ba01ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92716a1af57ba01ba.jpg"/><Relationship Id="rId82736a1af57ba1c62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82736a1af57ba1c62.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId745028217" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId204725001" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43186a370a26e508f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/" TargetMode="External"/><Relationship Id="rId21926a370a26e50d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/categorization" TargetMode="External"/><Relationship Id="rId73356a370a26e5a89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/photos" TargetMode="External"/><Relationship Id="rId58996a370a26e5d55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.museums.ualberta.ca/12-116227" TargetMode="External"/><Relationship Id="rId27736a370a26e5fdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waarnemingen.be/observation/44769819/" TargetMode="External"/><Relationship Id="rId11826a370a26e5fff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alert.riparias.be/" TargetMode="External"/><Relationship Id="rId86706a370a26e7d40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass" TargetMode="External"/><Relationship Id="rId21276a370a26e7e29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/" TargetMode="External"/><Relationship Id="rId96356a370a26e7e8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list" TargetMode="External"/><Relationship Id="rId41926a370a26e7ed0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/organisms/128909" TargetMode="External"/><Relationship Id="rId69186a370a26e8034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agroatlas.ru/" TargetMode="External"/><Relationship Id="rId46836a370a26e8174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15421/011825" TargetMode="External"/><Relationship Id="rId24606a370a26e8303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02705060.2006.9664119" TargetMode="External"/><Relationship Id="rId30736a370a26e8398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2017.00017" TargetMode="External"/><Relationship Id="rId88116a370a26e8505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1615/HydrobJ.v57.i1.10" TargetMode="External"/><Relationship Id="rId59216a370a26e8559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elurikkus.ee/bie-hub/species/8261#overview" TargetMode="External"/><Relationship Id="rId94986a370a26e85aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA" TargetMode="External"/><Relationship Id="rId12236a370a26e85fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/documents" TargetMode="External"/><Relationship Id="rId81506a370a26e86b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2%26taxon_id=242355686" TargetMode="External"/><Relationship Id="rId24486a370a26e86ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species" TargetMode="External"/><Relationship Id="rId42946a370a26e89ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up" TargetMode="External"/><Relationship Id="rId97386a370a26e89ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf" TargetMode="External"/><Relationship Id="rId55556a370a26e8d84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445" TargetMode="External"/><Relationship Id="rId26716a370a26e8e36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzpcn.org.nz/flora/species/zizania-latifolia/" TargetMode="External"/><Relationship Id="rId11886a370a26e8f27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/bibliography/43786" TargetMode="External"/><Relationship Id="rId19516a370a26e8f99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/w15081493" TargetMode="External"/><Relationship Id="rId88236a370a26e902d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24189/ncr.2017.041" TargetMode="External"/><Relationship Id="rId36576a370a26e90c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5" TargetMode="External"/><Relationship Id="rId84516a370a26e9290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId59756a370a26e9310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3" TargetMode="External"/><Relationship Id="rId22306a370a26e93be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2022.929944" TargetMode="External"/><Relationship Id="rId73506a370a26e9729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2023.1183739" TargetMode="External"/><Relationship Id="rId49456a370a26e981d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ecoleng.2020.105814" TargetMode="External"/><Relationship Id="rId17746a370a26e9a1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111720020137" TargetMode="External"/><Relationship Id="rId65286a370a26e9afe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77096a370a26e9bd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13044" TargetMode="External"/><Relationship Id="rId66386a370a26e592a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66386a370a26e592a.jpg"/><Relationship Id="rId91796a370a26e6a2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91796a370a26e6a2d.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>