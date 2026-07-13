--- v11 (2026-06-20)
+++ v12 (2026-07-13)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Prodoehl</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Manchurian wild rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43186a370a26e508f" w:history="1">
+            <w:hyperlink r:id="rId90226a553c4c10eef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, List of Invasive Alien Plants (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21926a370a26e50d7" w:history="1">
+            <w:hyperlink r:id="rId72186a553c4c10f34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ZIZLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="56335044" name="name69586a370a26e592c" descr="16509.jpg"/>
+                  <wp:docPr id="62567666" name="name49926a553c4c116d6" descr="16509.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16509.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId66386a370a26e592a" cstate="print"/>
+                          <a:blip r:embed="rId57166a553c4c116d4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId73356a370a26e5a89" w:history="1">
+            <w:hyperlink r:id="rId85676a553c4c1181d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -812,51 +812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is locally established in New Zealand in the North Island, namely in Northland, Auckland, Waikato, and Wellington (Freshwater Pests of New Zealand, 2020; New Zealand Plant Conservation Network, 2023). In North America, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is considered established in Hawaii on the islands of Kauai, likely on Oahu, and Hawaii Island. One location has been detected in Canada, British Columbia in 2004 where it is locally abundant in shallow tidal water along the edges of Widgeon Slough on Siwash Island (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId58996a370a26e5d55" w:history="1">
+      <w:hyperlink r:id="rId77596a553c4c11b0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://search.museums.ualberta.ca/12-116227</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1189,72 +1189,72 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> locally established in Belgium where it has been planted as a marsh plant along ponds and lakes (Verloove, 2011). It was first observed in 2009 on the margins of a pond near La Hulpe (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId27736a370a26e5fdb" w:history="1">
+      <w:hyperlink r:id="rId15766a553c4c11d73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://waarnemingen.be/observation/44769819/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), probably as a relic of former cultivation (ornamental use). There are few other observations thereafter (Verloove, 2011). Recently, there have been numerous reports of the species throughout Belgium, probably as a result of the species being included in the alert list of the LIFE RIPARIAS project (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11826a370a26e5fff" w:history="1">
+      <w:hyperlink r:id="rId10986a553c4c11d97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alert.riparias.be/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and an extensive population was recorded in 2023 along the River Leie near Ghent (pers. comm. I. Jacobs, 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1333,63 +1333,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The history of introduction into other EPPO countries is less well detailed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="54092251" name="name62586a370a26e6a30" descr="ZIZLA_distribution_map.jpg"/>
+            <wp:docPr id="22205612" name="name16836a553c4c12a68" descr="ZIZLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ZIZLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91796a370a26e6a2d" cstate="print"/>
+                    <a:blip r:embed="rId21616a553c4c12a66" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3966,51 +3966,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mechanical diggers can be used to remove the plant from ditches, drainage channels and waterlogged riverbanks, but there is a high risk of transferring rhizome fragments to new sites (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId86706a370a26e7d40" w:history="1">
+      <w:hyperlink r:id="rId45386a553c4c13edc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4104,51 +4104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a ‘Pest of concern to New Zealand’ (Quarantine pest) (Ministry for Primary Industries, 2023). The species is an unwanted organism and notifiable organism under the Biosecurity Act 1993: propagation, spread, display and sale are prohibited. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is one of nine weed species managed by central government for national eradication under the National Interest Pest Response programme (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21276a370a26e7e29" w:history="1">
+      <w:hyperlink r:id="rId21556a553c4c14010" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4163,92 +4163,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is on the National Priority List of Exotic Environmental Pests, Weeds and Diseases. Thus, it is considered as a species of ‘significant environmental and social amenity risk to Australia’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId96356a370a26e7e8c" w:history="1">
+      <w:hyperlink r:id="rId76016a553c4c14078" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Western Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a ‘Declared Pest, Prohibited - s12’. Prohibited organisms are declared pests by virtue of section 22(1) and may only be imported and kept subject to permits (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId41926a370a26e7ed0" w:history="1">
+      <w:hyperlink r:id="rId69266a553c4c140bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agric.wa.gov.au/organisms/128909</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4421,51 +4421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Afonin AN, Greene SL, Dzyubenko NI, Frolov AN (eds.) (2008) Interactive Agricultural Ecological Atlas of Russia and Neighboring Countries. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Economic Plants and their Diseases, Pests and Weeds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Online]. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69186a370a26e8034" w:history="1">
+      <w:hyperlink r:id="rId42996a553c4c14249" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agroatlas.ru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4607,51 +4607,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 160–169. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46836a370a26e8174" w:history="1">
+      <w:hyperlink r:id="rId98456a553c4c14378" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15421/011825</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4849,51 +4849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 583–591. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24606a370a26e8303" w:history="1">
+      <w:hyperlink r:id="rId34726a553c4c14586" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/02705060.2006.9664119</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4939,51 +4939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30736a370a26e8398" w:history="1">
+      <w:hyperlink r:id="rId27786a553c4c1461b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fevo.2017.00017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5165,201 +5165,201 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88116a370a26e8505" w:history="1">
+      <w:hyperlink r:id="rId31006a553c4c147d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1615/HydrobJ.v57.i1.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eElurikkus (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Griseb.) Stapf. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59216a370a26e8559" w:history="1">
+      <w:hyperlink r:id="rId48676a553c4c1484e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://elurikkus.ee/bie-hub/species/8261#overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94986a370a26e85aa" w:history="1">
+      <w:hyperlink r:id="rId85786a553c4c148a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ZIZLA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024b) EPPO Technical Document No. 1094. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12236a370a26e85fc" w:history="1">
+      <w:hyperlink r:id="rId13256a553c4c148f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ZIZLA/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,81 +5425,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 186–187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81506a370a26e86b9" w:history="1">
+      <w:hyperlink r:id="rId28236a553c4c149a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=242355686</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Freshwater Pests of New Zealand (2020) NIWA publication. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24486a370a26e86ef" w:history="1">
+      <w:hyperlink r:id="rId33006a553c4c149d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5893,81 +5893,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 573–583.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Komarov VL (1934) Flora of the U.S.S.R, Volume II. Israel Program for Scientific Translations (1. January 1963). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42946a370a26e89ba" w:history="1">
+      <w:hyperlink r:id="rId19986a553c4c14d1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuusk V, Tabaka L, Jankeviciene R (2003) Flora of the Baltic Countries. Compendium of Vascular Plants Vol. 3. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97386a370a26e89ee" w:history="1">
+      <w:hyperlink r:id="rId33546a553c4c14d50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6479,51 +6479,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministry for Primary Industries (2023) Official New Zealand Pest Register - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55556a370a26e8d84" w:history="1">
+      <w:hyperlink r:id="rId22156a553c4c15140" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6587,51 +6587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Plant Conservation Network (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26716a370a26e8e36" w:history="1">
+      <w:hyperlink r:id="rId91596a553c4c151f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nzpcn.org.nz/flora/species/zizania-latifolia/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6733,51 +6733,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ohwi J (1964) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Japan: combined, much revised and extended translation in English</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Washington, Smithsonian Institution, 1965, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11886a370a26e8f27" w:history="1">
+      <w:hyperlink r:id="rId81596a553c4c152f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.biodiversitylibrary.org/bibliography/43786</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6803,51 +6803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19516a370a26e8f99" w:history="1">
+      <w:hyperlink r:id="rId44106a553c4c153ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/w15081493</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6891,51 +6891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53–77. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88236a370a26e902d" w:history="1">
+      <w:hyperlink r:id="rId46026a553c4c15462" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24189/ncr.2017.041</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6981,51 +6981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 619–629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36576a370a26e90c2" w:history="1">
+      <w:hyperlink r:id="rId15776a553c4c154f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7265,51 +7265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. At: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84516a370a26e9290" w:history="1">
+      <w:hyperlink r:id="rId15006a553c4c156d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">alienplantsbelgium.be</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, accessed 12/06/2023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7344,51 +7344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1931–1943. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59756a370a26e9310" w:history="1">
+      <w:hyperlink r:id="rId84726a553c4c15775" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7454,51 +7454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">929944. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22306a370a26e93be" w:history="1">
+      <w:hyperlink r:id="rId14086a553c4c1583e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fevo.2022.929944</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7972,51 +7972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1183739. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73506a370a26e9729" w:history="1">
+      <w:hyperlink r:id="rId42736a553c4c15c0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2023.1183739</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8120,51 +8120,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to water-level changes in lakes with contrasting hydrological management. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecological Engineering</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49456a370a26e981d" w:history="1">
+      <w:hyperlink r:id="rId66996a553c4c15d00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ecoleng.2020.105814</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8424,51 +8424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 108–117. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17746a370a26e9a1f" w:history="1">
+      <w:hyperlink r:id="rId97796a553c4c15f60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111720020137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8554,51 +8554,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65286a370a26e9afe" w:history="1">
+      <w:hyperlink r:id="rId81126a553c4c16050" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8683,51 +8683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 355-360.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77096a370a26e9bd3" w:history="1">
+      <w:hyperlink r:id="rId28946a553c4c16124" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13044</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8823,137 +8823,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90686255">
+  <w:abstractNum w:abstractNumId="24202030">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66090174">
+    <w:lvl w:ilvl="0" w:tplc="15538449">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66090174" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15538449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66090174" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15538449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66090174" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15538449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66090174" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15538449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66090174" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15538449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66090174" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15538449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66090174" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15538449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66090174" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15538449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90686254">
+  <w:abstractNum w:abstractNumId="24202029">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41752402">
+    <w:lvl w:ilvl="0" w:tplc="23709776">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9705,55 +9705,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90686254">
-    <w:abstractNumId w:val="90686254"/>
+  <w:num w:numId="24202029">
+    <w:abstractNumId w:val="24202029"/>
   </w:num>
-  <w:num w:numId="90686255">
-    <w:abstractNumId w:val="90686255"/>
+  <w:num w:numId="24202030">
+    <w:abstractNumId w:val="24202030"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21303,51 +21303,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId745028217" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId204725001" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43186a370a26e508f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/" TargetMode="External"/><Relationship Id="rId21926a370a26e50d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/categorization" TargetMode="External"/><Relationship Id="rId73356a370a26e5a89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/photos" TargetMode="External"/><Relationship Id="rId58996a370a26e5d55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.museums.ualberta.ca/12-116227" TargetMode="External"/><Relationship Id="rId27736a370a26e5fdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waarnemingen.be/observation/44769819/" TargetMode="External"/><Relationship Id="rId11826a370a26e5fff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alert.riparias.be/" TargetMode="External"/><Relationship Id="rId86706a370a26e7d40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass" TargetMode="External"/><Relationship Id="rId21276a370a26e7e29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/" TargetMode="External"/><Relationship Id="rId96356a370a26e7e8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list" TargetMode="External"/><Relationship Id="rId41926a370a26e7ed0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/organisms/128909" TargetMode="External"/><Relationship Id="rId69186a370a26e8034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agroatlas.ru/" TargetMode="External"/><Relationship Id="rId46836a370a26e8174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15421/011825" TargetMode="External"/><Relationship Id="rId24606a370a26e8303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02705060.2006.9664119" TargetMode="External"/><Relationship Id="rId30736a370a26e8398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2017.00017" TargetMode="External"/><Relationship Id="rId88116a370a26e8505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1615/HydrobJ.v57.i1.10" TargetMode="External"/><Relationship Id="rId59216a370a26e8559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elurikkus.ee/bie-hub/species/8261#overview" TargetMode="External"/><Relationship Id="rId94986a370a26e85aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA" TargetMode="External"/><Relationship Id="rId12236a370a26e85fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/documents" TargetMode="External"/><Relationship Id="rId81506a370a26e86b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2%26taxon_id=242355686" TargetMode="External"/><Relationship Id="rId24486a370a26e86ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species" TargetMode="External"/><Relationship Id="rId42946a370a26e89ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up" TargetMode="External"/><Relationship Id="rId97386a370a26e89ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf" TargetMode="External"/><Relationship Id="rId55556a370a26e8d84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445" TargetMode="External"/><Relationship Id="rId26716a370a26e8e36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzpcn.org.nz/flora/species/zizania-latifolia/" TargetMode="External"/><Relationship Id="rId11886a370a26e8f27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/bibliography/43786" TargetMode="External"/><Relationship Id="rId19516a370a26e8f99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/w15081493" TargetMode="External"/><Relationship Id="rId88236a370a26e902d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24189/ncr.2017.041" TargetMode="External"/><Relationship Id="rId36576a370a26e90c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5" TargetMode="External"/><Relationship Id="rId84516a370a26e9290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId59756a370a26e9310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3" TargetMode="External"/><Relationship Id="rId22306a370a26e93be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2022.929944" TargetMode="External"/><Relationship Id="rId73506a370a26e9729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2023.1183739" TargetMode="External"/><Relationship Id="rId49456a370a26e981d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ecoleng.2020.105814" TargetMode="External"/><Relationship Id="rId17746a370a26e9a1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111720020137" TargetMode="External"/><Relationship Id="rId65286a370a26e9afe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77096a370a26e9bd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13044" TargetMode="External"/><Relationship Id="rId66386a370a26e592a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66386a370a26e592a.jpg"/><Relationship Id="rId91796a370a26e6a2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91796a370a26e6a2d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId894287897" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId178957500" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90226a553c4c10eef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/" TargetMode="External"/><Relationship Id="rId72186a553c4c10f34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/categorization" TargetMode="External"/><Relationship Id="rId85676a553c4c1181d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/photos" TargetMode="External"/><Relationship Id="rId77596a553c4c11b0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.museums.ualberta.ca/12-116227" TargetMode="External"/><Relationship Id="rId15766a553c4c11d73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waarnemingen.be/observation/44769819/" TargetMode="External"/><Relationship Id="rId10986a553c4c11d97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alert.riparias.be/" TargetMode="External"/><Relationship Id="rId45386a553c4c13edc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass" TargetMode="External"/><Relationship Id="rId21556a553c4c14010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/" TargetMode="External"/><Relationship Id="rId76016a553c4c14078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list" TargetMode="External"/><Relationship Id="rId69266a553c4c140bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/organisms/128909" TargetMode="External"/><Relationship Id="rId42996a553c4c14249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agroatlas.ru/" TargetMode="External"/><Relationship Id="rId98456a553c4c14378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15421/011825" TargetMode="External"/><Relationship Id="rId34726a553c4c14586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02705060.2006.9664119" TargetMode="External"/><Relationship Id="rId27786a553c4c1461b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2017.00017" TargetMode="External"/><Relationship Id="rId31006a553c4c147d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1615/HydrobJ.v57.i1.10" TargetMode="External"/><Relationship Id="rId48676a553c4c1484e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elurikkus.ee/bie-hub/species/8261#overview" TargetMode="External"/><Relationship Id="rId85786a553c4c148a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA" TargetMode="External"/><Relationship Id="rId13256a553c4c148f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/documents" TargetMode="External"/><Relationship Id="rId28236a553c4c149a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2%26taxon_id=242355686" TargetMode="External"/><Relationship Id="rId33006a553c4c149d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species" TargetMode="External"/><Relationship Id="rId19986a553c4c14d1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up" TargetMode="External"/><Relationship Id="rId33546a553c4c14d50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf" TargetMode="External"/><Relationship Id="rId22156a553c4c15140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445" TargetMode="External"/><Relationship Id="rId91596a553c4c151f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzpcn.org.nz/flora/species/zizania-latifolia/" TargetMode="External"/><Relationship Id="rId81596a553c4c152f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/bibliography/43786" TargetMode="External"/><Relationship Id="rId44106a553c4c153ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/w15081493" TargetMode="External"/><Relationship Id="rId46026a553c4c15462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24189/ncr.2017.041" TargetMode="External"/><Relationship Id="rId15776a553c4c154f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5" TargetMode="External"/><Relationship Id="rId15006a553c4c156d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId84726a553c4c15775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3" TargetMode="External"/><Relationship Id="rId14086a553c4c1583e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2022.929944" TargetMode="External"/><Relationship Id="rId42736a553c4c15c0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2023.1183739" TargetMode="External"/><Relationship Id="rId66996a553c4c15d00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ecoleng.2020.105814" TargetMode="External"/><Relationship Id="rId97796a553c4c15f60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111720020137" TargetMode="External"/><Relationship Id="rId81126a553c4c16050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28946a553c4c16124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13044" TargetMode="External"/><Relationship Id="rId57166a553c4c116d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57166a553c4c116d4.jpg"/><Relationship Id="rId21616a553c4c12a66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21616a553c4c12a66.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>