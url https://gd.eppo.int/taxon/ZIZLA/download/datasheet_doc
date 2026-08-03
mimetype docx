--- v12 (2026-07-13)
+++ v13 (2026-08-03)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Prodoehl</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Manchurian wild rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90226a553c4c10eef" w:history="1">
+            <w:hyperlink r:id="rId52416a7027c088308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, List of Invasive Alien Plants (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72186a553c4c10f34" w:history="1">
+            <w:hyperlink r:id="rId25346a7027c08834e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ZIZLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62567666" name="name49926a553c4c116d6" descr="16509.jpg"/>
+                  <wp:docPr id="57731293" name="name67776a7027c088d14" descr="16509.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16509.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId57166a553c4c116d4" cstate="print"/>
+                          <a:blip r:embed="rId90466a7027c088d11" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId85676a553c4c1181d" w:history="1">
+            <w:hyperlink r:id="rId89906a7027c088e42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -812,51 +812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is locally established in New Zealand in the North Island, namely in Northland, Auckland, Waikato, and Wellington (Freshwater Pests of New Zealand, 2020; New Zealand Plant Conservation Network, 2023). In North America, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is considered established in Hawaii on the islands of Kauai, likely on Oahu, and Hawaii Island. One location has been detected in Canada, British Columbia in 2004 where it is locally abundant in shallow tidal water along the edges of Widgeon Slough on Siwash Island (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId77596a553c4c11b0d" w:history="1">
+      <w:hyperlink r:id="rId59626a7027c089118" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://search.museums.ualberta.ca/12-116227</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1189,72 +1189,72 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> locally established in Belgium where it has been planted as a marsh plant along ponds and lakes (Verloove, 2011). It was first observed in 2009 on the margins of a pond near La Hulpe (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15766a553c4c11d73" w:history="1">
+      <w:hyperlink r:id="rId31146a7027c08938b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://waarnemingen.be/observation/44769819/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), probably as a relic of former cultivation (ornamental use). There are few other observations thereafter (Verloove, 2011). Recently, there have been numerous reports of the species throughout Belgium, probably as a result of the species being included in the alert list of the LIFE RIPARIAS project (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10986a553c4c11d97" w:history="1">
+      <w:hyperlink r:id="rId19766a7027c0893ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alert.riparias.be/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and an extensive population was recorded in 2023 along the River Leie near Ghent (pers. comm. I. Jacobs, 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1333,63 +1333,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The history of introduction into other EPPO countries is less well detailed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22205612" name="name16836a553c4c12a68" descr="ZIZLA_distribution_map.jpg"/>
+            <wp:docPr id="5593656" name="name21006a7027c089e58" descr="ZIZLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ZIZLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21616a553c4c12a66" cstate="print"/>
+                    <a:blip r:embed="rId51626a7027c089e56" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3966,51 +3966,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mechanical diggers can be used to remove the plant from ditches, drainage channels and waterlogged riverbanks, but there is a high risk of transferring rhizome fragments to new sites (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId45386a553c4c13edc" w:history="1">
+      <w:hyperlink r:id="rId47336a7027c08b156" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4104,51 +4104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a ‘Pest of concern to New Zealand’ (Quarantine pest) (Ministry for Primary Industries, 2023). The species is an unwanted organism and notifiable organism under the Biosecurity Act 1993: propagation, spread, display and sale are prohibited. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is one of nine weed species managed by central government for national eradication under the National Interest Pest Response programme (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21556a553c4c14010" w:history="1">
+      <w:hyperlink r:id="rId68746a7027c08b245" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4163,92 +4163,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is on the National Priority List of Exotic Environmental Pests, Weeds and Diseases. Thus, it is considered as a species of ‘significant environmental and social amenity risk to Australia’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId76016a553c4c14078" w:history="1">
+      <w:hyperlink r:id="rId71986a7027c08b2a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Western Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a ‘Declared Pest, Prohibited - s12’. Prohibited organisms are declared pests by virtue of section 22(1) and may only be imported and kept subject to permits (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId69266a553c4c140bb" w:history="1">
+      <w:hyperlink r:id="rId46146a7027c08b2ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agric.wa.gov.au/organisms/128909</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4421,51 +4421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Afonin AN, Greene SL, Dzyubenko NI, Frolov AN (eds.) (2008) Interactive Agricultural Ecological Atlas of Russia and Neighboring Countries. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Economic Plants and their Diseases, Pests and Weeds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Online]. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42996a553c4c14249" w:history="1">
+      <w:hyperlink r:id="rId11656a7027c08b46e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agroatlas.ru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4607,51 +4607,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 160–169. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98456a553c4c14378" w:history="1">
+      <w:hyperlink r:id="rId82406a7027c08b5a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15421/011825</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4849,51 +4849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 583–591. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34726a553c4c14586" w:history="1">
+      <w:hyperlink r:id="rId99446a7027c08b742" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/02705060.2006.9664119</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4939,51 +4939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27786a553c4c1461b" w:history="1">
+      <w:hyperlink r:id="rId13116a7027c08b7d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fevo.2017.00017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5165,201 +5165,201 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31006a553c4c147d2" w:history="1">
+      <w:hyperlink r:id="rId23536a7027c08b94a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1615/HydrobJ.v57.i1.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eElurikkus (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Griseb.) Stapf. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48676a553c4c1484e" w:history="1">
+      <w:hyperlink r:id="rId43476a7027c08b9a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://elurikkus.ee/bie-hub/species/8261#overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85786a553c4c148a2" w:history="1">
+      <w:hyperlink r:id="rId26876a7027c08ba05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ZIZLA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024b) EPPO Technical Document No. 1094. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13256a553c4c148f5" w:history="1">
+      <w:hyperlink r:id="rId74086a7027c08ba5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ZIZLA/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,81 +5425,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 186–187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28236a553c4c149a0" w:history="1">
+      <w:hyperlink r:id="rId99046a7027c08bb09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=242355686</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Freshwater Pests of New Zealand (2020) NIWA publication. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33006a553c4c149d4" w:history="1">
+      <w:hyperlink r:id="rId83236a7027c08bb3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5893,81 +5893,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 573–583.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Komarov VL (1934) Flora of the U.S.S.R, Volume II. Israel Program for Scientific Translations (1. January 1963). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19986a553c4c14d1b" w:history="1">
+      <w:hyperlink r:id="rId66526a7027c08be0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuusk V, Tabaka L, Jankeviciene R (2003) Flora of the Baltic Countries. Compendium of Vascular Plants Vol. 3. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33546a553c4c14d50" w:history="1">
+      <w:hyperlink r:id="rId33216a7027c08be43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6479,51 +6479,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministry for Primary Industries (2023) Official New Zealand Pest Register - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22156a553c4c15140" w:history="1">
+      <w:hyperlink r:id="rId19176a7027c08c1e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6587,51 +6587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Plant Conservation Network (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91596a553c4c151f5" w:history="1">
+      <w:hyperlink r:id="rId16246a7027c08c3fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nzpcn.org.nz/flora/species/zizania-latifolia/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6733,51 +6733,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ohwi J (1964) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Japan: combined, much revised and extended translation in English</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Washington, Smithsonian Institution, 1965, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81596a553c4c152f3" w:history="1">
+      <w:hyperlink r:id="rId89186a7027c08c511" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.biodiversitylibrary.org/bibliography/43786</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6803,51 +6803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44106a553c4c153ca" w:history="1">
+      <w:hyperlink r:id="rId55416a7027c08c58b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/w15081493</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6891,51 +6891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53–77. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46026a553c4c15462" w:history="1">
+      <w:hyperlink r:id="rId75546a7027c08c624" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24189/ncr.2017.041</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6981,51 +6981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 619–629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15776a553c4c154f8" w:history="1">
+      <w:hyperlink r:id="rId97956a7027c08c6ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7265,51 +7265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. At: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15006a553c4c156d2" w:history="1">
+      <w:hyperlink r:id="rId88826a7027c08c8aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">alienplantsbelgium.be</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, accessed 12/06/2023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7344,51 +7344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1931–1943. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84726a553c4c15775" w:history="1">
+      <w:hyperlink r:id="rId83686a7027c08c92b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7454,51 +7454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">929944. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14086a553c4c1583e" w:history="1">
+      <w:hyperlink r:id="rId61226a7027c08c9f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fevo.2022.929944</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7972,51 +7972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1183739. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42736a553c4c15c0e" w:history="1">
+      <w:hyperlink r:id="rId69976a7027c08cd66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2023.1183739</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8120,51 +8120,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to water-level changes in lakes with contrasting hydrological management. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecological Engineering</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66996a553c4c15d00" w:history="1">
+      <w:hyperlink r:id="rId29746a7027c08ce5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ecoleng.2020.105814</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8424,51 +8424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 108–117. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97796a553c4c15f60" w:history="1">
+      <w:hyperlink r:id="rId53466a7027c08d05c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111720020137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8554,51 +8554,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81126a553c4c16050" w:history="1">
+      <w:hyperlink r:id="rId67296a7027c08d13e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8683,51 +8683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 355-360.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28946a553c4c16124" w:history="1">
+      <w:hyperlink r:id="rId43156a7027c08d216" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13044</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8823,137 +8823,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24202030">
+  <w:abstractNum w:abstractNumId="27920483">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15538449">
+    <w:lvl w:ilvl="0" w:tplc="48708894">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15538449" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48708894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15538449" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48708894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15538449" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48708894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15538449" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48708894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15538449" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48708894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15538449" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48708894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15538449" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48708894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15538449" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48708894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24202029">
+  <w:abstractNum w:abstractNumId="27920482">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23709776">
+    <w:lvl w:ilvl="0" w:tplc="14101880">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9705,55 +9705,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24202029">
-    <w:abstractNumId w:val="24202029"/>
+  <w:num w:numId="27920482">
+    <w:abstractNumId w:val="27920482"/>
   </w:num>
-  <w:num w:numId="24202030">
-    <w:abstractNumId w:val="24202030"/>
+  <w:num w:numId="27920483">
+    <w:abstractNumId w:val="27920483"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21303,51 +21303,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId894287897" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId178957500" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90226a553c4c10eef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/" TargetMode="External"/><Relationship Id="rId72186a553c4c10f34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/categorization" TargetMode="External"/><Relationship Id="rId85676a553c4c1181d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/photos" TargetMode="External"/><Relationship Id="rId77596a553c4c11b0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.museums.ualberta.ca/12-116227" TargetMode="External"/><Relationship Id="rId15766a553c4c11d73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waarnemingen.be/observation/44769819/" TargetMode="External"/><Relationship Id="rId10986a553c4c11d97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alert.riparias.be/" TargetMode="External"/><Relationship Id="rId45386a553c4c13edc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass" TargetMode="External"/><Relationship Id="rId21556a553c4c14010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/" TargetMode="External"/><Relationship Id="rId76016a553c4c14078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list" TargetMode="External"/><Relationship Id="rId69266a553c4c140bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/organisms/128909" TargetMode="External"/><Relationship Id="rId42996a553c4c14249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agroatlas.ru/" TargetMode="External"/><Relationship Id="rId98456a553c4c14378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15421/011825" TargetMode="External"/><Relationship Id="rId34726a553c4c14586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02705060.2006.9664119" TargetMode="External"/><Relationship Id="rId27786a553c4c1461b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2017.00017" TargetMode="External"/><Relationship Id="rId31006a553c4c147d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1615/HydrobJ.v57.i1.10" TargetMode="External"/><Relationship Id="rId48676a553c4c1484e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elurikkus.ee/bie-hub/species/8261#overview" TargetMode="External"/><Relationship Id="rId85786a553c4c148a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA" TargetMode="External"/><Relationship Id="rId13256a553c4c148f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/documents" TargetMode="External"/><Relationship Id="rId28236a553c4c149a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2%26taxon_id=242355686" TargetMode="External"/><Relationship Id="rId33006a553c4c149d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species" TargetMode="External"/><Relationship Id="rId19986a553c4c14d1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up" TargetMode="External"/><Relationship Id="rId33546a553c4c14d50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf" TargetMode="External"/><Relationship Id="rId22156a553c4c15140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445" TargetMode="External"/><Relationship Id="rId91596a553c4c151f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzpcn.org.nz/flora/species/zizania-latifolia/" TargetMode="External"/><Relationship Id="rId81596a553c4c152f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/bibliography/43786" TargetMode="External"/><Relationship Id="rId44106a553c4c153ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/w15081493" TargetMode="External"/><Relationship Id="rId46026a553c4c15462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24189/ncr.2017.041" TargetMode="External"/><Relationship Id="rId15776a553c4c154f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5" TargetMode="External"/><Relationship Id="rId15006a553c4c156d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId84726a553c4c15775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3" TargetMode="External"/><Relationship Id="rId14086a553c4c1583e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2022.929944" TargetMode="External"/><Relationship Id="rId42736a553c4c15c0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2023.1183739" TargetMode="External"/><Relationship Id="rId66996a553c4c15d00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ecoleng.2020.105814" TargetMode="External"/><Relationship Id="rId97796a553c4c15f60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111720020137" TargetMode="External"/><Relationship Id="rId81126a553c4c16050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28946a553c4c16124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13044" TargetMode="External"/><Relationship Id="rId57166a553c4c116d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57166a553c4c116d4.jpg"/><Relationship Id="rId21616a553c4c12a66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21616a553c4c12a66.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId607645367" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId420017561" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52416a7027c088308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/" TargetMode="External"/><Relationship Id="rId25346a7027c08834e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/categorization" TargetMode="External"/><Relationship Id="rId89906a7027c088e42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/photos" TargetMode="External"/><Relationship Id="rId59626a7027c089118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.museums.ualberta.ca/12-116227" TargetMode="External"/><Relationship Id="rId31146a7027c08938b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waarnemingen.be/observation/44769819/" TargetMode="External"/><Relationship Id="rId19766a7027c0893ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alert.riparias.be/" TargetMode="External"/><Relationship Id="rId47336a7027c08b156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass" TargetMode="External"/><Relationship Id="rId68746a7027c08b245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/" TargetMode="External"/><Relationship Id="rId71986a7027c08b2a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list" TargetMode="External"/><Relationship Id="rId46146a7027c08b2ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/organisms/128909" TargetMode="External"/><Relationship Id="rId11656a7027c08b46e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agroatlas.ru/" TargetMode="External"/><Relationship Id="rId82406a7027c08b5a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15421/011825" TargetMode="External"/><Relationship Id="rId99446a7027c08b742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02705060.2006.9664119" TargetMode="External"/><Relationship Id="rId13116a7027c08b7d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2017.00017" TargetMode="External"/><Relationship Id="rId23536a7027c08b94a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1615/HydrobJ.v57.i1.10" TargetMode="External"/><Relationship Id="rId43476a7027c08b9a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elurikkus.ee/bie-hub/species/8261#overview" TargetMode="External"/><Relationship Id="rId26876a7027c08ba05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA" TargetMode="External"/><Relationship Id="rId74086a7027c08ba5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/documents" TargetMode="External"/><Relationship Id="rId99046a7027c08bb09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2%26taxon_id=242355686" TargetMode="External"/><Relationship Id="rId83236a7027c08bb3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species" TargetMode="External"/><Relationship Id="rId66526a7027c08be0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up" TargetMode="External"/><Relationship Id="rId33216a7027c08be43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf" TargetMode="External"/><Relationship Id="rId19176a7027c08c1e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445" TargetMode="External"/><Relationship Id="rId16246a7027c08c3fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzpcn.org.nz/flora/species/zizania-latifolia/" TargetMode="External"/><Relationship Id="rId89186a7027c08c511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/bibliography/43786" TargetMode="External"/><Relationship Id="rId55416a7027c08c58b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/w15081493" TargetMode="External"/><Relationship Id="rId75546a7027c08c624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24189/ncr.2017.041" TargetMode="External"/><Relationship Id="rId97956a7027c08c6ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5" TargetMode="External"/><Relationship Id="rId88826a7027c08c8aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId83686a7027c08c92b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3" TargetMode="External"/><Relationship Id="rId61226a7027c08c9f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2022.929944" TargetMode="External"/><Relationship Id="rId69976a7027c08cd66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2023.1183739" TargetMode="External"/><Relationship Id="rId29746a7027c08ce5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ecoleng.2020.105814" TargetMode="External"/><Relationship Id="rId53466a7027c08d05c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111720020137" TargetMode="External"/><Relationship Id="rId67296a7027c08d13e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43156a7027c08d216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13044" TargetMode="External"/><Relationship Id="rId90466a7027c088d11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90466a7027c088d11.jpg"/><Relationship Id="rId51626a7027c089e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51626a7027c089e56.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>