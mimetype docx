--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Prodoehl</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Manchurian wild rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52416a7027c088308" w:history="1">
+            <w:hyperlink r:id="rId31676a8b027e7bde4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, List of Invasive Alien Plants (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25346a7027c08834e" w:history="1">
+            <w:hyperlink r:id="rId79276a8b027e7be5c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ZIZLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="57731293" name="name67776a7027c088d14" descr="16509.jpg"/>
+                  <wp:docPr id="17877697" name="name83336a8b027e7bf3a" descr="16509.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16509.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId90466a7027c088d11" cstate="print"/>
+                          <a:blip r:embed="rId70556a8b027e7bf38" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId89906a7027c088e42" w:history="1">
+            <w:hyperlink r:id="rId80556a8b027e7c0e1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -812,51 +812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is locally established in New Zealand in the North Island, namely in Northland, Auckland, Waikato, and Wellington (Freshwater Pests of New Zealand, 2020; New Zealand Plant Conservation Network, 2023). In North America, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is considered established in Hawaii on the islands of Kauai, likely on Oahu, and Hawaii Island. One location has been detected in Canada, British Columbia in 2004 where it is locally abundant in shallow tidal water along the edges of Widgeon Slough on Siwash Island (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId59626a7027c089118" w:history="1">
+      <w:hyperlink r:id="rId87726a8b027e7c448" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://search.museums.ualberta.ca/12-116227</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1189,72 +1189,72 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> locally established in Belgium where it has been planted as a marsh plant along ponds and lakes (Verloove, 2011). It was first observed in 2009 on the margins of a pond near La Hulpe (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId31146a7027c08938b" w:history="1">
+      <w:hyperlink r:id="rId87586a8b027e7c745" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://waarnemingen.be/observation/44769819/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), probably as a relic of former cultivation (ornamental use). There are few other observations thereafter (Verloove, 2011). Recently, there have been numerous reports of the species throughout Belgium, probably as a result of the species being included in the alert list of the LIFE RIPARIAS project (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19766a7027c0893ae" w:history="1">
+      <w:hyperlink r:id="rId96766a8b027e7c776" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alert.riparias.be/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and an extensive population was recorded in 2023 along the River Leie near Ghent (pers. comm. I. Jacobs, 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1333,63 +1333,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The history of introduction into other EPPO countries is less well detailed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5593656" name="name21006a7027c089e58" descr="ZIZLA_distribution_map.jpg"/>
+            <wp:docPr id="32791087" name="name15796a8b027e7d287" descr="ZIZLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ZIZLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51626a7027c089e56" cstate="print"/>
+                    <a:blip r:embed="rId43886a8b027e7d284" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3966,51 +3966,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mechanical diggers can be used to remove the plant from ditches, drainage channels and waterlogged riverbanks, but there is a high risk of transferring rhizome fragments to new sites (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId47336a7027c08b156" w:history="1">
+      <w:hyperlink r:id="rId45836a8b027e7e59d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4104,51 +4104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a ‘Pest of concern to New Zealand’ (Quarantine pest) (Ministry for Primary Industries, 2023). The species is an unwanted organism and notifiable organism under the Biosecurity Act 1993: propagation, spread, display and sale are prohibited. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is one of nine weed species managed by central government for national eradication under the National Interest Pest Response programme (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId68746a7027c08b245" w:history="1">
+      <w:hyperlink r:id="rId21186a8b027e7e688" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4163,92 +4163,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is on the National Priority List of Exotic Environmental Pests, Weeds and Diseases. Thus, it is considered as a species of ‘significant environmental and social amenity risk to Australia’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId71986a7027c08b2a8" w:history="1">
+      <w:hyperlink r:id="rId42806a8b027e7e6e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Western Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a ‘Declared Pest, Prohibited - s12’. Prohibited organisms are declared pests by virtue of section 22(1) and may only be imported and kept subject to permits (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId46146a7027c08b2ec" w:history="1">
+      <w:hyperlink r:id="rId48886a8b027e7e72a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agric.wa.gov.au/organisms/128909</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4421,51 +4421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Afonin AN, Greene SL, Dzyubenko NI, Frolov AN (eds.) (2008) Interactive Agricultural Ecological Atlas of Russia and Neighboring Countries. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Economic Plants and their Diseases, Pests and Weeds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Online]. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11656a7027c08b46e" w:history="1">
+      <w:hyperlink r:id="rId71776a8b027e7e88a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agroatlas.ru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4607,51 +4607,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 160–169. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82406a7027c08b5a4" w:history="1">
+      <w:hyperlink r:id="rId88076a8b027e7e9c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15421/011825</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4849,51 +4849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 583–591. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99446a7027c08b742" w:history="1">
+      <w:hyperlink r:id="rId52116a8b027e7eb4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/02705060.2006.9664119</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4939,51 +4939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13116a7027c08b7d7" w:history="1">
+      <w:hyperlink r:id="rId80196a8b027e7ebdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fevo.2017.00017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5165,201 +5165,201 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23536a7027c08b94a" w:history="1">
+      <w:hyperlink r:id="rId82906a8b027e7ed46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1615/HydrobJ.v57.i1.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eElurikkus (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Griseb.) Stapf. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43476a7027c08b9a0" w:history="1">
+      <w:hyperlink r:id="rId22586a8b027e7ed98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://elurikkus.ee/bie-hub/species/8261#overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26876a7027c08ba05" w:history="1">
+      <w:hyperlink r:id="rId29876a8b027e7ede8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ZIZLA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024b) EPPO Technical Document No. 1094. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74086a7027c08ba5b" w:history="1">
+      <w:hyperlink r:id="rId24616a8b027e7ee3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ZIZLA/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,81 +5425,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 186–187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99046a7027c08bb09" w:history="1">
+      <w:hyperlink r:id="rId34256a8b027e7eefb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=242355686</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Freshwater Pests of New Zealand (2020) NIWA publication. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83236a7027c08bb3e" w:history="1">
+      <w:hyperlink r:id="rId74436a8b027e7ef31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5893,81 +5893,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 573–583.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Komarov VL (1934) Flora of the U.S.S.R, Volume II. Israel Program for Scientific Translations (1. January 1963). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66526a7027c08be0f" w:history="1">
+      <w:hyperlink r:id="rId42716a8b027e7f1f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuusk V, Tabaka L, Jankeviciene R (2003) Flora of the Baltic Countries. Compendium of Vascular Plants Vol. 3. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33216a7027c08be43" w:history="1">
+      <w:hyperlink r:id="rId92926a8b027e7f22a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6479,51 +6479,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministry for Primary Industries (2023) Official New Zealand Pest Register - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19176a7027c08c1e8" w:history="1">
+      <w:hyperlink r:id="rId47126a8b027e7f5b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6587,51 +6587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Plant Conservation Network (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16246a7027c08c3fd" w:history="1">
+      <w:hyperlink r:id="rId13696a8b027e7f665" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nzpcn.org.nz/flora/species/zizania-latifolia/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6733,51 +6733,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ohwi J (1964) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Japan: combined, much revised and extended translation in English</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Washington, Smithsonian Institution, 1965, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89186a7027c08c511" w:history="1">
+      <w:hyperlink r:id="rId72896a8b027e7f756" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.biodiversitylibrary.org/bibliography/43786</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6803,51 +6803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55416a7027c08c58b" w:history="1">
+      <w:hyperlink r:id="rId45356a8b027e7f7c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/w15081493</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6891,51 +6891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53–77. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75546a7027c08c624" w:history="1">
+      <w:hyperlink r:id="rId73586a8b027e7f859" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24189/ncr.2017.041</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6981,51 +6981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 619–629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97956a7027c08c6ba" w:history="1">
+      <w:hyperlink r:id="rId92246a8b027e7f8e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7265,51 +7265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. At: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88826a7027c08c8aa" w:history="1">
+      <w:hyperlink r:id="rId47246a8b027e7fab4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">alienplantsbelgium.be</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, accessed 12/06/2023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7344,51 +7344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1931–1943. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83686a7027c08c92b" w:history="1">
+      <w:hyperlink r:id="rId78706a8b027e7fb35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7454,51 +7454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">929944. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61226a7027c08c9f2" w:history="1">
+      <w:hyperlink r:id="rId32616a8b027e7fbe8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fevo.2022.929944</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7972,51 +7972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1183739. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69976a7027c08cd66" w:history="1">
+      <w:hyperlink r:id="rId67406a8b027e7ff42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2023.1183739</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8120,51 +8120,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to water-level changes in lakes with contrasting hydrological management. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecological Engineering</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29746a7027c08ce5d" w:history="1">
+      <w:hyperlink r:id="rId63696a8b027e80033" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ecoleng.2020.105814</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8424,51 +8424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 108–117. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53466a7027c08d05c" w:history="1">
+      <w:hyperlink r:id="rId56416a8b027e80229" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111720020137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8554,51 +8554,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67296a7027c08d13e" w:history="1">
+      <w:hyperlink r:id="rId57516a8b027e80304" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8683,51 +8683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 355-360.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43156a7027c08d216" w:history="1">
+      <w:hyperlink r:id="rId76676a8b027e803d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13044</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8823,137 +8823,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27920483">
+  <w:abstractNum w:abstractNumId="16007104">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48708894">
+    <w:lvl w:ilvl="0" w:tplc="74625302">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48708894" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74625302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48708894" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74625302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48708894" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74625302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48708894" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74625302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48708894" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74625302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48708894" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74625302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48708894" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74625302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48708894" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74625302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27920482">
+  <w:abstractNum w:abstractNumId="16007103">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14101880">
+    <w:lvl w:ilvl="0" w:tplc="77557107">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9705,55 +9705,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27920482">
-    <w:abstractNumId w:val="27920482"/>
+  <w:num w:numId="16007103">
+    <w:abstractNumId w:val="16007103"/>
   </w:num>
-  <w:num w:numId="27920483">
-    <w:abstractNumId w:val="27920483"/>
+  <w:num w:numId="16007104">
+    <w:abstractNumId w:val="16007104"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21303,51 +21303,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId607645367" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId420017561" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52416a7027c088308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/" TargetMode="External"/><Relationship Id="rId25346a7027c08834e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/categorization" TargetMode="External"/><Relationship Id="rId89906a7027c088e42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/photos" TargetMode="External"/><Relationship Id="rId59626a7027c089118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.museums.ualberta.ca/12-116227" TargetMode="External"/><Relationship Id="rId31146a7027c08938b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waarnemingen.be/observation/44769819/" TargetMode="External"/><Relationship Id="rId19766a7027c0893ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alert.riparias.be/" TargetMode="External"/><Relationship Id="rId47336a7027c08b156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass" TargetMode="External"/><Relationship Id="rId68746a7027c08b245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/" TargetMode="External"/><Relationship Id="rId71986a7027c08b2a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list" TargetMode="External"/><Relationship Id="rId46146a7027c08b2ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/organisms/128909" TargetMode="External"/><Relationship Id="rId11656a7027c08b46e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agroatlas.ru/" TargetMode="External"/><Relationship Id="rId82406a7027c08b5a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15421/011825" TargetMode="External"/><Relationship Id="rId99446a7027c08b742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02705060.2006.9664119" TargetMode="External"/><Relationship Id="rId13116a7027c08b7d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2017.00017" TargetMode="External"/><Relationship Id="rId23536a7027c08b94a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1615/HydrobJ.v57.i1.10" TargetMode="External"/><Relationship Id="rId43476a7027c08b9a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elurikkus.ee/bie-hub/species/8261#overview" TargetMode="External"/><Relationship Id="rId26876a7027c08ba05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA" TargetMode="External"/><Relationship Id="rId74086a7027c08ba5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/documents" TargetMode="External"/><Relationship Id="rId99046a7027c08bb09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2%26taxon_id=242355686" TargetMode="External"/><Relationship Id="rId83236a7027c08bb3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species" TargetMode="External"/><Relationship Id="rId66526a7027c08be0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up" TargetMode="External"/><Relationship Id="rId33216a7027c08be43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf" TargetMode="External"/><Relationship Id="rId19176a7027c08c1e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445" TargetMode="External"/><Relationship Id="rId16246a7027c08c3fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzpcn.org.nz/flora/species/zizania-latifolia/" TargetMode="External"/><Relationship Id="rId89186a7027c08c511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/bibliography/43786" TargetMode="External"/><Relationship Id="rId55416a7027c08c58b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/w15081493" TargetMode="External"/><Relationship Id="rId75546a7027c08c624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24189/ncr.2017.041" TargetMode="External"/><Relationship Id="rId97956a7027c08c6ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5" TargetMode="External"/><Relationship Id="rId88826a7027c08c8aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId83686a7027c08c92b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3" TargetMode="External"/><Relationship Id="rId61226a7027c08c9f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2022.929944" TargetMode="External"/><Relationship Id="rId69976a7027c08cd66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2023.1183739" TargetMode="External"/><Relationship Id="rId29746a7027c08ce5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ecoleng.2020.105814" TargetMode="External"/><Relationship Id="rId53466a7027c08d05c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111720020137" TargetMode="External"/><Relationship Id="rId67296a7027c08d13e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43156a7027c08d216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13044" TargetMode="External"/><Relationship Id="rId90466a7027c088d11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90466a7027c088d11.jpg"/><Relationship Id="rId51626a7027c089e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51626a7027c089e56.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId610763358" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId356964887" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31676a8b027e7bde4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/" TargetMode="External"/><Relationship Id="rId79276a8b027e7be5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/categorization" TargetMode="External"/><Relationship Id="rId80556a8b027e7c0e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/photos" TargetMode="External"/><Relationship Id="rId87726a8b027e7c448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.museums.ualberta.ca/12-116227" TargetMode="External"/><Relationship Id="rId87586a8b027e7c745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waarnemingen.be/observation/44769819/" TargetMode="External"/><Relationship Id="rId96766a8b027e7c776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alert.riparias.be/" TargetMode="External"/><Relationship Id="rId45836a8b027e7e59d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass" TargetMode="External"/><Relationship Id="rId21186a8b027e7e688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/" TargetMode="External"/><Relationship Id="rId42806a8b027e7e6e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list" TargetMode="External"/><Relationship Id="rId48886a8b027e7e72a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/organisms/128909" TargetMode="External"/><Relationship Id="rId71776a8b027e7e88a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agroatlas.ru/" TargetMode="External"/><Relationship Id="rId88076a8b027e7e9c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15421/011825" TargetMode="External"/><Relationship Id="rId52116a8b027e7eb4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02705060.2006.9664119" TargetMode="External"/><Relationship Id="rId80196a8b027e7ebdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2017.00017" TargetMode="External"/><Relationship Id="rId82906a8b027e7ed46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1615/HydrobJ.v57.i1.10" TargetMode="External"/><Relationship Id="rId22586a8b027e7ed98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elurikkus.ee/bie-hub/species/8261#overview" TargetMode="External"/><Relationship Id="rId29876a8b027e7ede8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA" TargetMode="External"/><Relationship Id="rId24616a8b027e7ee3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/documents" TargetMode="External"/><Relationship Id="rId34256a8b027e7eefb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2%26taxon_id=242355686" TargetMode="External"/><Relationship Id="rId74436a8b027e7ef31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species" TargetMode="External"/><Relationship Id="rId42716a8b027e7f1f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up" TargetMode="External"/><Relationship Id="rId92926a8b027e7f22a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf" TargetMode="External"/><Relationship Id="rId47126a8b027e7f5b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445" TargetMode="External"/><Relationship Id="rId13696a8b027e7f665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzpcn.org.nz/flora/species/zizania-latifolia/" TargetMode="External"/><Relationship Id="rId72896a8b027e7f756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/bibliography/43786" TargetMode="External"/><Relationship Id="rId45356a8b027e7f7c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/w15081493" TargetMode="External"/><Relationship Id="rId73586a8b027e7f859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24189/ncr.2017.041" TargetMode="External"/><Relationship Id="rId92246a8b027e7f8e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5" TargetMode="External"/><Relationship Id="rId47246a8b027e7fab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId78706a8b027e7fb35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3" TargetMode="External"/><Relationship Id="rId32616a8b027e7fbe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2022.929944" TargetMode="External"/><Relationship Id="rId67406a8b027e7ff42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2023.1183739" TargetMode="External"/><Relationship Id="rId63696a8b027e80033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ecoleng.2020.105814" TargetMode="External"/><Relationship Id="rId56416a8b027e80229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111720020137" TargetMode="External"/><Relationship Id="rId57516a8b027e80304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76676a8b027e803d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13044" TargetMode="External"/><Relationship Id="rId70556a8b027e7bf38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70556a8b027e7bf38.jpg"/><Relationship Id="rId43886a8b027e7d284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43886a8b027e7d284.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>