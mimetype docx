--- v14 (2026-08-23)
+++ v15 (2026-09-13)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Prodoehl</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Manchurian wild rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31676a8b027e7bde4" w:history="1">
+            <w:hyperlink r:id="rId22366aa69e6fc91eb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, List of Invasive Alien Plants (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79276a8b027e7be5c" w:history="1">
+            <w:hyperlink r:id="rId59726aa69e6fc923d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ZIZLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="17877697" name="name83336a8b027e7bf3a" descr="16509.jpg"/>
+                  <wp:docPr id="71928200" name="name96266aa69e6fc9acd" descr="16509.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16509.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId70556a8b027e7bf38" cstate="print"/>
+                          <a:blip r:embed="rId31696aa69e6fc9acc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId80556a8b027e7c0e1" w:history="1">
+            <w:hyperlink r:id="rId90976aa69e6fc9bea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -812,51 +812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is locally established in New Zealand in the North Island, namely in Northland, Auckland, Waikato, and Wellington (Freshwater Pests of New Zealand, 2020; New Zealand Plant Conservation Network, 2023). In North America, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is considered established in Hawaii on the islands of Kauai, likely on Oahu, and Hawaii Island. One location has been detected in Canada, British Columbia in 2004 where it is locally abundant in shallow tidal water along the edges of Widgeon Slough on Siwash Island (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId87726a8b027e7c448" w:history="1">
+      <w:hyperlink r:id="rId75986aa69e6fc9eac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://search.museums.ualberta.ca/12-116227</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1189,72 +1189,72 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> locally established in Belgium where it has been planted as a marsh plant along ponds and lakes (Verloove, 2011). It was first observed in 2009 on the margins of a pond near La Hulpe (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId87586a8b027e7c745" w:history="1">
+      <w:hyperlink r:id="rId74796aa69e6fca11b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://waarnemingen.be/observation/44769819/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), probably as a relic of former cultivation (ornamental use). There are few other observations thereafter (Verloove, 2011). Recently, there have been numerous reports of the species throughout Belgium, probably as a result of the species being included in the alert list of the LIFE RIPARIAS project (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId96766a8b027e7c776" w:history="1">
+      <w:hyperlink r:id="rId17646aa69e6fca13f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alert.riparias.be/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and an extensive population was recorded in 2023 along the River Leie near Ghent (pers. comm. I. Jacobs, 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1333,63 +1333,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The history of introduction into other EPPO countries is less well detailed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="32791087" name="name15796a8b027e7d287" descr="ZIZLA_distribution_map.jpg"/>
+            <wp:docPr id="97053291" name="name10466aa69e6fcb034" descr="ZIZLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ZIZLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43886a8b027e7d284" cstate="print"/>
+                    <a:blip r:embed="rId84576aa69e6fcb033" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3966,51 +3966,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mechanical diggers can be used to remove the plant from ditches, drainage channels and waterlogged riverbanks, but there is a high risk of transferring rhizome fragments to new sites (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId45836a8b027e7e59d" w:history="1">
+      <w:hyperlink r:id="rId82656aa69e6fcc2c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4104,51 +4104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a ‘Pest of concern to New Zealand’ (Quarantine pest) (Ministry for Primary Industries, 2023). The species is an unwanted organism and notifiable organism under the Biosecurity Act 1993: propagation, spread, display and sale are prohibited. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is one of nine weed species managed by central government for national eradication under the National Interest Pest Response programme (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21186a8b027e7e688" w:history="1">
+      <w:hyperlink r:id="rId13316aa69e6fcc3ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4163,92 +4163,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is on the National Priority List of Exotic Environmental Pests, Weeds and Diseases. Thus, it is considered as a species of ‘significant environmental and social amenity risk to Australia’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId42806a8b027e7e6e9" w:history="1">
+      <w:hyperlink r:id="rId91346aa69e6fcc410" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Western Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Z. latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a ‘Declared Pest, Prohibited - s12’. Prohibited organisms are declared pests by virtue of section 22(1) and may only be imported and kept subject to permits (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId48886a8b027e7e72a" w:history="1">
+      <w:hyperlink r:id="rId15326aa69e6fcc452" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agric.wa.gov.au/organisms/128909</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4421,51 +4421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Afonin AN, Greene SL, Dzyubenko NI, Frolov AN (eds.) (2008) Interactive Agricultural Ecological Atlas of Russia and Neighboring Countries. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Economic Plants and their Diseases, Pests and Weeds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Online]. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71776a8b027e7e88a" w:history="1">
+      <w:hyperlink r:id="rId47536aa69e6fcc5b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agroatlas.ru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4607,51 +4607,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 160–169. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88076a8b027e7e9c1" w:history="1">
+      <w:hyperlink r:id="rId45576aa69e6fcc6e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15421/011825</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4849,51 +4849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 583–591. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52116a8b027e7eb4c" w:history="1">
+      <w:hyperlink r:id="rId54256aa69e6fcc878" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/02705060.2006.9664119</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4939,51 +4939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80196a8b027e7ebdc" w:history="1">
+      <w:hyperlink r:id="rId39546aa69e6fcc909" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fevo.2017.00017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5165,201 +5165,201 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82906a8b027e7ed46" w:history="1">
+      <w:hyperlink r:id="rId18786aa69e6fcca80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1615/HydrobJ.v57.i1.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eElurikkus (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Griseb.) Stapf. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22586a8b027e7ed98" w:history="1">
+      <w:hyperlink r:id="rId89466aa69e6fccad4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://elurikkus.ee/bie-hub/species/8261#overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29876a8b027e7ede8" w:history="1">
+      <w:hyperlink r:id="rId99136aa69e6fccb27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ZIZLA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024b) EPPO Technical Document No. 1094. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24616a8b027e7ee3a" w:history="1">
+      <w:hyperlink r:id="rId10476aa69e6fccb79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ZIZLA/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,81 +5425,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 186–187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34256a8b027e7eefb" w:history="1">
+      <w:hyperlink r:id="rId78796aa69e6fccc23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=242355686</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Freshwater Pests of New Zealand (2020) NIWA publication. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74436a8b027e7ef31" w:history="1">
+      <w:hyperlink r:id="rId89606aa69e6fccc56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5893,81 +5893,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 573–583.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Komarov VL (1934) Flora of the U.S.S.R, Volume II. Israel Program for Scientific Translations (1. January 1963). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42716a8b027e7f1f7" w:history="1">
+      <w:hyperlink r:id="rId29766aa69e6fccf25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuusk V, Tabaka L, Jankeviciene R (2003) Flora of the Baltic Countries. Compendium of Vascular Plants Vol. 3. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92926a8b027e7f22a" w:history="1">
+      <w:hyperlink r:id="rId77516aa69e6fccf58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6479,51 +6479,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministry for Primary Industries (2023) Official New Zealand Pest Register - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47126a8b027e7f5b5" w:history="1">
+      <w:hyperlink r:id="rId76956aa69e6fcd2fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6587,51 +6587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Plant Conservation Network (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13696a8b027e7f665" w:history="1">
+      <w:hyperlink r:id="rId73936aa69e6fcd3ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nzpcn.org.nz/flora/species/zizania-latifolia/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6733,51 +6733,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ohwi J (1964) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Japan: combined, much revised and extended translation in English</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Washington, Smithsonian Institution, 1965, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72896a8b027e7f756" w:history="1">
+      <w:hyperlink r:id="rId72356aa69e6fcd49c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.biodiversitylibrary.org/bibliography/43786</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6803,51 +6803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45356a8b027e7f7c8" w:history="1">
+      <w:hyperlink r:id="rId74306aa69e6fcd50e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/w15081493</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6891,51 +6891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53–77. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73586a8b027e7f859" w:history="1">
+      <w:hyperlink r:id="rId53836aa69e6fcd59f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.24189/ncr.2017.041</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6981,51 +6981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 619–629. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92246a8b027e7f8e8" w:history="1">
+      <w:hyperlink r:id="rId82936aa69e6fcd62f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7265,51 +7265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. At: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47246a8b027e7fab4" w:history="1">
+      <w:hyperlink r:id="rId57306aa69e6fcd7fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">alienplantsbelgium.be</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, accessed 12/06/2023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7344,51 +7344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1931–1943. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78706a8b027e7fb35" w:history="1">
+      <w:hyperlink r:id="rId52126aa69e6fcd87a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7454,51 +7454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">929944. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32616a8b027e7fbe8" w:history="1">
+      <w:hyperlink r:id="rId61226aa69e6fcd929" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fevo.2022.929944</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7972,51 +7972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1183739. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67406a8b027e7ff42" w:history="1">
+      <w:hyperlink r:id="rId58846aa69e6fcdc5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2023.1183739</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8120,51 +8120,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to water-level changes in lakes with contrasting hydrological management. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecological Engineering</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63696a8b027e80033" w:history="1">
+      <w:hyperlink r:id="rId90546aa69e6fcdd5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ecoleng.2020.105814</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8424,51 +8424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 108–117. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56416a8b027e80229" w:history="1">
+      <w:hyperlink r:id="rId56566aa69e6fcdf55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111720020137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8554,51 +8554,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zizania latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57516a8b027e80304" w:history="1">
+      <w:hyperlink r:id="rId10906aa69e6fce031" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8683,51 +8683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 355-360.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76676a8b027e803d6" w:history="1">
+      <w:hyperlink r:id="rId13236aa69e6fce117" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13044</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8823,137 +8823,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16007104">
+  <w:abstractNum w:abstractNumId="16149424">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74625302">
+    <w:lvl w:ilvl="0" w:tplc="26004485">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74625302" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26004485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74625302" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26004485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74625302" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26004485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74625302" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26004485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74625302" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26004485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74625302" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26004485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74625302" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26004485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74625302" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26004485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16007103">
+  <w:abstractNum w:abstractNumId="16149423">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77557107">
+    <w:lvl w:ilvl="0" w:tplc="20181143">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9705,55 +9705,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16007103">
-    <w:abstractNumId w:val="16007103"/>
+  <w:num w:numId="16149423">
+    <w:abstractNumId w:val="16149423"/>
   </w:num>
-  <w:num w:numId="16007104">
-    <w:abstractNumId w:val="16007104"/>
+  <w:num w:numId="16149424">
+    <w:abstractNumId w:val="16149424"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21303,51 +21303,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId610763358" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId356964887" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31676a8b027e7bde4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/" TargetMode="External"/><Relationship Id="rId79276a8b027e7be5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/categorization" TargetMode="External"/><Relationship Id="rId80556a8b027e7c0e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/photos" TargetMode="External"/><Relationship Id="rId87726a8b027e7c448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.museums.ualberta.ca/12-116227" TargetMode="External"/><Relationship Id="rId87586a8b027e7c745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waarnemingen.be/observation/44769819/" TargetMode="External"/><Relationship Id="rId96766a8b027e7c776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alert.riparias.be/" TargetMode="External"/><Relationship Id="rId45836a8b027e7e59d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass" TargetMode="External"/><Relationship Id="rId21186a8b027e7e688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/" TargetMode="External"/><Relationship Id="rId42806a8b027e7e6e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list" TargetMode="External"/><Relationship Id="rId48886a8b027e7e72a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/organisms/128909" TargetMode="External"/><Relationship Id="rId71776a8b027e7e88a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agroatlas.ru/" TargetMode="External"/><Relationship Id="rId88076a8b027e7e9c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15421/011825" TargetMode="External"/><Relationship Id="rId52116a8b027e7eb4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02705060.2006.9664119" TargetMode="External"/><Relationship Id="rId80196a8b027e7ebdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2017.00017" TargetMode="External"/><Relationship Id="rId82906a8b027e7ed46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1615/HydrobJ.v57.i1.10" TargetMode="External"/><Relationship Id="rId22586a8b027e7ed98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elurikkus.ee/bie-hub/species/8261#overview" TargetMode="External"/><Relationship Id="rId29876a8b027e7ede8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA" TargetMode="External"/><Relationship Id="rId24616a8b027e7ee3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/documents" TargetMode="External"/><Relationship Id="rId34256a8b027e7eefb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2%26taxon_id=242355686" TargetMode="External"/><Relationship Id="rId74436a8b027e7ef31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species" TargetMode="External"/><Relationship Id="rId42716a8b027e7f1f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up" TargetMode="External"/><Relationship Id="rId92926a8b027e7f22a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf" TargetMode="External"/><Relationship Id="rId47126a8b027e7f5b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445" TargetMode="External"/><Relationship Id="rId13696a8b027e7f665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzpcn.org.nz/flora/species/zizania-latifolia/" TargetMode="External"/><Relationship Id="rId72896a8b027e7f756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/bibliography/43786" TargetMode="External"/><Relationship Id="rId45356a8b027e7f7c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/w15081493" TargetMode="External"/><Relationship Id="rId73586a8b027e7f859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24189/ncr.2017.041" TargetMode="External"/><Relationship Id="rId92246a8b027e7f8e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5" TargetMode="External"/><Relationship Id="rId47246a8b027e7fab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId78706a8b027e7fb35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3" TargetMode="External"/><Relationship Id="rId32616a8b027e7fbe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2022.929944" TargetMode="External"/><Relationship Id="rId67406a8b027e7ff42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2023.1183739" TargetMode="External"/><Relationship Id="rId63696a8b027e80033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ecoleng.2020.105814" TargetMode="External"/><Relationship Id="rId56416a8b027e80229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111720020137" TargetMode="External"/><Relationship Id="rId57516a8b027e80304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76676a8b027e803d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13044" TargetMode="External"/><Relationship Id="rId70556a8b027e7bf38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70556a8b027e7bf38.jpg"/><Relationship Id="rId43886a8b027e7d284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43886a8b027e7d284.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId779316652" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId274677983" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22366aa69e6fc91eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/" TargetMode="External"/><Relationship Id="rId59726aa69e6fc923d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/categorization" TargetMode="External"/><Relationship Id="rId90976aa69e6fc9bea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/photos" TargetMode="External"/><Relationship Id="rId75986aa69e6fc9eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.museums.ualberta.ca/12-116227" TargetMode="External"/><Relationship Id="rId74796aa69e6fca11b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waarnemingen.be/observation/44769819/" TargetMode="External"/><Relationship Id="rId17646aa69e6fca13f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alert.riparias.be/" TargetMode="External"/><Relationship Id="rId82656aa69e6fcc2c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weedbusters.org.nz/what-are-weeds/weed-list/manchurian-rice-grass" TargetMode="External"/><Relationship Id="rId13316aa69e6fcc3ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/biosecurity/exotic-pests-and-diseases-in-new-zealand/long-term-biosecurity-management-programmes/national-interest-pest-responses-programme/" TargetMode="External"/><Relationship Id="rId91346aa69e6fcc410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/biosecurity-trade/policy/environmental/priority-list" TargetMode="External"/><Relationship Id="rId15326aa69e6fcc452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/organisms/128909" TargetMode="External"/><Relationship Id="rId47536aa69e6fcc5b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agroatlas.ru/" TargetMode="External"/><Relationship Id="rId45576aa69e6fcc6e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15421/011825" TargetMode="External"/><Relationship Id="rId54256aa69e6fcc878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02705060.2006.9664119" TargetMode="External"/><Relationship Id="rId39546aa69e6fcc909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2017.00017" TargetMode="External"/><Relationship Id="rId18786aa69e6fcca80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1615/HydrobJ.v57.i1.10" TargetMode="External"/><Relationship Id="rId89466aa69e6fccad4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elurikkus.ee/bie-hub/species/8261#overview" TargetMode="External"/><Relationship Id="rId99136aa69e6fccb27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA" TargetMode="External"/><Relationship Id="rId10476aa69e6fccb79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ZIZLA/documents" TargetMode="External"/><Relationship Id="rId78796aa69e6fccc23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2%26taxon_id=242355686" TargetMode="External"/><Relationship Id="rId89606aa69e6fccc56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.niwa.co.nz/freshwater-and-estuaries/management-tools/identification-guides-and-fact-sheets/freshwater-pest-species" TargetMode="External"/><Relationship Id="rId29766aa69e6fccf25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/item/106072#page/1/mode/1up" TargetMode="External"/><Relationship Id="rId77516aa69e6fccf58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kogud.emu.ee/files/Flora_of_the_Baltic_Countries_3.pdf" TargetMode="External"/><Relationship Id="rId76956aa69e6fcd2fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/pests-of-concern/pest-details?id=105445" TargetMode="External"/><Relationship Id="rId73936aa69e6fcd3ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzpcn.org.nz/flora/species/zizania-latifolia/" TargetMode="External"/><Relationship Id="rId72356aa69e6fcd49c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biodiversitylibrary.org/bibliography/43786" TargetMode="External"/><Relationship Id="rId74306aa69e6fcd50e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/w15081493" TargetMode="External"/><Relationship Id="rId53836aa69e6fcd59f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24189/ncr.2017.041" TargetMode="External"/><Relationship Id="rId82936aa69e6fcd62f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1errmi6ar0bc3.pisces.boku.ac.at/10.1007/s10452-021-09927-5" TargetMode="External"/><Relationship Id="rId57306aa69e6fcd7fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId52126aa69e6fcd87a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi-1org-1000983cy1d8d.pisces.boku.ac.at/10.1007/s10530-018-1686-3" TargetMode="External"/><Relationship Id="rId61226aa69e6fcd929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2022.929944" TargetMode="External"/><Relationship Id="rId58846aa69e6fcdc5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2023.1183739" TargetMode="External"/><Relationship Id="rId90546aa69e6fcdd5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ecoleng.2020.105814" TargetMode="External"/><Relationship Id="rId56566aa69e6fcdf55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111720020137" TargetMode="External"/><Relationship Id="rId10906aa69e6fce031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13236aa69e6fce117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13044" TargetMode="External"/><Relationship Id="rId31696aa69e6fc9acc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31696aa69e6fc9acc.jpg"/><Relationship Id="rId84576aa69e6fcb033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84576aa69e6fcb033.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>