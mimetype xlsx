--- v1 (2026-03-09)
+++ v2 (2026-10-23)
@@ -131,51 +131,52 @@
   <si>
     <t>HESOCA</t>
   </si>
   <si>
     <t>Trichoferus campestris (as Ziziphus)</t>
   </si>
   <si>
     <t>* Iwata R &amp; Yamada F (1990) Notes on the biology of Hesperophanes campestris, a drywood borer in Japan. Material und Organismen 25, 305–313.</t>
   </si>
   <si>
     <t>ZAPRIN</t>
   </si>
   <si>
     <t>Zaprionus indianus</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>CARYIN</t>
   </si>
   <si>
     <t>Carpomya incompleta</t>
   </si>
   <si>
-    <t>* Korneyev VA, Mishustin RI, Korneyev SV (2017) The Carpomyini fruit flies (Diptera, Tephritidae) of Europe, Caucasus, and Middle East: New records of pest species, with improved keys. Vestnik zoologii 51(6), 453–470. https://doi.org/10.2478/vzoo-2017-0056</t>
+    <t>* Al-Jboory EY, Hermize FB (2025) Morphological and molecular study of two species of Carpomya Costa, 1854 (Diptera, Tephritidae) infesting Sidr fruits in Baghdad, Iraq. Bulletin of The Iraq Natural History Museum 18(4), 917-928.  https://doi.org/10.26842/binhm.7.2025.18.4.0917
+* Korneyev VA, Mishustin RI, Korneyev SV (2017) The Carpomyini fruit flies (Diptera, Tephritidae) of Europe, Caucasus, and Middle East: New records of pest species, with improved keys. Vestnik zoologii 51(6), 453–470. https://doi.org/10.2478/vzoo-2017-0056</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>