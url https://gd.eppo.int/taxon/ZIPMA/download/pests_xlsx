--- v2 (2026-03-04)
+++ v3 (2026-10-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ZIPMA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>EMPOBI</t>
   </si>
   <si>
     <t>Amrasca biguttula</t>
   </si>
   <si>
     <t>* Saeed R, Razaq M, Hardy IC (2015) The importance of alternative host plants as reservoirs of the cotton leaf hopper, Amrasca devastans, and its natural enemies. Journal of Pest Science 88, 517–531.
 ------- incidental host.</t>
   </si>
@@ -95,82 +95,86 @@
   </si>
   <si>
     <t>Bactrocera carambolae</t>
   </si>
   <si>
     <t>* Allwood AJ, Chinajariyawong A, Drew RAI., Hamacek EL., Hancock DL., Hengsawad C, Jipanin JC, Jirasurat M, Kong Krong C, Kritsaneepaiboon S, Leong CTS, Vijaysegaran S (1999) Host plant records for fruit flies (Diptera: Tephritidae) in South East Asia. The Raffles Bulletin of Zoology suppl 7, 1-92. 
 * Liquido NJ, McQuate GT, Nakamichi KA, Kurashima RS, Birnbaum AL, Hanlin MA (2016) Provisional list of suitable host plants of carambola fruit fly, Bactrocera (Bactrocera) carambolae Drew &amp; Hancock (Diptera: Tephritidae), Version 1.1. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). 
 * van Sauers-Muller A (2005) Host plants of the carambola fruit fly, Bactrocera carambolae Drew &amp; Hancock (Diptera: Tephritidae) in Suriname, South America. Neotropical Entomology 34, 203-214.</t>
   </si>
   <si>
     <t>BCTRCO</t>
   </si>
   <si>
     <t>Bactrocera correcta</t>
   </si>
   <si>
     <t>* He Y, Xu Y, Chen X (2023) Biology, ecology and management of Tephritid fruit flies in China: A review. Insects 14, 196. https://doi.org/10.3390/insects14020196</t>
   </si>
   <si>
     <t>DACUDO</t>
   </si>
   <si>
     <t>Bactrocera dorsalis</t>
   </si>
   <si>
-    <t>* Allwood AJ, Chinajariyawong A, Kritsaneepaiboon S, Drew RAI, Hamacek EL, Hancock DL, Hengsawad C, Jinapin JC, Jirasurat M, Krong CK, Leong CTS, Vijaysegaran S (1999) Host plant records for fruit flies (Diptera: Tephritidae) in Southeast Asia. The Raffles Bulletin of Zoology 47(7), 1-92.</t>
+    <t>* Allwood AJ, Chinajariyawong A, Kritsaneepaiboon S, Drew RAI, Hamacek EL, Hancock DL, Hengsawad C, Jinapin JC, Jirasurat M, Krong CK, Leong CTS, Vijaysegaran S (1999) Host plant records for fruit flies (Diptera: Tephritidae) in Southeast Asia. The Raffles Bulletin of Zoology 47(7), 1-92.
+* Palanivelu K, Balakrishnan U, Damodharam KJ, Krishnasamy S, Singh S, Dhayalan A (2026) Morphometric and molecular insights into Bactrocera dorsalis (Hendel, 1912)(Diptera: Tephritidae) infestation on Ziziphus mauritiana Lamk.(Indian Jujube). Frontiers in Insect Science 6, 1716183.  https://doi.org/10.3389/finsc.2026.1716183</t>
   </si>
   <si>
     <t>DACULA</t>
   </si>
   <si>
     <t>Bactrocera latifrons</t>
   </si>
   <si>
     <t>DACUTR</t>
   </si>
   <si>
     <t>Bactrocera tryoni</t>
   </si>
   <si>
     <t>* Hancock D, Hamacek EL, Lloyd AC, Elson-Harris MM (2000) The distribution and host plants of fruit flies (Diptera: Tephritidae) in Australia. Queensland Department of Primary Industries, 75 pp.
 * Leblanc L, Vueti ET, Drew AI, Allwood AJ (2012) Host plant records for fruit flies (Diptera: Tephritidae: Dacini) in the Pacific islands. Proceedings of the Hawaiian Society 44, 11-53.</t>
   </si>
   <si>
     <t>DACUZO</t>
   </si>
   <si>
     <t>Bactrocera zonata</t>
   </si>
   <si>
     <t>* Duyck PF, David P, Pavoine S, Quilici S (2008) Can host-range allow niche differentiation of invasive polyphagous fruit flies (Diptera: Tephritidae) in La Réunion? Ecological Entomology 33(4), 439-452.</t>
   </si>
   <si>
     <t>CARYIN</t>
   </si>
   <si>
     <t>Carpomya incompleta</t>
+  </si>
+  <si>
+    <t>* Al-Jboory EY, Hermize FB (2025) Morphological and molecular study of two species of Carpomya Costa, 1854 (Diptera, Tephritidae) infesting Sidr fruits in Baghdad, Iraq. Bulletin of The Iraq Natural History Museum 18(4), 917-928.  https://doi.org/10.26842/binhm.7.2025.18.4.0917</t>
   </si>
   <si>
     <t>CARSSA</t>
   </si>
   <si>
     <t>Carposina sasakii</t>
   </si>
   <si>
     <t>* Shutova NN (1970) [The peach moth Carposina sasakii]. In: Spravochnik po Karantinnym i Drugim Opasnym Vreditelyam, Boleznyam i Sornym Rasteniyam, pp. 67-68. Kolos, Moscow, Russia.</t>
   </si>
   <si>
     <t>Carposina sasakii (as Ziziphus)</t>
   </si>
   <si>
     <t>* Baozhen H, Xiaohui Z, Hao Z. (1998) Diapause of Carposina sasakii Matsumura (Lepidoptera carposinidae) on various host plants. Acta Universitatis Agriculturalis Boreali-Occidentalis 26(5), 25-29.</t>
   </si>
   <si>
     <t>CERTCA</t>
   </si>
   <si>
     <t>Ceratitis capitata</t>
   </si>
   <si>
     <t>* De Meyer M., Copeland RS, Lux SA, Mansell M, Quilici S, Wharton R, White IM, Zenz NJ (2002) Annotated check list of host plants for Afrotropical fruit flies (Diptera: Tephritidae) of the genus Ceratitis. Zoologische Documentatie Koninklijk Museum voor Midden Afrika 27, 1-91.</t>
   </si>
@@ -589,51 +593,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="47.131" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="369.196" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="386.906" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -754,216 +758,218 @@
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>32</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
         <v>35</v>
       </c>
       <c r="C12" t="s">
         <v>36</v>
       </c>
-      <c r="D12"/>
+      <c r="D12" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>8</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>8</v>
       </c>
       <c r="B18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C19" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>8</v>
       </c>
       <c r="B20" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C20" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>8</v>
       </c>
       <c r="B21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C21" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C23" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">