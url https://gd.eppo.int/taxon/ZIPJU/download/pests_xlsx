--- v3 (2026-03-27)
+++ v4 (2026-04-16)
@@ -47,59 +47,50 @@
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ALEDDI</t>
   </si>
   <si>
     <t>Aleurodicus dispersus</t>
   </si>
   <si>
     <t>* Boopathi T (2022) New host plants, natural enemy complex and newly distributed potential areas of exotic spiralling whitefly (Hemiptera: Aleyrodidae) in India. Phytoparasitica 50(2), 335-357.</t>
   </si>
   <si>
     <t>ANOLCN</t>
   </si>
   <si>
     <t>Anoplophora chinensis (as Ziziphus)</t>
   </si>
   <si>
     <t>* Sjöman H, Östberg J &amp; Nilsson J (2014) Review of host trees for the wood-boring pests Anoplophora glabripennis and Anoplophora chinensis: an urban forest perspective. Arboriculture &amp; Urban Forestry 40(3), 143–164.</t>
   </si>
   <si>
-    <t>BCTRCO</t>
-[...7 lines deleted...]
-  <si>
     <t>DACUCR</t>
   </si>
   <si>
     <t>Bactrocera curvipennis</t>
   </si>
   <si>
     <t>* Leblanc L (2022) The dacine fruit flies (Diptera: Tephritidae: Dacini) of Oceania. Insecta Mundi 0948, 1-167. https://journals.flvc.org/mundi/article/view/131965/135549</t>
   </si>
   <si>
     <t>DACUDO</t>
   </si>
   <si>
     <t>Bactrocera dorsalis</t>
   </si>
   <si>
     <t>* Allwood AJ, Chinajariyawong A, Kritsaneepaiboon S, Drew RAI, Hamacek EL, Hancock DL, Hengsawad C, Jinapin JC, Jirasurat M, Krong CK, Leong CTS, Vijaysegaran S (1999) Host plant records for fruit flies (Diptera: Tephritidae) in Southeast Asia. The Raffles Bulletin of Zoology 47(7), 1-92.
 * He Y, Xu Y, Chen X (2023) Biology, ecology and management of Tephritid fruit flies in China: A review. Insects 14, 196. https://doi.org/10.3390/insects14020196</t>
   </si>
   <si>
     <t>DACULA</t>
   </si>
   <si>
     <t>Bactrocera latifrons</t>
   </si>
   <si>
@@ -318,50 +309,60 @@
 ------- Living host.</t>
   </si>
   <si>
     <t>Trichoferus campestris (as Ziziphus)</t>
   </si>
   <si>
     <t>* Iwata R &amp; Yamada F (1990) Notes on the biology of Hesperophanes campestris, a drywood borer in Japan. Material und Organismen 25, 305–313.</t>
   </si>
   <si>
     <t>ZAPRIN</t>
   </si>
   <si>
     <t>Zaprionus indianus</t>
   </si>
   <si>
     <t>ZAPRTU</t>
   </si>
   <si>
     <t>Zaprionus tuberculatus</t>
   </si>
   <si>
     <t>* Nugnes F, Carbone C, Miele F, Pica F, Pierro S, Sasso R, Bodini M, Bernardo U (2026) Contrasting invasion strategies, convergent outcomes: establishment of Zaprionus tuberculatus and Ceroplastes ceriferus in Italy. Insect 17(2), 198. https://doi.org/10.3390/insects17020198</t>
   </si>
   <si>
     <t>Major host</t>
+  </si>
+  <si>
+    <t>BCTRCO</t>
+  </si>
+  <si>
+    <t>Bactrocera correcta</t>
+  </si>
+  <si>
+    <t>* He Y, Xu Y, Chen X (2023) Biology, ecology and management of Tephritid fruit flies in China: A review. Insects 14, 196. https://doi.org/10.3390/insects14020196
+* Palanivelu K, Balakrishnan U, Krishnasamy S, Damodharam KJ, Singh S, Ramessh C, Dhayalan A, Lysal MM (2026) Morphometric and molecular approaches for portraying taxonomic status of Bactrocera correcta Bezzi (Tephritidae: Diptera) in jujube ecosystem. Proceedings of the Indian National Science Academy. https://doi.org/10.1007/s43538-025-00683-w</t>
   </si>
   <si>
     <t>PHYPZI</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma ziziphi'</t>
   </si>
   <si>
     <t>* Bu J, Peng L, Liu M, Zhao J (2016) 16S rDNA sequence analysis of witches’ broom phytoplasma isolates from Chinese jujube in North China. Australasian Plant Pathology 45,119-122.
 * Jung H-Y, Sawayanagi T, Kakizawa S, Nishigawa H, Wei W, Oshima K, Miyata S, Ugaki M, Hibi T, Namba S (2003) ‘Candidatus Phytoplasma ziziphi’, a novel phytoplasma taxon associated with jujube witches’-broom disease. International Journal of Systematic and Evolutionary Microbiology 53, 1037-1041.
 * Lee I-M, Martini M, Marcone C, Zhu SF (2004) Classification of phytoplasma strains in the elm yellows group (16SrV) and proposal of ‘Candidatus Phytoplasma ulmi’ for the phytoplasma associated with elm yellows. International Journal of Systematic and Evolutionary Microbiology 54, 337-347.</t>
   </si>
   <si>
     <t>Carposina sasakii</t>
   </si>
   <si>
     <t>* He WW, Shang BC, AILI R, Maimaiti A, Yang ML (2018) [Risk analysis of peach fruit borer in Xinjiang jujube orchards]. Xinjiang Farm Research of Science and Technology, (4), 20-22.
 * Lei X, Li D, Li Z, Zalom FG, Gao L, Shen Z (2012) Effect of host plants on developmental time and life table parameters of Carposina sasakii (Lepidoptera: Carposinidae) under laboratory conditions. Environmental entomology. 41(2), 349-354.
 * Men LN, Zhang ZW, Deng A, Ma Y, Liu XQ, Ma RY, Han YZ (2018) Three different physical barriers with obvious effects on Carposina sasakii Matsumura selection behavior to two dominant jujube tree volatiles. Entomologia Experimentalis et Applicata 166(8), 683-694.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
@@ -1095,119 +1096,119 @@
         <v>81</v>
       </c>
       <c r="D27" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>4</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" t="s">
         <v>84</v>
       </c>
       <c r="D28" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>4</v>
       </c>
       <c r="B29" t="s">
+        <v>83</v>
+      </c>
+      <c r="C29" t="s">
         <v>86</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>4</v>
       </c>
       <c r="B30" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C30" t="s">
         <v>89</v>
       </c>
-      <c r="D30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D30"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>4</v>
       </c>
       <c r="B31" t="s">
+        <v>90</v>
+      </c>
+      <c r="C31" t="s">
         <v>91</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>92</v>
       </c>
-      <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="B32" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C32" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D32" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" t="s">
         <v>98</v>
       </c>
       <c r="D33" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B34" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C34" t="s">
         <v>100</v>
       </c>
       <c r="D34" t="s">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>