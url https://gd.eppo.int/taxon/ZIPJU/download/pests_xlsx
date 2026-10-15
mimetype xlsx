--- v4 (2026-04-16)
+++ v5 (2026-10-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ZIPJU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ALEDDI</t>
   </si>
   <si>
     <t>Aleurodicus dispersus</t>
   </si>
   <si>
     <t>* Boopathi T (2022) New host plants, natural enemy complex and newly distributed potential areas of exotic spiralling whitefly (Hemiptera: Aleyrodidae) in India. Phytoparasitica 50(2), 335-357.</t>
   </si>
   <si>
@@ -121,51 +121,52 @@
   </si>
   <si>
     <t>Carposina sasakii (as Ziziphus)</t>
   </si>
   <si>
     <t>* Baozhen H, Xiaohui Z, Hao Z. (1998) Diapause of Carposina sasakii Matsumura (Lepidoptera carposinidae) on various host plants. Acta Universitatis Agriculturalis Boreali-Occidentalis 26(5), 25-29.</t>
   </si>
   <si>
     <t>CERTAN</t>
   </si>
   <si>
     <t>Ceratitis anonae</t>
   </si>
   <si>
     <t>* INTERNET
 True Fruit Flies (Diptera: Tephritidae) of the Afrotropical Region. Ceratitis anonae. Specimens. http://projects.bebif.be/fruitfly/taxoninfo.html?id=56
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>CERTCA</t>
   </si>
   <si>
     <t>Ceratitis capitata</t>
   </si>
   <si>
-    <t>* Liquido NJ, McQuate GT, Hanlin MA, Suiter KA (2020) Host plants of the Mediterranean fruit fly, Ceratitis capitata (Wiedemann), Version 4.0. Available online at: USDA Compendium of Fruit Fly Host Information (CoFFHI), https://coffhi.cphst.org/</t>
+    <t>* Chireceanu C, Iamandei M, Stănică F, Chiriloaie A (2013). The presence of the Mediterranean fruit fly Ceratitis capitata (Wied.), (Diptera: Tephritidae) in Romania. Romanian Journal of Plant Protection 6, 92-97.
+* Liquido NJ, McQuate GT, Hanlin MA, Suiter KA (2020) Host plants of the Mediterranean fruit fly, Ceratitis capitata (Wiedemann), Version 4.0. Available online at: USDA Compendium of Fruit Fly Host Information (CoFFHI), https://coffhi.cphst.org/</t>
   </si>
   <si>
     <t>CERTFA</t>
   </si>
   <si>
     <t>Ceratitis fasciventris</t>
   </si>
   <si>
     <t>* INTERNET
 True Fruit Flies (Diptera: Tephritidae) of the Afrotropical Region. Ceratitis fasciventris. Specimens. http://projects.bebif.be/fruitfly/taxoninfo.html?id=63
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>ERTNFU</t>
   </si>
   <si>
     <t>Erthesina fullo</t>
   </si>
   <si>
     <t>* Mi Q, Zhang J, Gould E, Chen J, Sun Z, Zhang F (2020) Biology, ecology, and management of Erthesina fullo (Hemiptera: Pentatomidae): A review. Insects 11, 346. https://doi.org/10.3390/insects11060346
 * Lupoli R, van der Heyden T, Dioli P (2021) Confirmation of Erthesina fullo (Thunberg, 1783) (Hemiptera: Pentatomidae) in Albania and its host plants. Heteroptera Poloniae – Acta Faunistica 15, 101-102. https://zenodo.org/record/4918310
 * Song HW, Wang CM (1993) Damage by Halyomorpha halys (Stal) and Erthesina fullo (Thunberg) to jujube trees and their control. Entomological Knowledge 30 4 225-228.</t>
   </si>
   <si>
     <t>EUTEBA</t>
@@ -181,50 +182,59 @@
   </si>
   <si>
     <t>Euwallacea fornicatus sensu lato</t>
   </si>
   <si>
     <t>* Eskalen A, Stouthamer R, Lynch SC, Rugman-Jones PF, Twizeyimana M, Gonzalez A, Thibault T (2013) Host range of Fusarium dieback and its ambrosia beetle (Coleoptera: Scolytinae) vector in southern California. Plant Disease 97(7), 938-951.</t>
   </si>
   <si>
     <t>EUWAWH</t>
   </si>
   <si>
     <t>Euwallacea fornicatus sensu stricto</t>
   </si>
   <si>
     <t>* Mendel Z, Lynch SC, Eskalen A, Protasov A, Maymon M, Freeman S (2021) What determines host range and reproductive performance of an invasive ambrosia beetle Euwallacea fornicatus; lessons from Israel and California. Frontiers in Forests and Global Change 4, 654702.
 ------- Non reproductive host tree in California (US).</t>
   </si>
   <si>
     <t>FUSAEW</t>
   </si>
   <si>
     <t>Fusarium euwallaceae</t>
   </si>
   <si>
     <t>* Eskalen A, Stouthamer R, Lynch SC, Twizeyimana M, Gonzalez A, Thibault T (2013) Host range of Fusarium dieback and its ambrosia beetle (Coleoptera: Scolytinae) vector in southern California. Plant Disease 97(7),  938-951.</t>
+  </si>
+  <si>
+    <t>HALYHA</t>
+  </si>
+  <si>
+    <t>Halyomorpha halys</t>
+  </si>
+  <si>
+    <t>* Stoenescu AM, Cătălin ST, Stănică F (2025) Occurrence and diversity of insect species in a jujube orchard in Southern Oltenia, Romania. Notulae Botanicae Horti Agrobotanici Cluj-Napoca 53(2), 14508. https://doi.org/10.15835/nbha53214508</t>
   </si>
   <si>
     <t>HISHSE</t>
   </si>
   <si>
     <t>Hishimonus sellatus</t>
   </si>
   <si>
     <t>* Bella S, Aguin-Pombo D, Aguiar AM, Kunz G, Miralles-Nunez A, Foster S, Sanchez-Garcia I, Wilson MR, D’Urso VE (2022) Discovery of Hishimonus diffractus Dai, Fletcher &amp; Zhang, 2013 (Hemiptera: Auchenorrhyncha: Cicadellidae) in Europe, with remarks on previously recorded species of the genus. Zootaxa 5159(4), 558–570. https://doi.org/10.11646/zootaxa.5159.4.5</t>
   </si>
   <si>
     <t>HSVD00</t>
   </si>
   <si>
     <t>Hostuviroid impedihumuli</t>
   </si>
   <si>
     <t>* Zhang B, Liu GY, Liu C, Wu Z, Jiang D, Li S (2009) Characterisation of Hop stunt viroid (HSVd) isolates from jujube trees (Ziziphus jujuba). European Journal of Plant Pathology 125(4), 665-669.</t>
   </si>
   <si>
     <t>LOPLJA</t>
   </si>
   <si>
     <t>Lopholeucaspis japonica</t>
   </si>
@@ -685,51 +695,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D34"/>
+  <dimension ref="A1:D35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="426.896" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1096,125 +1106,139 @@
         <v>81</v>
       </c>
       <c r="D27" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>4</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" t="s">
         <v>84</v>
       </c>
       <c r="D28" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C29" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D29" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>4</v>
       </c>
       <c r="B30" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C30" t="s">
         <v>89</v>
       </c>
-      <c r="D30"/>
+      <c r="D30" t="s">
+        <v>90</v>
+      </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C31" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="D31" t="s">
         <v>92</v>
       </c>
+      <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
         <v>93</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>94</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" t="s">
         <v>98</v>
       </c>
       <c r="D33" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B34" t="s">
+        <v>100</v>
+      </c>
+      <c r="C34" t="s">
+        <v>101</v>
+      </c>
+      <c r="D34" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" t="s">
+        <v>96</v>
+      </c>
+      <c r="B35" t="s">
         <v>26</v>
       </c>
-      <c r="C34" t="s">
-[...3 lines deleted...]
-        <v>101</v>
+      <c r="C35" t="s">
+        <v>103</v>
+      </c>
+      <c r="D35" t="s">
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">