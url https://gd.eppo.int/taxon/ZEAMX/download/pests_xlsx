--- v3 (2026-03-31)
+++ v4 (2026-04-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ZEAMX" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="413">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="415">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>HELIVI</t>
   </si>
   <si>
     <t>Chloridea virescens</t>
   </si>
   <si>
     <t>* EPPO (2024) EPPO Technical Document No. 1091. Pest risk analysis for Chloridea virescens. EPPO, Paris. Available at https://gd.eppo.int/taxon/HELIVI/documents
 ------- Doubtful host. See details in Annex 6 of the PRA.</t>
   </si>
@@ -766,50 +766,59 @@
     <t>Pyricularia oryzae</t>
   </si>
   <si>
     <t>REPTPA</t>
   </si>
   <si>
     <t>Reptalus panzeri</t>
   </si>
   <si>
     <t>SPPHOB</t>
   </si>
   <si>
     <t>Rhabdoscelus obscurus</t>
   </si>
   <si>
     <t>PSDMAD</t>
   </si>
   <si>
     <t>Robbsia andropogonis</t>
   </si>
   <si>
     <t>SCPHMA</t>
   </si>
   <si>
     <t>Sclerophthora macrospora</t>
+  </si>
+  <si>
+    <t>SERRMA</t>
+  </si>
+  <si>
+    <t>Serratia marcescens</t>
+  </si>
+  <si>
+    <t>* Wang XQ, Bi T, Li XD, Zhang LQ, Lu SE (2015) First report of corn whorl rot caused by Serratia marcescens in China. Journal of Phytopathology 163(11/12), 1059-1063.</t>
   </si>
   <si>
     <t>PRODER</t>
   </si>
   <si>
     <t>Spodoptera eridania</t>
   </si>
   <si>
     <t>* Montezano DG, Specht A, Sosa-Gomez DR, Roque-Specht VF &amp; de Barros NM (2014) Immature stages of Spodoptera eridania (Lepidoptera: Noctuidae): developmental parameters and host plants. Journal of Insect Science 14, 238. https://doi.org/10.1093/jisesa/ieu300</t>
   </si>
   <si>
     <t>SPODMA</t>
   </si>
   <si>
     <t>Spodoptera mauritia</t>
   </si>
   <si>
     <t>PRODOR</t>
   </si>
   <si>
     <t>Spodoptera ornithogalli</t>
   </si>
   <si>
     <t>* Brito R, Specht A, Gonçalves GL, Moreira GRP, Carneiro E, Santos FL, Roque-Specht VF, Mielke OHH, Casagrande MM (2019) Spodoptera marima: a new synonym of Spodoptera ornithogalli (Lepidoptera: Noctuidae), with notes on adult morphology, host plant use and genetic variation along its geographic range. Neotropical Entomology 48(3), 433-448.
 * Capinera JL (2017) Yellowstriped Armyworm, Spodoptera ornithogalli (Guenée) (Insecta: Lepidoptera: Noctuidae). Department of Entomology and Nematology, University of Florida /IFAS Extension, EENY216, 4p. https://edis.ifas.ufl.edu/pdffiles/IN/IN37300.pdf
@@ -1076,50 +1085,53 @@
   <si>
     <t>Eriophyes zealus</t>
   </si>
   <si>
     <t>ANMLOR</t>
   </si>
   <si>
     <t>Exomala orientalis</t>
   </si>
   <si>
     <t>MRCV00</t>
   </si>
   <si>
     <t>Fijivirus cuartoense</t>
   </si>
   <si>
     <t>* Lenardon SL, March GJ, Nome SF, Ornaghi JA (1998) Recent outbreak of ‘Mal de Rio Cuarto’ virus on corn in Argentina. Plant Disease, 82(4), p 448.</t>
   </si>
   <si>
     <t>MRDV00</t>
   </si>
   <si>
     <t>Fijivirus zeae</t>
   </si>
   <si>
+    <t>* Ortiz V, Betbese Lucas J, Lopez Querol A, Romero J (2014) Detection of maize rought dwarf virus in Spain: a survey of susceptible host genotypes and molecular characterization of two genomic segments of the virus. Phytopathologia Mediterranea 53(1), 40-53.</t>
+  </si>
+  <si>
     <t>HELIZE</t>
   </si>
   <si>
     <t>Helicoverpa zea</t>
   </si>
   <si>
     <t>* Johnson MW, Stinner RE, Rabb RL (1975) Ovipositional response of Heliothis zea (Boddie) to its major hosts in North Carolina. Environmental Entomology 4(2), 291-297.
 * Reay-Jones FPF (2019) Pest status and management of corn earworm (Lepidoptera: Noctuidae) in field corn in the United States. Journal of Integrated Pest Management 10(1) 19. https://doi.org/10.1093/jipm/pmz017</t>
   </si>
   <si>
     <t>HETDZE</t>
   </si>
   <si>
     <t>Heterodera zeae</t>
   </si>
   <si>
     <t>* Koshy PK, Swarup G, Sethi CI (1970) Heterodera zeae n.sp. (Nematoda: Heteroderidae), a cyst forming species on Zea mays. Nematologica 16, 511-516.</t>
   </si>
   <si>
     <t>HETRAR</t>
   </si>
   <si>
     <t>Heteronychus arator</t>
   </si>
   <si>
@@ -1234,56 +1246,50 @@
   <si>
     <t>* Jiang J, Zhou X (2002) Maize dwarf mosaic disease in different regions of China is caused by Sugarcane mosaic virus . Archives of Virology 147, 2437–2443.</t>
   </si>
   <si>
     <t>PROETR</t>
   </si>
   <si>
     <t>Prostephanus truncatus</t>
   </si>
   <si>
     <t xml:space="preserve">* Muatinte BL, Van den berg J (2019) Suitability of Wild Host Plants and Firewood as Hosts of Prostephanus truncatus (Coleoptera: Bostrichidae) in Mozambique. Journal of Economic Entomology 112(4), 1705–1712, https://doi.org/10.1093/jee/toz042
 ------- confirmed host
 </t>
   </si>
   <si>
     <t>PUNCCH</t>
   </si>
   <si>
     <t>Punctodera chalcoensis</t>
   </si>
   <si>
     <t>SCPHRZ</t>
   </si>
   <si>
     <t>Sclerophthora rayssiae</t>
-  </si>
-[...4 lines deleted...]
-    <t>Serratia marcescens</t>
   </si>
   <si>
     <t>SESACA</t>
   </si>
   <si>
     <t>Sesamia calamistis</t>
   </si>
   <si>
     <t>SESACR</t>
   </si>
   <si>
     <t>Sesamia cretica</t>
   </si>
   <si>
     <t>SESAUN</t>
   </si>
   <si>
     <t>Sesamia uniformis</t>
   </si>
   <si>
     <t>SPIRKU</t>
   </si>
   <si>
     <t>Spiroplasma kunkelii</t>
   </si>
@@ -2892,926 +2898,930 @@
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>38</v>
       </c>
       <c r="B89" t="s">
         <v>234</v>
       </c>
       <c r="C89" t="s">
         <v>235</v>
       </c>
       <c r="D89" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>38</v>
       </c>
       <c r="B90" t="s">
         <v>237</v>
       </c>
       <c r="C90" t="s">
         <v>238</v>
       </c>
-      <c r="D90"/>
+      <c r="D90" t="s">
+        <v>239</v>
+      </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>38</v>
       </c>
       <c r="B91" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C91" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="D91" t="s">
         <v>241</v>
       </c>
+      <c r="D91"/>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>38</v>
       </c>
       <c r="B92" t="s">
         <v>242</v>
       </c>
       <c r="C92" t="s">
         <v>243</v>
       </c>
       <c r="D92" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>38</v>
       </c>
       <c r="B93" t="s">
         <v>245</v>
       </c>
       <c r="C93" t="s">
         <v>246</v>
       </c>
-      <c r="D93"/>
+      <c r="D93" t="s">
+        <v>247</v>
+      </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>38</v>
       </c>
       <c r="B94" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C94" t="s">
-        <v>248</v>
-[...1 lines deleted...]
-      <c r="D94" t="s">
         <v>249</v>
       </c>
+      <c r="D94"/>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>38</v>
       </c>
       <c r="B95" t="s">
         <v>250</v>
       </c>
       <c r="C95" t="s">
         <v>251</v>
       </c>
       <c r="D95" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>38</v>
       </c>
       <c r="B96" t="s">
         <v>253</v>
       </c>
       <c r="C96" t="s">
         <v>254</v>
       </c>
       <c r="D96" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>38</v>
       </c>
       <c r="B97" t="s">
         <v>256</v>
       </c>
       <c r="C97" t="s">
         <v>257</v>
       </c>
       <c r="D97" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>38</v>
       </c>
       <c r="B98" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C98" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D98" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>38</v>
       </c>
       <c r="B99" t="s">
         <v>261</v>
       </c>
       <c r="C99" t="s">
         <v>262</v>
       </c>
-      <c r="D99"/>
+      <c r="D99" t="s">
+        <v>263</v>
+      </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>38</v>
       </c>
       <c r="B100" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C100" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="D100" t="s">
         <v>265</v>
       </c>
+      <c r="D100"/>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>38</v>
       </c>
       <c r="B101" t="s">
         <v>266</v>
       </c>
       <c r="C101" t="s">
         <v>267</v>
       </c>
-      <c r="D101"/>
+      <c r="D101" t="s">
+        <v>268</v>
+      </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>38</v>
       </c>
       <c r="B102" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C102" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="D102" t="s">
         <v>270</v>
       </c>
+      <c r="D102"/>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>38</v>
       </c>
       <c r="B103" t="s">
         <v>271</v>
       </c>
       <c r="C103" t="s">
         <v>272</v>
       </c>
       <c r="D103" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
+        <v>38</v>
+      </c>
+      <c r="B104" t="s">
         <v>274</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" t="s">
         <v>275</v>
       </c>
-      <c r="C104" t="s">
+      <c r="D104" t="s">
         <v>276</v>
       </c>
-      <c r="D104"/>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B105" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C105" t="s">
-        <v>278</v>
-[...1 lines deleted...]
-      <c r="D105" t="s">
         <v>279</v>
       </c>
+      <c r="D105"/>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B106" t="s">
         <v>280</v>
       </c>
       <c r="C106" t="s">
         <v>281</v>
       </c>
       <c r="D106" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B107" t="s">
         <v>283</v>
       </c>
       <c r="C107" t="s">
         <v>284</v>
       </c>
-      <c r="D107"/>
+      <c r="D107" t="s">
+        <v>285</v>
+      </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B108" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C108" t="s">
-        <v>286</v>
-[...1 lines deleted...]
-      <c r="D108" t="s">
         <v>287</v>
       </c>
+      <c r="D108"/>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B109" t="s">
         <v>288</v>
       </c>
       <c r="C109" t="s">
         <v>289</v>
       </c>
-      <c r="D109"/>
+      <c r="D109" t="s">
+        <v>290</v>
+      </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B110" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C110" t="s">
-        <v>291</v>
-[...1 lines deleted...]
-      <c r="D110" t="s">
         <v>292</v>
       </c>
+      <c r="D110"/>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B111" t="s">
         <v>293</v>
       </c>
       <c r="C111" t="s">
         <v>294</v>
       </c>
       <c r="D111" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B112" t="s">
         <v>296</v>
       </c>
       <c r="C112" t="s">
         <v>297</v>
       </c>
       <c r="D112" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B113" t="s">
         <v>299</v>
       </c>
       <c r="C113" t="s">
         <v>300</v>
       </c>
-      <c r="D113"/>
+      <c r="D113" t="s">
+        <v>301</v>
+      </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B114" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C114" t="s">
-        <v>302</v>
-[...1 lines deleted...]
-      <c r="D114" t="s">
         <v>303</v>
       </c>
+      <c r="D114"/>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B115" t="s">
         <v>304</v>
       </c>
       <c r="C115" t="s">
         <v>305</v>
       </c>
-      <c r="D115"/>
+      <c r="D115" t="s">
+        <v>306</v>
+      </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B116" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C116" t="s">
-        <v>307</v>
-[...1 lines deleted...]
-      <c r="D116" t="s">
         <v>308</v>
       </c>
+      <c r="D116"/>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B117" t="s">
         <v>309</v>
       </c>
       <c r="C117" t="s">
         <v>310</v>
       </c>
       <c r="D117" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B118" t="s">
         <v>312</v>
       </c>
       <c r="C118" t="s">
         <v>313</v>
       </c>
       <c r="D118" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B119" t="s">
         <v>315</v>
       </c>
       <c r="C119" t="s">
         <v>316</v>
       </c>
       <c r="D119" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B120" t="s">
         <v>318</v>
       </c>
       <c r="C120" t="s">
         <v>319</v>
       </c>
       <c r="D120" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B121" t="s">
         <v>321</v>
       </c>
       <c r="C121" t="s">
         <v>322</v>
       </c>
-      <c r="D121"/>
+      <c r="D121" t="s">
+        <v>323</v>
+      </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B122" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C122" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D122"/>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B123" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C123" t="s">
-        <v>326</v>
-[...1 lines deleted...]
-      <c r="D123" t="s">
         <v>327</v>
       </c>
+      <c r="D123"/>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B124" t="s">
         <v>328</v>
       </c>
       <c r="C124" t="s">
         <v>329</v>
       </c>
-      <c r="D124"/>
+      <c r="D124" t="s">
+        <v>330</v>
+      </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B125" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C125" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D125" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B126" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C126" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D126" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B127" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C127" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D127" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B128" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C128" t="s">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="D128"/>
+        <v>341</v>
+      </c>
+      <c r="D128" t="s">
+        <v>342</v>
+      </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B129" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="C129" t="s">
-        <v>342</v>
-[...3 lines deleted...]
-      </c>
+        <v>344</v>
+      </c>
+      <c r="D129"/>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B130" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C130" t="s">
-        <v>345</v>
-[...1 lines deleted...]
-      <c r="D130"/>
+        <v>346</v>
+      </c>
+      <c r="D130" t="s">
+        <v>347</v>
+      </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B131" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="C131" t="s">
-        <v>347</v>
-[...3 lines deleted...]
-      </c>
+        <v>349</v>
+      </c>
+      <c r="D131"/>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B132" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C132" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D132" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B133" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C133" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D133" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B134" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C134" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="D134"/>
+        <v>357</v>
+      </c>
+      <c r="D134" t="s">
+        <v>358</v>
+      </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B135" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="C135" t="s">
-        <v>358</v>
-[...3 lines deleted...]
-      </c>
+        <v>360</v>
+      </c>
+      <c r="D135"/>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B136" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C136" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="D136"/>
+        <v>362</v>
+      </c>
+      <c r="D136" t="s">
+        <v>363</v>
+      </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B137" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="C137" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="D137"/>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B138" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="C138" t="s">
-        <v>365</v>
-[...3 lines deleted...]
-      </c>
+        <v>367</v>
+      </c>
+      <c r="D138"/>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B139" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C139" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D139" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B140" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C140" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D140" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B141" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C141" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D141" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B142" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C142" t="s">
-        <v>377</v>
-[...1 lines deleted...]
-      <c r="D142"/>
+        <v>378</v>
+      </c>
+      <c r="D142" t="s">
+        <v>379</v>
+      </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B143" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="C143" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="D143"/>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B144" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="C144" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="D144"/>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B145" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="C145" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="D145"/>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B146" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="C146" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="D146"/>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B147" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="C147" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="D147"/>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B148" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="C148" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D148" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B149" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="C149" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D149"/>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B150" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="C150" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="D150" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B151" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="C151" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="D151" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B152" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="C152" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="D152" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B153" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="C153" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="D153" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B154" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="C154" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="D154" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B155" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="C155" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="D155"/>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B156" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="C156" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="D156" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">