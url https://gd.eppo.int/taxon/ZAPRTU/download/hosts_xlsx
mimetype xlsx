--- v1 (2026-02-20)
+++ v2 (2026-04-02)
@@ -12,244 +12,280 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ZAPRTU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ABFSS</t>
   </si>
   <si>
     <t>Artocarpus sp.</t>
   </si>
   <si>
     <t>* Yazzin A, David JR (2010) Revision of the Afrotropical species of Zaprionus (Diptera, Drosophilidae), with descriptions of two new species and notes on internal reproductive structures and immature stages. ZooKeys 51, 33-72.</t>
   </si>
   <si>
     <t>BUJCA</t>
   </si>
   <si>
     <t>Butia capitata</t>
   </si>
   <si>
     <t>* Jobim K, Kaster PL, da Rosa BR, Tidon R, Garcia FR (2023) Expansion of the area of occurrence of Zaprionus tuberculatus (Diptera: Drosophilidae) in the Americas and registration of new host plants. Brazilian Journal of Biology 83, e273916. https://doi.org/10.1590/1519-6984.273916</t>
   </si>
   <si>
     <t>CISMA</t>
   </si>
   <si>
     <t>Carissa macrocarpa</t>
   </si>
   <si>
     <t>* Ben Halima Kamel M, Ben Cheik Z, Zouari S, Mdellel L, Balmès V (2020) First report of Zaprionus indianus and Z. tuberculatus (Diptera: Drosophilidae) in Tunisia. EPPO Bulletin 50(early view). https://doi.org/10.1111/epp.12662
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>CIDRE</t>
   </si>
   <si>
     <t>Citrus reticulata</t>
   </si>
   <si>
-    <t>* Jobim K, da Rosa BR, da Luz Kaster P, Ovruski SM, Garcia FR (2025) Interactions of the Invasive Fruit Flies Drosophila suzukii, Zaprionus indianus, Zaprionus tuberculatus and Ceratitis capitata with Their Hosts in the Brazilian Pampa Biome. Insects 16(12):, 1285. https://doi.org/10.3390/insects16121285</t>
+    <t>* Jobim K, da Rosa BR, da Luz Kaster P, Ovruski SM, Garcia FR (2025) Interactions of the Invasive Fruit Flies Drosophila suzukii, Zaprionus indianus, Zaprionus tuberculatus and Ceratitis capitata with Their Hosts in the Brazilian Pampa Biome. Insects 16(12):, 1285. https://doi.org/10.3390/insects16121285
+* Nugnes F, Carbone C, Miele F, Pica F, Pierro S, Sasso R, Bodini M, Bernardo U (2026) Contrasting invasion strategies, convergent outcomes: establishment of Zaprionus tuberculatus and Ceroplastes ceriferus in Italy. Insect 17(2), 198. https://doi.org/10.3390/insects17020198</t>
   </si>
   <si>
     <t>CIDSI</t>
   </si>
   <si>
     <t>Citrus x aurantium var. sinensis</t>
+  </si>
+  <si>
+    <t>* Balmès V, Mouttet R (2019) The drosophilid risk on imports. EPPO Bulletin, 49: 122– 126. https://doi.org/10.1111/epp.12536
+------- found in fruit at import
+* Nugnes F, Carbone C, Miele F, Pica F, Pierro S, Sasso R, Bodini M, Bernardo U (2026) Contrasting invasion strategies, convergent outcomes: establishment of Zaprionus tuberculatus and Ceroplastes ceriferus in Italy. Insect 17(2), 198. https://doi.org/10.3390/insects17020198</t>
+  </si>
+  <si>
+    <t>DCYSS</t>
+  </si>
+  <si>
+    <t>Dacryodes sp.</t>
+  </si>
+  <si>
+    <t>DTASE</t>
+  </si>
+  <si>
+    <t>Detarium senegalense</t>
+  </si>
+  <si>
+    <t>DOSKA</t>
+  </si>
+  <si>
+    <t>Diospyros kaki</t>
+  </si>
+  <si>
+    <t>* Nugnes F, Carbone C, Miele F, Pica F, Pierro S, Sasso R, Bodini M, Bernardo U (2026) Contrasting invasion strategies, convergent outcomes: establishment of Zaprionus tuberculatus and Ceroplastes ceriferus in Italy. Insect 17(2), 198. https://doi.org/10.3390/insects17020198</t>
+  </si>
+  <si>
+    <t>EIOJA</t>
+  </si>
+  <si>
+    <t>Eriobotrya japonica</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Nugnes F, Carbone C, Miele F, Pica F, Pierro S, Sasso R, Bodini M, Bernardo U (2026) Contrasting invasion strategies, convergent outcomes: establishment of Zaprionus tuberculatus and Ceroplastes ceriferus in Italy. Insect 17(2), 198. https://doi.org/10.3390/insects17020198
+* Özbek Çatal B, Çalişkan Keçe AF, Ulusoy MR (2021) Distribution and host plants of Drosophilidae (Diptera) species detected in fruit orchards of the Eastern Mediterranean Region of Turkey. Mustafa Kemal University Journal of Agricultural Sciences 26(2), 431-442. https://doi.org/10.37908/mkutbd.873838
+</t>
+  </si>
+  <si>
+    <t>EUEUN</t>
+  </si>
+  <si>
+    <t>Eugenia uniflora</t>
+  </si>
+  <si>
+    <t>FEJSE</t>
+  </si>
+  <si>
+    <t>Feijoa sellowiana</t>
+  </si>
+  <si>
+    <t>* dos Santos JP, Fiedler M, Menezes-Netto AC, Carissimi Boff MI, Mello Garcia FR (2023) First record of Zaprionus tuberculatus (Diptera: Drosophilidae) in Santa Catarina State, Brazil. Agropecuária Catarinense Journal 36(3), 22–25. https://doi.org/10.52945/rac.v36i3.1755</t>
+  </si>
+  <si>
+    <t>FIUCA</t>
+  </si>
+  <si>
+    <t>Ficus carica</t>
+  </si>
+  <si>
+    <t>* Georges R, Yassin A, Colinet H (2024) First record of Zaprionus tuberculatus (Diptera: Drosophilidae) in mainland France. Entomological Research 54, e12725. https://doi.org/10.1111/1748-5967.12725
+* Özbek Çatal B, Çalişkan Keçe AF, Ulusoy MR (2021) Distribution and host plants of Drosophilidae (Diptera) species detected in fruit orchards of the Eastern Mediterranean Region of Turkey. Mustafa Kemal University Journal of Agricultural Sciences 26(2), 431-442. https://doi.org/10.37908/mkutbd.873838</t>
+  </si>
+  <si>
+    <t>FIULU</t>
+  </si>
+  <si>
+    <t>Ficus lutea</t>
+  </si>
+  <si>
+    <t>FIUMU</t>
+  </si>
+  <si>
+    <t>Ficus mucuso</t>
+  </si>
+  <si>
+    <t>FIUNA</t>
+  </si>
+  <si>
+    <t>Ficus natalensis</t>
+  </si>
+  <si>
+    <t>FIUSR</t>
+  </si>
+  <si>
+    <t>Ficus saussureana</t>
+  </si>
+  <si>
+    <t>FIUSU</t>
+  </si>
+  <si>
+    <t>Ficus sur</t>
+  </si>
+  <si>
+    <t>FRAAN</t>
+  </si>
+  <si>
+    <t>Fragaria x ananassa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Özbek Çatal B, Çalişkan Keçe AF, Ulusoy MR (2021) Distribution and host plants of Drosophilidae (Diptera) species detected in fruit orchards of the Eastern Mediterranean Region of Turkey. Mustafa Kemal University Journal of Agricultural Sciences 26(2), 431-442. https://doi.org/10.37908/mkutbd.873838
+* Santos JP, Bitner-Mathé BC, Rosa JM, Fiedler M, Scapin VL, Garcia FR, Santos FC, Oliveira MA, Antunes A (2024) First records of Zaprionus tuberculatus (Diptera: Drosophilidae) in strawberry in Brazil. Brazilian Journal of Biology 84, e283652. https://doi.org/10.1590/1519-6984.283652 </t>
+  </si>
+  <si>
+    <t>GAMTA</t>
+  </si>
+  <si>
+    <t>Gambeya taiensis</t>
+  </si>
+  <si>
+    <t>HJRSS</t>
+  </si>
+  <si>
+    <t>Hirtella sp.</t>
+  </si>
+  <si>
+    <t>IUGRE</t>
+  </si>
+  <si>
+    <t>Juglans regia</t>
+  </si>
+  <si>
+    <t>GURCE</t>
+  </si>
+  <si>
+    <t>Leplaea cedrata</t>
+  </si>
+  <si>
+    <t>* Yazzin A, David JR (2010) Revision of the Afrotropical species of Zaprionus (Diptera, Drosophilidae), with descriptions of two new species and notes on internal reproductive structures and immature stages. ZooKeys 51, 33-72.
+------- As Guarea cedrata.</t>
+  </si>
+  <si>
+    <t>LIHCH</t>
+  </si>
+  <si>
+    <t>Litchi chinensis</t>
   </si>
   <si>
     <t>* Balmès V, Mouttet R (2019) The drosophilid risk on imports. EPPO Bulletin, 49: 122– 126. https://doi.org/10.1111/epp.12536
 ------- found in fruit at import</t>
   </si>
   <si>
-    <t>DCYSS</t>
-[...14 lines deleted...]
-    <t>Eriobotrya japonica</t>
+    <t>MABSD</t>
+  </si>
+  <si>
+    <t>Malus domestica</t>
+  </si>
+  <si>
+    <t>* Nugnes F, Carbone C, Miele F, Pica F, Pierro S, Sasso R, Bodini M, Bernardo U (2026) Contrasting invasion strategies, convergent outcomes: establishment of Zaprionus tuberculatus and Ceroplastes ceriferus in Italy. Insect 17(2), 198. https://doi.org/10.3390/insects17020198
+* Özbek Çatal B, Çalişkan Keçe AF, Ulusoy MR (2021) Distribution and host plants of Drosophilidae (Diptera) species detected in fruit orchards of the Eastern Mediterranean Region of Turkey. Mustafa Kemal University Journal of Agricultural Sciences 26(2), 431-442. https://doi.org/10.37908/mkutbd.873838</t>
+  </si>
+  <si>
+    <t>MORAL</t>
+  </si>
+  <si>
+    <t>Morus alba</t>
   </si>
   <si>
     <t>* Özbek Çatal B, Çalişkan Keçe AF, Ulusoy MR (2021) Distribution and host plants of Drosophilidae (Diptera) species detected in fruit orchards of the Eastern Mediterranean Region of Turkey. Mustafa Kemal University Journal of Agricultural Sciences 26(2), 431-442. https://doi.org/10.37908/mkutbd.873838</t>
   </si>
   <si>
-    <t>EUEUN</t>
-[...82 lines deleted...]
-    <t>* Yazzin A, David JR (2010) Revision of the Afrotropical species of Zaprionus (Diptera, Drosophilidae), with descriptions of two new species and notes on internal reproductive structures and immature stages. ZooKeys 51, 33-72.
-------- As Guarea cedrata.</t>
-  </si>
-[...18 lines deleted...]
-  <si>
     <t>MORNI</t>
   </si>
   <si>
     <t>Morus nigra</t>
+  </si>
+  <si>
+    <t>OPUFI</t>
+  </si>
+  <si>
+    <t>Opuntia ficus-indica</t>
   </si>
   <si>
     <t>PNAEX</t>
   </si>
   <si>
     <t>Parinari excelsa</t>
   </si>
   <si>
     <t>PNASS</t>
   </si>
   <si>
     <t>Parinari sp.</t>
   </si>
   <si>
     <t>PRNAV</t>
   </si>
   <si>
     <t>Prunus avium</t>
   </si>
   <si>
     <t>PRNCE</t>
   </si>
   <si>
     <t>Prunus cerasus</t>
   </si>
@@ -269,106 +305,121 @@
     <t>PRNPN</t>
   </si>
   <si>
     <t>Prunus persica var. nucipersica</t>
   </si>
   <si>
     <t>PSICA</t>
   </si>
   <si>
     <t>Psidium cattleyanum</t>
   </si>
   <si>
     <t>* dos Santos JP, Fiedler M, Menezes-Netto AC, Carissimi Boff MI, Mello Garcia FR (2023) First record of Zaprionus tuberculatus (Diptera: Drosophilidae) in Santa Catarina State, Brazil. Agropecuária Catarinense Journal 36(3), 22–25. https://doi.org/10.52945/rac.v36i3.1755
 * Jobim K, Kaster PL, da Rosa BR, Tidon R, Garcia FR (2023) Expansion of the area of occurrence of Zaprionus tuberculatus (Diptera: Drosophilidae) in the Americas and registration of new host plants. Brazilian Journal of Biology 83, e273916. https://doi.org/10.1590/1519-6984.273916</t>
   </si>
   <si>
     <t>PSIGU</t>
   </si>
   <si>
     <t>Psidium guajava</t>
   </si>
   <si>
     <t>* Ribeiro LS, Sousa NR, Salustino AS, Morais MM, Maddalena A, Abreu KG, Oliveira-Filho MC, Brito CH, Araujo HF, Martins JV, Ribeiro WS (2024) First record of Zaprionus tuberculatus (Malloch, 1932)(Diptera: Drosophilidae) in Paraíba state, Brazil. Brazilian Journal of Biology 84, e285905. https://doi.org/10.1590/1519-6984.285905</t>
   </si>
   <si>
+    <t>PUNGR</t>
+  </si>
+  <si>
+    <t>Punica granatum</t>
+  </si>
+  <si>
     <t>PYUCO</t>
   </si>
   <si>
     <t>Pyrus communis</t>
   </si>
   <si>
     <t>RUBFR</t>
   </si>
   <si>
     <t>Rubus fruticosus</t>
   </si>
   <si>
     <t>* Özbek Çatal B, Çalişkan Keçe AF, Ulusoy MR (2021) Distribution and host plants of Drosophilidae (Diptera) species detected in fruit orchards of the Eastern Mediterranean Region of Turkey. Mustafa Kemal University Journal of Agricultural Sciences 26(2), 431-442. https://doi.org/10.37908/mkutbd.873838
 * Jobim K, da Rosa BR, da Luz Kaster P, Ovruski SM, Garcia FR (2025) Interactions of the Invasive Fruit Flies Drosophila suzukii, Zaprionus indianus, Zaprionus tuberculatus and Ceratitis capitata with Their Hosts in the Brazilian Pampa Biome. Insects 16(12):, 1285. https://doi.org/10.3390/insects16121285</t>
   </si>
   <si>
     <t>SIZTR</t>
   </si>
   <si>
     <t>Santiria trimera</t>
   </si>
   <si>
     <t>SPXMO</t>
   </si>
   <si>
     <t>Spondias mombin</t>
   </si>
   <si>
     <t>SYZCU</t>
   </si>
   <si>
     <t>Syzygium cumini</t>
   </si>
   <si>
+    <t>* Jobim K, da Rosa BR, da Luz Kaster P, Ovruski SM, Garcia FR (2025) Interactions of the Invasive Fruit Flies Drosophila suzukii, Zaprionus indianus, Zaprionus tuberculatus and Ceratitis capitata with Their Hosts in the Brazilian Pampa Biome. Insects 16(12):, 1285. https://doi.org/10.3390/insects16121285</t>
+  </si>
+  <si>
     <t>TIKHE</t>
   </si>
   <si>
     <t>Tieghemella heckelii</t>
   </si>
   <si>
     <t>UNCSS</t>
   </si>
   <si>
     <t>Uncaria sp.</t>
   </si>
   <si>
     <t>VITLA</t>
   </si>
   <si>
     <t>Vitis labrusca</t>
   </si>
   <si>
     <t>VITVI</t>
   </si>
   <si>
     <t>Vitis vinifera</t>
+  </si>
+  <si>
+    <t>ZIPJU</t>
+  </si>
+  <si>
+    <t>Ziziphus jujuba</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -672,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D43"/>
+  <dimension ref="A1:D48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="389.191" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -823,512 +874,582 @@
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>4</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>4</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>4</v>
       </c>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>4</v>
       </c>
       <c r="B12" t="s">
         <v>32</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>4</v>
       </c>
       <c r="B13" t="s">
         <v>35</v>
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>7</v>
+        <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" t="s">
         <v>48</v>
       </c>
       <c r="C19" t="s">
         <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>7</v>
+        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>4</v>
       </c>
       <c r="B22" t="s">
         <v>55</v>
       </c>
       <c r="C22" t="s">
         <v>56</v>
       </c>
       <c r="D22" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" t="s">
         <v>57</v>
       </c>
       <c r="C23" t="s">
         <v>58</v>
       </c>
       <c r="D23" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C24" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D24" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C25" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D25" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>4</v>
       </c>
       <c r="B26" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C26" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D26" t="s">
-        <v>7</v>
+        <v>68</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C27" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D27" t="s">
-        <v>7</v>
+        <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>4</v>
       </c>
       <c r="B28" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C28" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="C29" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D29" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>4</v>
       </c>
       <c r="B30" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="C30" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="D30" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C31" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D31" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="C32" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="D32" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="C33" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="D33" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C34" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D34" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C35" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D35" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>4</v>
       </c>
       <c r="B36" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C36" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D36" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C37" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D37" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>4</v>
       </c>
       <c r="B38" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C38" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D38" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>4</v>
       </c>
       <c r="B39" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C39" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D39" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C40" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="D40" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>4</v>
       </c>
       <c r="B41" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C41" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="D41" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>4</v>
       </c>
       <c r="B42" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C42" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="D42" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C43" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D43" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" t="s">
+        <v>4</v>
+      </c>
+      <c r="B44" t="s">
+        <v>107</v>
+      </c>
+      <c r="C44" t="s">
+        <v>108</v>
+      </c>
+      <c r="D44" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" t="s">
+        <v>4</v>
+      </c>
+      <c r="B45" t="s">
+        <v>109</v>
+      </c>
+      <c r="C45" t="s">
+        <v>110</v>
+      </c>
+      <c r="D45" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" t="s">
+        <v>4</v>
+      </c>
+      <c r="B46" t="s">
+        <v>111</v>
+      </c>
+      <c r="C46" t="s">
+        <v>112</v>
+      </c>
+      <c r="D46" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" t="s">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>113</v>
+      </c>
+      <c r="C47" t="s">
+        <v>114</v>
+      </c>
+      <c r="D47" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" t="s">
+        <v>4</v>
+      </c>
+      <c r="B48" t="s">
+        <v>115</v>
+      </c>
+      <c r="C48" t="s">
+        <v>116</v>
+      </c>
+      <c r="D48" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>