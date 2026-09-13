--- v0 (2025-10-09)
+++ v1 (2026-09-13)
@@ -512,51 +512,51 @@
     <t>DENBI</t>
   </si>
   <si>
     <t>Dendrobium bigibbum</t>
   </si>
   <si>
     <t>* Dole SA, Cognato AI (2010) Phylogenetic revision of Xylosandrus Reitter (Coleoptera: Curculionidae: Scolytinae: Xyleborina). Proceedings of the California Academy of Sciences 61(7), 451-545.
 ------- As Dendrobium phalaenopsis.</t>
   </si>
   <si>
     <t>DENSS</t>
   </si>
   <si>
     <t>Dendrobium sp.</t>
   </si>
   <si>
     <t>DLNFE</t>
   </si>
   <si>
     <t>Dillenia ferruginea</t>
   </si>
   <si>
     <t>DOVCA</t>
   </si>
   <si>
-    <t>Dovyalis caffra</t>
+    <t>Dovyalis afra</t>
   </si>
   <si>
     <t>EAIGU</t>
   </si>
   <si>
     <t>Elaeis guineensis</t>
   </si>
   <si>
     <t>ENDUT</t>
   </si>
   <si>
     <t>Entandrophragma utile</t>
   </si>
   <si>
     <t>ERZAB</t>
   </si>
   <si>
     <t>Erythrina abyssinica</t>
   </si>
   <si>
     <t>EYTCN</t>
   </si>
   <si>
     <t>Erythroxylum novogranatense</t>
   </si>