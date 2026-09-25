--- v0 (2026-09-05)
+++ v1 (2026-09-25)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Bates</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> grape borer, grape borer beetle, grape tiger longicorn</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77916a9babc338649" w:history="1">
+            <w:hyperlink r:id="rId60056ab7022b57e38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16256a9babc338690" w:history="1">
+            <w:hyperlink r:id="rId77386ab7022b57e80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1027,63 +1027,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus pyrrhoderus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to East Asia. It has been introduced in the United States, where it was found for the first time in 2020 in Hampden County, Massachusetts (CAPS, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58385559" name="name43976a9babc3397e8" descr="XYLOPY_distribution_map.jpg"/>
+            <wp:docPr id="79669041" name="name95746ab7022b58e9d" descr="XYLOPY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XYLOPY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20646a9babc3397df" cstate="print"/>
+                    <a:blip r:embed="rId31516ab7022b58e9a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2793,51 +2793,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(69), 193-201.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAPS (2023) Pest Detection/CAPS Infrastructure Accomplishment Report – FY2022. AP22PPQFO000C263. 05/01/2022 – 04/30/2023. Project Document Date 05/15/2023. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80006a9babc33b1da" w:history="1">
+      <w:hyperlink r:id="rId30856ab7022b59cf5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://portal.ct.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 16 December 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2870,90 +2870,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. United States Department of Agriculture Circular No. 168. Washington DC, USA. 115 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) Standard PM5/8(1) Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46186a9babc33b25e" w:history="1">
+      <w:hyperlink r:id="rId64096ab7022b59d8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 December 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2025) EPPO Technical Document No. 1098. Pest risk analysis  for Xylotrechus pyrrhoderus. EPPO, Paris. Available at  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69396a9babc33b29f" w:history="1">
+      <w:hyperlink r:id="rId99576ab7022b59dd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XYLOPY/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 December 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3296,51 +3296,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 77-84. (in Korean)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">KRRDA (2024) [Datasheet]. Korea Republic Rural Development Administration </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24206a9babc33b50a" w:history="1">
+      <w:hyperlink r:id="rId28496ab7022b5a07e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nongsaro.go.kr/portal/ps/pss/pssa/hlsctSearchDtl.ps?pageIndex=1&amp;pageSize=10&amp;&amp;hlsctCode=H00000369&amp;menuId=PS00202</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [in Korean] [accessed on 16 December 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3692,51 +3692,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 149(3), 18. (in Japanese)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Noukan (2024) Nr 267 Grape tiger beetle. (in Japanese). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85356a9babc33b785" w:history="1">
+      <w:hyperlink r:id="rId88336ab7022b5a313" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://noukan.web.fc2.com/noukan/23/23624.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 December 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3809,51 +3809,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 263-264. (abstract)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shimane Prefecture (2024) Grape longhorn beetle. (in Japanese). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13726a9babc33b841" w:history="1">
+      <w:hyperlink r:id="rId49796ab7022b5a3dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pref.shimane.lg.jp/industry/norin/gijutsu/nougyo_tech/byougaityuu/byougaityuu-index/budou/gr139.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 December 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4082,51 +4082,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 979. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42286a9babc33ba12" w:history="1">
+      <w:hyperlink r:id="rId29046ab7022b5a5a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects16090979</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus pyrrhoderus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93986a9babc33bad9" w:history="1">
+      <w:hyperlink r:id="rId33786ab7022b5a66b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4324,51 +4324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 239-243.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82986a9babc33bb9d" w:history="1">
+      <w:hyperlink r:id="rId76166ab7022b5a731" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70070</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -4464,137 +4464,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52411022">
+  <w:abstractNum w:abstractNumId="16666614">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93799910">
+    <w:lvl w:ilvl="0" w:tplc="70436220">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93799910" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70436220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93799910" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70436220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93799910" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70436220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93799910" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70436220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93799910" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70436220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93799910" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70436220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93799910" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70436220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93799910" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70436220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52411021">
+  <w:abstractNum w:abstractNumId="16666613">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19408380">
+    <w:lvl w:ilvl="0" w:tplc="33526112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5346,55 +5346,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52411021">
-    <w:abstractNumId w:val="52411021"/>
+  <w:num w:numId="16666613">
+    <w:abstractNumId w:val="16666613"/>
   </w:num>
-  <w:num w:numId="52411022">
-    <w:abstractNumId w:val="52411022"/>
+  <w:num w:numId="16666614">
+    <w:abstractNumId w:val="16666614"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16944,51 +16944,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId736015940" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId716205779" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77916a9babc338649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLOPY/" TargetMode="External"/><Relationship Id="rId16256a9babc338690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLOPY/categorization" TargetMode="External"/><Relationship Id="rId80006a9babc33b1da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.ct.gov/" TargetMode="External"/><Relationship Id="rId46186a9babc33b25e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId69396a9babc33b29f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLOPY/documents" TargetMode="External"/><Relationship Id="rId24206a9babc33b50a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nongsaro.go.kr/portal/ps/pss/pssa/hlsctSearchDtl.ps?pageIndex=1&amp;pageSize=10&amp;&amp;hlsctCode=H00000369&amp;menuId=PS00202" TargetMode="External"/><Relationship Id="rId85356a9babc33b785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://noukan.web.fc2.com/noukan/23/23624.html" TargetMode="External"/><Relationship Id="rId13726a9babc33b841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pref.shimane.lg.jp/industry/norin/gijutsu/nougyo_tech/byougaityuu/byougaityuu-index/budou/gr139.html" TargetMode="External"/><Relationship Id="rId42286a9babc33ba12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects16090979" TargetMode="External"/><Relationship Id="rId93986a9babc33bad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82986a9babc33bb9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70070" TargetMode="External"/><Relationship Id="rId20646a9babc3397df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20646a9babc3397df.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId595358975" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId106184579" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60056ab7022b57e38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLOPY/" TargetMode="External"/><Relationship Id="rId77386ab7022b57e80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLOPY/categorization" TargetMode="External"/><Relationship Id="rId30856ab7022b59cf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.ct.gov/" TargetMode="External"/><Relationship Id="rId64096ab7022b59d8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId99576ab7022b59dd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLOPY/documents" TargetMode="External"/><Relationship Id="rId28496ab7022b5a07e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nongsaro.go.kr/portal/ps/pss/pssa/hlsctSearchDtl.ps?pageIndex=1&amp;pageSize=10&amp;&amp;hlsctCode=H00000369&amp;menuId=PS00202" TargetMode="External"/><Relationship Id="rId88336ab7022b5a313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://noukan.web.fc2.com/noukan/23/23624.html" TargetMode="External"/><Relationship Id="rId49796ab7022b5a3dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pref.shimane.lg.jp/industry/norin/gijutsu/nougyo_tech/byougaityuu/byougaityuu-index/budou/gr139.html" TargetMode="External"/><Relationship Id="rId29046ab7022b5a5a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects16090979" TargetMode="External"/><Relationship Id="rId33786ab7022b5a66b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76166ab7022b5a731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70070" TargetMode="External"/><Relationship Id="rId31516ab7022b58e9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31516ab7022b58e9a.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>