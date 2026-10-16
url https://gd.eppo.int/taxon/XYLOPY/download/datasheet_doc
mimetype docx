--- v1 (2026-09-25)
+++ v2 (2026-10-16)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Bates</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> grape borer, grape borer beetle, grape tiger longicorn</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60056ab7022b57e38" w:history="1">
+            <w:hyperlink r:id="rId81226ad2a650e69f1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77386ab7022b57e80" w:history="1">
+            <w:hyperlink r:id="rId18726ad2a650e6a36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1027,63 +1027,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus pyrrhoderus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to East Asia. It has been introduced in the United States, where it was found for the first time in 2020 in Hampden County, Massachusetts (CAPS, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79669041" name="name95746ab7022b58e9d" descr="XYLOPY_distribution_map.jpg"/>
+            <wp:docPr id="24454846" name="name35046ad2a650e7dbb" descr="XYLOPY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XYLOPY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31516ab7022b58e9a" cstate="print"/>
+                    <a:blip r:embed="rId39016ad2a650e7db8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2793,51 +2793,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(69), 193-201.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAPS (2023) Pest Detection/CAPS Infrastructure Accomplishment Report – FY2022. AP22PPQFO000C263. 05/01/2022 – 04/30/2023. Project Document Date 05/15/2023. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30856ab7022b59cf5" w:history="1">
+      <w:hyperlink r:id="rId39426ad2a650e8c5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://portal.ct.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 16 December 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2870,90 +2870,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. United States Department of Agriculture Circular No. 168. Washington DC, USA. 115 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) Standard PM5/8(1) Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64096ab7022b59d8a" w:history="1">
+      <w:hyperlink r:id="rId11366ad2a650e8ce5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 December 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2025) EPPO Technical Document No. 1098. Pest risk analysis  for Xylotrechus pyrrhoderus. EPPO, Paris. Available at  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99576ab7022b59dd7" w:history="1">
+      <w:hyperlink r:id="rId93636ad2a650e8d25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XYLOPY/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 December 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3296,51 +3296,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 77-84. (in Korean)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">KRRDA (2024) [Datasheet]. Korea Republic Rural Development Administration </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28496ab7022b5a07e" w:history="1">
+      <w:hyperlink r:id="rId69816ad2a650e8f97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nongsaro.go.kr/portal/ps/pss/pssa/hlsctSearchDtl.ps?pageIndex=1&amp;pageSize=10&amp;&amp;hlsctCode=H00000369&amp;menuId=PS00202</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [in Korean] [accessed on 16 December 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3692,51 +3692,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 149(3), 18. (in Japanese)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Noukan (2024) Nr 267 Grape tiger beetle. (in Japanese). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88336ab7022b5a313" w:history="1">
+      <w:hyperlink r:id="rId33396ad2a650e9218" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://noukan.web.fc2.com/noukan/23/23624.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 December 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3809,51 +3809,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 263-264. (abstract)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shimane Prefecture (2024) Grape longhorn beetle. (in Japanese). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49796ab7022b5a3dc" w:history="1">
+      <w:hyperlink r:id="rId45426ad2a650e92d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pref.shimane.lg.jp/industry/norin/gijutsu/nougyo_tech/byougaityuu/byougaityuu-index/budou/gr139.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 December 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4082,51 +4082,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 979. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29046ab7022b5a5a1" w:history="1">
+      <w:hyperlink r:id="rId16156ad2a650e9497" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects16090979</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus pyrrhoderus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33786ab7022b5a66b" w:history="1">
+      <w:hyperlink r:id="rId20926ad2a650e955f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4324,51 +4324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 239-243.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76166ab7022b5a731" w:history="1">
+      <w:hyperlink r:id="rId78216ad2a650e9639" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70070</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -4464,137 +4464,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16666614">
+  <w:abstractNum w:abstractNumId="36321487">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70436220">
+    <w:lvl w:ilvl="0" w:tplc="86072480">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70436220" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86072480" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70436220" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86072480" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70436220" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86072480" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70436220" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86072480" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70436220" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86072480" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70436220" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86072480" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70436220" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86072480" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70436220" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86072480" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16666613">
+  <w:abstractNum w:abstractNumId="36321486">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33526112">
+    <w:lvl w:ilvl="0" w:tplc="38446661">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5346,55 +5346,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16666613">
-    <w:abstractNumId w:val="16666613"/>
+  <w:num w:numId="36321486">
+    <w:abstractNumId w:val="36321486"/>
   </w:num>
-  <w:num w:numId="16666614">
-    <w:abstractNumId w:val="16666614"/>
+  <w:num w:numId="36321487">
+    <w:abstractNumId w:val="36321487"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16944,51 +16944,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId595358975" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId106184579" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60056ab7022b57e38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLOPY/" TargetMode="External"/><Relationship Id="rId77386ab7022b57e80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLOPY/categorization" TargetMode="External"/><Relationship Id="rId30856ab7022b59cf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.ct.gov/" TargetMode="External"/><Relationship Id="rId64096ab7022b59d8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId99576ab7022b59dd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLOPY/documents" TargetMode="External"/><Relationship Id="rId28496ab7022b5a07e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nongsaro.go.kr/portal/ps/pss/pssa/hlsctSearchDtl.ps?pageIndex=1&amp;pageSize=10&amp;&amp;hlsctCode=H00000369&amp;menuId=PS00202" TargetMode="External"/><Relationship Id="rId88336ab7022b5a313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://noukan.web.fc2.com/noukan/23/23624.html" TargetMode="External"/><Relationship Id="rId49796ab7022b5a3dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pref.shimane.lg.jp/industry/norin/gijutsu/nougyo_tech/byougaityuu/byougaityuu-index/budou/gr139.html" TargetMode="External"/><Relationship Id="rId29046ab7022b5a5a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects16090979" TargetMode="External"/><Relationship Id="rId33786ab7022b5a66b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76166ab7022b5a731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70070" TargetMode="External"/><Relationship Id="rId31516ab7022b58e9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31516ab7022b58e9a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId979522776" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId160897241" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81226ad2a650e69f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLOPY/" TargetMode="External"/><Relationship Id="rId18726ad2a650e6a36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLOPY/categorization" TargetMode="External"/><Relationship Id="rId39426ad2a650e8c5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.ct.gov/" TargetMode="External"/><Relationship Id="rId11366ad2a650e8ce5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId93636ad2a650e8d25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLOPY/documents" TargetMode="External"/><Relationship Id="rId69816ad2a650e8f97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nongsaro.go.kr/portal/ps/pss/pssa/hlsctSearchDtl.ps?pageIndex=1&amp;pageSize=10&amp;&amp;hlsctCode=H00000369&amp;menuId=PS00202" TargetMode="External"/><Relationship Id="rId33396ad2a650e9218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://noukan.web.fc2.com/noukan/23/23624.html" TargetMode="External"/><Relationship Id="rId45426ad2a650e92d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pref.shimane.lg.jp/industry/norin/gijutsu/nougyo_tech/byougaityuu/byougaityuu-index/budou/gr139.html" TargetMode="External"/><Relationship Id="rId16156ad2a650e9497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects16090979" TargetMode="External"/><Relationship Id="rId20926ad2a650e955f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78216ad2a650e9639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70070" TargetMode="External"/><Relationship Id="rId39016ad2a650e7db8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39016ad2a650e7db8.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>