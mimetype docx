--- v2 (2026-10-16)
+++ v3 (2026-11-07)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Bates</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> grape borer, grape borer beetle, grape tiger longicorn</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81226ad2a650e69f1" w:history="1">
+            <w:hyperlink r:id="rId54706aee8534a6efc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18726ad2a650e6a36" w:history="1">
+            <w:hyperlink r:id="rId13796aee8534a6f24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1027,63 +1027,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus pyrrhoderus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to East Asia. It has been introduced in the United States, where it was found for the first time in 2020 in Hampden County, Massachusetts (CAPS, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24454846" name="name35046ad2a650e7dbb" descr="XYLOPY_distribution_map.jpg"/>
+            <wp:docPr id="33009075" name="name22086aee8534a7e54" descr="XYLOPY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XYLOPY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39016ad2a650e7db8" cstate="print"/>
+                    <a:blip r:embed="rId27966aee8534a7e52" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2793,51 +2793,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(69), 193-201.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAPS (2023) Pest Detection/CAPS Infrastructure Accomplishment Report – FY2022. AP22PPQFO000C263. 05/01/2022 – 04/30/2023. Project Document Date 05/15/2023. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39426ad2a650e8c5f" w:history="1">
+      <w:hyperlink r:id="rId18036aee8534a86fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://portal.ct.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 16 December 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2870,90 +2870,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. United States Department of Agriculture Circular No. 168. Washington DC, USA. 115 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) Standard PM5/8(1) Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11366ad2a650e8ce5" w:history="1">
+      <w:hyperlink r:id="rId19386aee8534a8744" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 December 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2025) EPPO Technical Document No. 1098. Pest risk analysis  for Xylotrechus pyrrhoderus. EPPO, Paris. Available at  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93636ad2a650e8d25" w:history="1">
+      <w:hyperlink r:id="rId86836aee8534a8766" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XYLOPY/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 December 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3296,51 +3296,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 77-84. (in Korean)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">KRRDA (2024) [Datasheet]. Korea Republic Rural Development Administration </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69816ad2a650e8f97" w:history="1">
+      <w:hyperlink r:id="rId95146aee8534a88c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nongsaro.go.kr/portal/ps/pss/pssa/hlsctSearchDtl.ps?pageIndex=1&amp;pageSize=10&amp;&amp;hlsctCode=H00000369&amp;menuId=PS00202</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [in Korean] [accessed on 16 December 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3692,51 +3692,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 149(3), 18. (in Japanese)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Noukan (2024) Nr 267 Grape tiger beetle. (in Japanese). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33396ad2a650e9218" w:history="1">
+      <w:hyperlink r:id="rId87116aee8534a8a23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://noukan.web.fc2.com/noukan/23/23624.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 December 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3809,51 +3809,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 263-264. (abstract)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shimane Prefecture (2024) Grape longhorn beetle. (in Japanese). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45426ad2a650e92d4" w:history="1">
+      <w:hyperlink r:id="rId81376aee8534a8a88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pref.shimane.lg.jp/industry/norin/gijutsu/nougyo_tech/byougaityuu/byougaityuu-index/budou/gr139.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 December 2025]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4082,51 +4082,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 979. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16156ad2a650e9497" w:history="1">
+      <w:hyperlink r:id="rId82496aee8534a8b74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects16090979</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus pyrrhoderus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20926ad2a650e955f" w:history="1">
+      <w:hyperlink r:id="rId77776aee8534a8bde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4324,51 +4324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 239-243.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78216ad2a650e9639" w:history="1">
+      <w:hyperlink r:id="rId89216aee8534a8c4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70070</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -4464,137 +4464,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36321487">
+  <w:abstractNum w:abstractNumId="90167804">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86072480">
+    <w:lvl w:ilvl="0" w:tplc="77563321">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86072480" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77563321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86072480" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77563321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86072480" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77563321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86072480" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77563321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86072480" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77563321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86072480" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77563321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86072480" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77563321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86072480" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77563321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36321486">
+  <w:abstractNum w:abstractNumId="90167803">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38446661">
+    <w:lvl w:ilvl="0" w:tplc="32599208">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5346,55 +5346,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36321486">
-    <w:abstractNumId w:val="36321486"/>
+  <w:num w:numId="90167803">
+    <w:abstractNumId w:val="90167803"/>
   </w:num>
-  <w:num w:numId="36321487">
-    <w:abstractNumId w:val="36321487"/>
+  <w:num w:numId="90167804">
+    <w:abstractNumId w:val="90167804"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16944,51 +16944,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId979522776" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId160897241" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81226ad2a650e69f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLOPY/" TargetMode="External"/><Relationship Id="rId18726ad2a650e6a36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLOPY/categorization" TargetMode="External"/><Relationship Id="rId39426ad2a650e8c5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.ct.gov/" TargetMode="External"/><Relationship Id="rId11366ad2a650e8ce5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId93636ad2a650e8d25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLOPY/documents" TargetMode="External"/><Relationship Id="rId69816ad2a650e8f97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nongsaro.go.kr/portal/ps/pss/pssa/hlsctSearchDtl.ps?pageIndex=1&amp;pageSize=10&amp;&amp;hlsctCode=H00000369&amp;menuId=PS00202" TargetMode="External"/><Relationship Id="rId33396ad2a650e9218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://noukan.web.fc2.com/noukan/23/23624.html" TargetMode="External"/><Relationship Id="rId45426ad2a650e92d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pref.shimane.lg.jp/industry/norin/gijutsu/nougyo_tech/byougaityuu/byougaityuu-index/budou/gr139.html" TargetMode="External"/><Relationship Id="rId16156ad2a650e9497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects16090979" TargetMode="External"/><Relationship Id="rId20926ad2a650e955f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78216ad2a650e9639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70070" TargetMode="External"/><Relationship Id="rId39016ad2a650e7db8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39016ad2a650e7db8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId655836369" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId613644760" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54706aee8534a6efc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLOPY/" TargetMode="External"/><Relationship Id="rId13796aee8534a6f24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLOPY/categorization" TargetMode="External"/><Relationship Id="rId18036aee8534a86fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.ct.gov/" TargetMode="External"/><Relationship Id="rId19386aee8534a8744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId86836aee8534a8766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLOPY/documents" TargetMode="External"/><Relationship Id="rId95146aee8534a88c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nongsaro.go.kr/portal/ps/pss/pssa/hlsctSearchDtl.ps?pageIndex=1&amp;pageSize=10&amp;&amp;hlsctCode=H00000369&amp;menuId=PS00202" TargetMode="External"/><Relationship Id="rId87116aee8534a8a23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://noukan.web.fc2.com/noukan/23/23624.html" TargetMode="External"/><Relationship Id="rId81376aee8534a8a88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pref.shimane.lg.jp/industry/norin/gijutsu/nougyo_tech/byougaityuu/byougaityuu-index/budou/gr139.html" TargetMode="External"/><Relationship Id="rId82496aee8534a8b74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects16090979" TargetMode="External"/><Relationship Id="rId77776aee8534a8bde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89216aee8534a8c4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70070" TargetMode="External"/><Relationship Id="rId27966aee8534a7e52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27966aee8534a7e52.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>