--- v14 (2026-08-21)
+++ v15 (2026-09-11)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Pic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Namangan longhorn beetle, willow longhorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20976a88e32135266" w:history="1">
+            <w:hyperlink r:id="rId29806aa34f42006fd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56406a88e321352ab" w:history="1">
+            <w:hyperlink r:id="rId66506aa34f420074d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XYLONM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="71471591" name="name78796a88e321353ac" descr="13067.jpg"/>
+                  <wp:docPr id="19832665" name="name23876aa34f4200f7e" descr="13067.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13067.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10086a88e321353ab" cstate="print"/>
+                          <a:blip r:embed="rId79346aa34f4200f7c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId47176a88e321354d1" w:history="1">
+            <w:hyperlink r:id="rId72616aa34f42010ea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1691,63 +1691,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021; Kalandarov, 2022; Yakubov &amp; Esanbayev, 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26512588" name="name18026a88e32136941" descr="XYLONM_distribution_map.jpg"/>
+            <wp:docPr id="3492775" name="name79606aa34f4202718" descr="XYLONM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XYLONM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22246a88e3213693e" cstate="print"/>
+                    <a:blip r:embed="rId24496aa34f4202714" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3946,51 +3946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 467–474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11056a88e32137cf9" w:history="1">
+      <w:hyperlink r:id="rId68196aa34f420379d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.4671.3.8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4016,51 +4016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83526a88e32137e84" w:history="1">
+      <w:hyperlink r:id="rId98076aa34f4203815" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-ento-011118-111856</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4746,101 +4746,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2003a) Report of a Pest Risk Assessment for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70116a88e321384b5" w:history="1">
+      <w:hyperlink r:id="rId77926aa34f4203c99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XYLONM/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2003b) Report of a Pest Risk Management: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40986a88e3213850d" w:history="1">
+      <w:hyperlink r:id="rId30716aa34f4203cea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XYLONM/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4877,51 +4877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 456–458 Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65406a88e321385c7" w:history="1">
+      <w:hyperlink r:id="rId50976aa34f4203d70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5195,51 +5195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">606</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 41–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66676a88e32138f82" w:history="1">
+      <w:hyperlink r:id="rId70916aa34f4203fa4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.606.9190</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5285,51 +5285,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1106, 1–15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77806a88e3213905a" w:history="1">
+      <w:hyperlink r:id="rId71336aa34f4204037" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects13121106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6587,51 +6587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1265–1266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25206a88e32139b07" w:history="1">
+      <w:hyperlink r:id="rId27626aa34f4204887" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/23802359.2022.2094293</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6708,51 +6708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87956a88e32139bf4" w:history="1">
+      <w:hyperlink r:id="rId90106aa34f4204959" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6837,81 +6837,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 456–458. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97636a88e32139d18" w:history="1">
+      <w:hyperlink r:id="rId76626aa34f4204a31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00860.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="13699078" name="name27446a88e32139db2" descr="eu_funding_250.png"/>
+            <wp:docPr id="40151064" name="name24786aa34f4204ab9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47216a88e32139db1" cstate="print"/>
+                    <a:blip r:embed="rId62536aa34f4204ab8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7009,137 +7009,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78320836">
+  <w:abstractNum w:abstractNumId="30147854">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61353061">
+    <w:lvl w:ilvl="0" w:tplc="91425663">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61353061" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91425663" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61353061" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91425663" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61353061" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91425663" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61353061" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91425663" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61353061" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91425663" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61353061" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91425663" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61353061" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91425663" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61353061" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91425663" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78320835">
+  <w:abstractNum w:abstractNumId="30147853">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52604946">
+    <w:lvl w:ilvl="0" w:tplc="33654261">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7891,55 +7891,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78320835">
-    <w:abstractNumId w:val="78320835"/>
+  <w:num w:numId="30147853">
+    <w:abstractNumId w:val="30147853"/>
   </w:num>
-  <w:num w:numId="78320836">
-    <w:abstractNumId w:val="78320836"/>
+  <w:num w:numId="30147854">
+    <w:abstractNumId w:val="30147854"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19489,51 +19489,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId892773099" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId133749474" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20976a88e32135266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/" TargetMode="External"/><Relationship Id="rId56406a88e321352ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/categorization" TargetMode="External"/><Relationship Id="rId47176a88e321354d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/photos" TargetMode="External"/><Relationship Id="rId11056a88e32137cf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4671.3.8" TargetMode="External"/><Relationship Id="rId83526a88e32137e84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-011118-111856" TargetMode="External"/><Relationship Id="rId70116a88e321384b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId40986a88e3213850d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId65406a88e321385c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf" TargetMode="External"/><Relationship Id="rId66676a88e32138f82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.606.9190" TargetMode="External"/><Relationship Id="rId77806a88e3213905a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13121106" TargetMode="External"/><Relationship Id="rId25206a88e32139b07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/23802359.2022.2094293" TargetMode="External"/><Relationship Id="rId87956a88e32139bf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97636a88e32139d18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00860.x" TargetMode="External"/><Relationship Id="rId10086a88e321353ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10086a88e321353ab.jpg"/><Relationship Id="rId22246a88e3213693e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22246a88e3213693e.jpg"/><Relationship Id="rId47216a88e32139db1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47216a88e32139db1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId857315360" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId817267747" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29806aa34f42006fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/" TargetMode="External"/><Relationship Id="rId66506aa34f420074d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/categorization" TargetMode="External"/><Relationship Id="rId72616aa34f42010ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/photos" TargetMode="External"/><Relationship Id="rId68196aa34f420379d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4671.3.8" TargetMode="External"/><Relationship Id="rId98076aa34f4203815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-011118-111856" TargetMode="External"/><Relationship Id="rId77926aa34f4203c99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId30716aa34f4203cea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId50976aa34f4203d70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf" TargetMode="External"/><Relationship Id="rId70916aa34f4203fa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.606.9190" TargetMode="External"/><Relationship Id="rId71336aa34f4204037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13121106" TargetMode="External"/><Relationship Id="rId27626aa34f4204887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/23802359.2022.2094293" TargetMode="External"/><Relationship Id="rId90106aa34f4204959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76626aa34f4204a31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00860.x" TargetMode="External"/><Relationship Id="rId79346aa34f4200f7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79346aa34f4200f7c.jpg"/><Relationship Id="rId24496aa34f4202714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24496aa34f4202714.jpg"/><Relationship Id="rId62536aa34f4204ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62536aa34f4204ab8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>