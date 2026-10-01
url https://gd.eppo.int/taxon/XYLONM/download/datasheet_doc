--- v15 (2026-09-11)
+++ v16 (2026-10-01)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Pic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Namangan longhorn beetle, willow longhorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29806aa34f42006fd" w:history="1">
+            <w:hyperlink r:id="rId61326abdecc81760a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66506aa34f420074d" w:history="1">
+            <w:hyperlink r:id="rId83556abdecc817650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XYLONM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19832665" name="name23876aa34f4200f7e" descr="13067.jpg"/>
+                  <wp:docPr id="56644091" name="name31726abdecc817c18" descr="13067.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13067.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79346aa34f4200f7c" cstate="print"/>
+                          <a:blip r:embed="rId95636abdecc817c16" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId72616aa34f42010ea" w:history="1">
+            <w:hyperlink r:id="rId27256abdecc817d73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1691,63 +1691,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021; Kalandarov, 2022; Yakubov &amp; Esanbayev, 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3492775" name="name79606aa34f4202718" descr="XYLONM_distribution_map.jpg"/>
+            <wp:docPr id="71053801" name="name18986abdecc818de8" descr="XYLONM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XYLONM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24496aa34f4202714" cstate="print"/>
+                    <a:blip r:embed="rId72516abdecc818de5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3946,51 +3946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 467–474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68196aa34f420379d" w:history="1">
+      <w:hyperlink r:id="rId59336abdecc819f43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.4671.3.8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4016,51 +4016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98076aa34f4203815" w:history="1">
+      <w:hyperlink r:id="rId79216abdecc819fe2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-ento-011118-111856</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4746,101 +4746,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2003a) Report of a Pest Risk Assessment for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77926aa34f4203c99" w:history="1">
+      <w:hyperlink r:id="rId94336abdecc81a510" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XYLONM/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2003b) Report of a Pest Risk Management: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30716aa34f4203cea" w:history="1">
+      <w:hyperlink r:id="rId42266abdecc81a578" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XYLONM/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4877,51 +4877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 456–458 Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50976aa34f4203d70" w:history="1">
+      <w:hyperlink r:id="rId63046abdecc81a600" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5195,51 +5195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">606</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 41–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70916aa34f4203fa4" w:history="1">
+      <w:hyperlink r:id="rId70236abdecc81a9c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.606.9190</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5285,51 +5285,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1106, 1–15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71336aa34f4204037" w:history="1">
+      <w:hyperlink r:id="rId61546abdecc81aa68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects13121106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6587,51 +6587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1265–1266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27626aa34f4204887" w:history="1">
+      <w:hyperlink r:id="rId27166abdecc81b8be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/23802359.2022.2094293</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6708,51 +6708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90106aa34f4204959" w:history="1">
+      <w:hyperlink r:id="rId87476abdecc81b9c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6837,81 +6837,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 456–458. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76626aa34f4204a31" w:history="1">
+      <w:hyperlink r:id="rId80136abdecc81baa0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00860.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40151064" name="name24786aa34f4204ab9" descr="eu_funding_250.png"/>
+            <wp:docPr id="4748787" name="name18446abdecc81baf2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62536aa34f4204ab8" cstate="print"/>
+                    <a:blip r:embed="rId89676abdecc81baf1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7009,137 +7009,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30147854">
+  <w:abstractNum w:abstractNumId="26344436">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91425663">
+    <w:lvl w:ilvl="0" w:tplc="45897272">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91425663" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45897272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91425663" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45897272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91425663" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45897272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91425663" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45897272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91425663" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45897272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91425663" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45897272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91425663" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45897272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91425663" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45897272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30147853">
+  <w:abstractNum w:abstractNumId="26344435">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33654261">
+    <w:lvl w:ilvl="0" w:tplc="28157125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7891,55 +7891,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30147853">
-    <w:abstractNumId w:val="30147853"/>
+  <w:num w:numId="26344435">
+    <w:abstractNumId w:val="26344435"/>
   </w:num>
-  <w:num w:numId="30147854">
-    <w:abstractNumId w:val="30147854"/>
+  <w:num w:numId="26344436">
+    <w:abstractNumId w:val="26344436"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19489,51 +19489,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId857315360" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId817267747" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29806aa34f42006fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/" TargetMode="External"/><Relationship Id="rId66506aa34f420074d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/categorization" TargetMode="External"/><Relationship Id="rId72616aa34f42010ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/photos" TargetMode="External"/><Relationship Id="rId68196aa34f420379d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4671.3.8" TargetMode="External"/><Relationship Id="rId98076aa34f4203815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-011118-111856" TargetMode="External"/><Relationship Id="rId77926aa34f4203c99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId30716aa34f4203cea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId50976aa34f4203d70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf" TargetMode="External"/><Relationship Id="rId70916aa34f4203fa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.606.9190" TargetMode="External"/><Relationship Id="rId71336aa34f4204037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13121106" TargetMode="External"/><Relationship Id="rId27626aa34f4204887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/23802359.2022.2094293" TargetMode="External"/><Relationship Id="rId90106aa34f4204959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76626aa34f4204a31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00860.x" TargetMode="External"/><Relationship Id="rId79346aa34f4200f7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79346aa34f4200f7c.jpg"/><Relationship Id="rId24496aa34f4202714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24496aa34f4202714.jpg"/><Relationship Id="rId62536aa34f4204ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62536aa34f4204ab8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId415276166" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId583258011" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61326abdecc81760a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/" TargetMode="External"/><Relationship Id="rId83556abdecc817650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/categorization" TargetMode="External"/><Relationship Id="rId27256abdecc817d73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/photos" TargetMode="External"/><Relationship Id="rId59336abdecc819f43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4671.3.8" TargetMode="External"/><Relationship Id="rId79216abdecc819fe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-011118-111856" TargetMode="External"/><Relationship Id="rId94336abdecc81a510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId42266abdecc81a578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId63046abdecc81a600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf" TargetMode="External"/><Relationship Id="rId70236abdecc81a9c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.606.9190" TargetMode="External"/><Relationship Id="rId61546abdecc81aa68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13121106" TargetMode="External"/><Relationship Id="rId27166abdecc81b8be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/23802359.2022.2094293" TargetMode="External"/><Relationship Id="rId87476abdecc81b9c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80136abdecc81baa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00860.x" TargetMode="External"/><Relationship Id="rId95636abdecc817c16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95636abdecc817c16.jpg"/><Relationship Id="rId72516abdecc818de5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72516abdecc818de5.jpg"/><Relationship Id="rId89676abdecc81baf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89676abdecc81baf1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>