--- v16 (2026-10-01)
+++ v17 (2026-10-21)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Pic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Namangan longhorn beetle, willow longhorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61326abdecc81760a" w:history="1">
+            <w:hyperlink r:id="rId59996ad85ec0892c7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83556abdecc817650" w:history="1">
+            <w:hyperlink r:id="rId33566ad85ec08930b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XYLONM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="56644091" name="name31726abdecc817c18" descr="13067.jpg"/>
+                  <wp:docPr id="31983329" name="name24296ad85ec0897e9" descr="13067.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13067.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId95636abdecc817c16" cstate="print"/>
+                          <a:blip r:embed="rId14296ad85ec0897e7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId27256abdecc817d73" w:history="1">
+            <w:hyperlink r:id="rId26676ad85ec0898f1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1691,63 +1691,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021; Kalandarov, 2022; Yakubov &amp; Esanbayev, 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="71053801" name="name18986abdecc818de8" descr="XYLONM_distribution_map.jpg"/>
+            <wp:docPr id="39506772" name="name67656ad85ec08a768" descr="XYLONM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XYLONM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72516abdecc818de5" cstate="print"/>
+                    <a:blip r:embed="rId60486ad85ec08a765" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3946,51 +3946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 467–474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59336abdecc819f43" w:history="1">
+      <w:hyperlink r:id="rId29186ad85ec08bb7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.4671.3.8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4016,51 +4016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79216abdecc819fe2" w:history="1">
+      <w:hyperlink r:id="rId28206ad85ec08bbf4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-ento-011118-111856</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4746,101 +4746,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2003a) Report of a Pest Risk Assessment for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94336abdecc81a510" w:history="1">
+      <w:hyperlink r:id="rId95556ad85ec08c090" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XYLONM/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2003b) Report of a Pest Risk Management: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42266abdecc81a578" w:history="1">
+      <w:hyperlink r:id="rId66756ad85ec08c0e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XYLONM/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4877,51 +4877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 456–458 Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63046abdecc81a600" w:history="1">
+      <w:hyperlink r:id="rId98316ad85ec08c167" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5195,51 +5195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">606</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 41–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70236abdecc81a9c3" w:history="1">
+      <w:hyperlink r:id="rId50366ad85ec08c385" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.606.9190</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5285,51 +5285,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1106, 1–15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61546abdecc81aa68" w:history="1">
+      <w:hyperlink r:id="rId52436ad85ec08c416" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects13121106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6587,51 +6587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1265–1266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27166abdecc81b8be" w:history="1">
+      <w:hyperlink r:id="rId31766ad85ec08cc6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/23802359.2022.2094293</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6708,51 +6708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87476abdecc81b9c7" w:history="1">
+      <w:hyperlink r:id="rId81716ad85ec08cd3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6837,81 +6837,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 456–458. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80136abdecc81baa0" w:history="1">
+      <w:hyperlink r:id="rId76506ad85ec08ce1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00860.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="4748787" name="name18446abdecc81baf2" descr="eu_funding_250.png"/>
+            <wp:docPr id="33733586" name="name91386ad85ec08ce73" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89676abdecc81baf1" cstate="print"/>
+                    <a:blip r:embed="rId10116ad85ec08ce72" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7009,137 +7009,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26344436">
+  <w:abstractNum w:abstractNumId="23230218">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45897272">
+    <w:lvl w:ilvl="0" w:tplc="33097117">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45897272" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33097117" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45897272" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33097117" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45897272" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33097117" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45897272" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33097117" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45897272" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33097117" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45897272" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33097117" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45897272" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33097117" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45897272" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33097117" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26344435">
+  <w:abstractNum w:abstractNumId="23230217">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28157125">
+    <w:lvl w:ilvl="0" w:tplc="65799575">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7891,55 +7891,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26344435">
-    <w:abstractNumId w:val="26344435"/>
+  <w:num w:numId="23230217">
+    <w:abstractNumId w:val="23230217"/>
   </w:num>
-  <w:num w:numId="26344436">
-    <w:abstractNumId w:val="26344436"/>
+  <w:num w:numId="23230218">
+    <w:abstractNumId w:val="23230218"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19489,51 +19489,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId415276166" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId583258011" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61326abdecc81760a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/" TargetMode="External"/><Relationship Id="rId83556abdecc817650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/categorization" TargetMode="External"/><Relationship Id="rId27256abdecc817d73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/photos" TargetMode="External"/><Relationship Id="rId59336abdecc819f43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4671.3.8" TargetMode="External"/><Relationship Id="rId79216abdecc819fe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-011118-111856" TargetMode="External"/><Relationship Id="rId94336abdecc81a510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId42266abdecc81a578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId63046abdecc81a600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf" TargetMode="External"/><Relationship Id="rId70236abdecc81a9c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.606.9190" TargetMode="External"/><Relationship Id="rId61546abdecc81aa68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13121106" TargetMode="External"/><Relationship Id="rId27166abdecc81b8be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/23802359.2022.2094293" TargetMode="External"/><Relationship Id="rId87476abdecc81b9c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80136abdecc81baa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00860.x" TargetMode="External"/><Relationship Id="rId95636abdecc817c16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95636abdecc817c16.jpg"/><Relationship Id="rId72516abdecc818de5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72516abdecc818de5.jpg"/><Relationship Id="rId89676abdecc81baf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89676abdecc81baf1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId236892936" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId597126622" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59996ad85ec0892c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/" TargetMode="External"/><Relationship Id="rId33566ad85ec08930b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/categorization" TargetMode="External"/><Relationship Id="rId26676ad85ec0898f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/photos" TargetMode="External"/><Relationship Id="rId29186ad85ec08bb7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4671.3.8" TargetMode="External"/><Relationship Id="rId28206ad85ec08bbf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-011118-111856" TargetMode="External"/><Relationship Id="rId95556ad85ec08c090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId66756ad85ec08c0e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId98316ad85ec08c167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf" TargetMode="External"/><Relationship Id="rId50366ad85ec08c385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.606.9190" TargetMode="External"/><Relationship Id="rId52436ad85ec08c416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13121106" TargetMode="External"/><Relationship Id="rId31766ad85ec08cc6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/23802359.2022.2094293" TargetMode="External"/><Relationship Id="rId81716ad85ec08cd3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76506ad85ec08ce1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00860.x" TargetMode="External"/><Relationship Id="rId14296ad85ec0897e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14296ad85ec0897e7.jpg"/><Relationship Id="rId60486ad85ec08a765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60486ad85ec08a765.jpg"/><Relationship Id="rId10116ad85ec08ce72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10116ad85ec08ce72.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>