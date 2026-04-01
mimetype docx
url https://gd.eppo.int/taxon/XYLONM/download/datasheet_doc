--- v6 (2026-03-12)
+++ v7 (2026-04-01)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Pic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Namangan longhorn beetle, willow longhorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399169b24e0079c9f" w:history="1">
+            <w:hyperlink r:id="rId555569ccf0677e016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772669b24e0079ce3" w:history="1">
+            <w:hyperlink r:id="rId619469ccf0677e05d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XYLONM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="77820131" name="name515269b24e007a46f" descr="13067.jpg"/>
+                  <wp:docPr id="99484672" name="name846669ccf0677e76e" descr="13067.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13067.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId650469b24e007a46c" cstate="print"/>
+                          <a:blip r:embed="rId422069ccf0677e76c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId105469b24e007a5ac" w:history="1">
+            <w:hyperlink r:id="rId849669ccf0677e8af" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1691,63 +1691,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021; Kalandarov, 2022; Yakubov &amp; Esanbayev, 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61630362" name="name392169b24e007bd6d" descr="XYLONM_distribution_map.jpg"/>
+            <wp:docPr id="2580703" name="name241269ccf0677ffb5" descr="XYLONM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XYLONM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId688669b24e007bd69" cstate="print"/>
+                    <a:blip r:embed="rId817169ccf0677ffb1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3946,51 +3946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 467–474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId151369b24e007ce44" w:history="1">
+      <w:hyperlink r:id="rId167269ccf0678108c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.4671.3.8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4016,51 +4016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId416669b24e007cebe" w:history="1">
+      <w:hyperlink r:id="rId736769ccf06781106" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-ento-011118-111856</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4746,101 +4746,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2003a) Report of a Pest Risk Assessment for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId234169b24e007d376" w:history="1">
+      <w:hyperlink r:id="rId553069ccf067815da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XYLONM/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2003b) Report of a Pest Risk Management: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId228969b24e007d3c9" w:history="1">
+      <w:hyperlink r:id="rId924069ccf0678162e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XYLONM/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4877,51 +4877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 456–458 Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId569169b24e007d456" w:history="1">
+      <w:hyperlink r:id="rId802669ccf067816c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5195,51 +5195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">606</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 41–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId722969b24e007d667" w:history="1">
+      <w:hyperlink r:id="rId828469ccf067818f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.606.9190</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5285,51 +5285,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1106, 1–15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId361369b24e007d6f8" w:history="1">
+      <w:hyperlink r:id="rId492769ccf0678198c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects13121106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6587,51 +6587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1265–1266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId240969b24e007df28" w:history="1">
+      <w:hyperlink r:id="rId872469ccf06782204" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/23802359.2022.2094293</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6708,51 +6708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId451869b24e007e012" w:history="1">
+      <w:hyperlink r:id="rId814369ccf067822d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6837,81 +6837,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 456–458. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId600269b24e007e0ee" w:history="1">
+      <w:hyperlink r:id="rId756069ccf067823b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00860.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="76384866" name="name510569b24e007e53f" descr="eu_funding_250.png"/>
+            <wp:docPr id="66470105" name="name493169ccf06782465" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId543569b24e007e53e" cstate="print"/>
+                    <a:blip r:embed="rId752669ccf06782463" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7009,137 +7009,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97549753">
+  <w:abstractNum w:abstractNumId="60752079">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85729945">
+    <w:lvl w:ilvl="0" w:tplc="65390688">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85729945" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65390688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85729945" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65390688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85729945" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65390688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85729945" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65390688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85729945" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65390688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85729945" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65390688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85729945" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65390688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85729945" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65390688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97549752">
+  <w:abstractNum w:abstractNumId="60752078">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73972862">
+    <w:lvl w:ilvl="0" w:tplc="51664536">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7891,55 +7891,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97549752">
-    <w:abstractNumId w:val="97549752"/>
+  <w:num w:numId="60752078">
+    <w:abstractNumId w:val="60752078"/>
   </w:num>
-  <w:num w:numId="97549753">
-    <w:abstractNumId w:val="97549753"/>
+  <w:num w:numId="60752079">
+    <w:abstractNumId w:val="60752079"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19489,51 +19489,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId354756454" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId736749201" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId399169b24e0079c9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/" TargetMode="External"/><Relationship Id="rId772669b24e0079ce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/categorization" TargetMode="External"/><Relationship Id="rId105469b24e007a5ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/photos" TargetMode="External"/><Relationship Id="rId151369b24e007ce44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4671.3.8" TargetMode="External"/><Relationship Id="rId416669b24e007cebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-011118-111856" TargetMode="External"/><Relationship Id="rId234169b24e007d376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId228969b24e007d3c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId569169b24e007d456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf" TargetMode="External"/><Relationship Id="rId722969b24e007d667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.606.9190" TargetMode="External"/><Relationship Id="rId361369b24e007d6f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13121106" TargetMode="External"/><Relationship Id="rId240969b24e007df28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/23802359.2022.2094293" TargetMode="External"/><Relationship Id="rId451869b24e007e012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId600269b24e007e0ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00860.x" TargetMode="External"/><Relationship Id="rId650469b24e007a46c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId650469b24e007a46c.jpg"/><Relationship Id="rId688669b24e007bd69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId688669b24e007bd69.jpg"/><Relationship Id="rId543569b24e007e53e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId543569b24e007e53e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId844884417" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId129441527" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId555569ccf0677e016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/" TargetMode="External"/><Relationship Id="rId619469ccf0677e05d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/categorization" TargetMode="External"/><Relationship Id="rId849669ccf0677e8af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/photos" TargetMode="External"/><Relationship Id="rId167269ccf0678108c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4671.3.8" TargetMode="External"/><Relationship Id="rId736769ccf06781106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-011118-111856" TargetMode="External"/><Relationship Id="rId553069ccf067815da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId924069ccf0678162e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId802669ccf067816c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf" TargetMode="External"/><Relationship Id="rId828469ccf067818f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.606.9190" TargetMode="External"/><Relationship Id="rId492769ccf0678198c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13121106" TargetMode="External"/><Relationship Id="rId872469ccf06782204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/23802359.2022.2094293" TargetMode="External"/><Relationship Id="rId814369ccf067822d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId756069ccf067823b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00860.x" TargetMode="External"/><Relationship Id="rId422069ccf0677e76c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId422069ccf0677e76c.jpg"/><Relationship Id="rId817169ccf0677ffb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId817169ccf0677ffb1.jpg"/><Relationship Id="rId752669ccf06782463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId752669ccf06782463.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>