--- v7 (2026-04-01)
+++ v8 (2026-04-21)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Pic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Namangan longhorn beetle, willow longhorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555569ccf0677e016" w:history="1">
+            <w:hyperlink r:id="rId355469e7ed894a1c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619469ccf0677e05d" w:history="1">
+            <w:hyperlink r:id="rId952369e7ed894a209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XYLONM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99484672" name="name846669ccf0677e76e" descr="13067.jpg"/>
+                  <wp:docPr id="17692765" name="name316969e7ed894a838" descr="13067.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13067.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId422069ccf0677e76c" cstate="print"/>
+                          <a:blip r:embed="rId181569e7ed894a836" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId849669ccf0677e8af" w:history="1">
+            <w:hyperlink r:id="rId402069e7ed894a999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1691,63 +1691,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021; Kalandarov, 2022; Yakubov &amp; Esanbayev, 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="2580703" name="name241269ccf0677ffb5" descr="XYLONM_distribution_map.jpg"/>
+            <wp:docPr id="75770440" name="name492569e7ed894bf1a" descr="XYLONM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XYLONM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId817169ccf0677ffb1" cstate="print"/>
+                    <a:blip r:embed="rId321369e7ed894bf17" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3946,51 +3946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 467–474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId167269ccf0678108c" w:history="1">
+      <w:hyperlink r:id="rId825969e7ed894cf9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.4671.3.8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4016,51 +4016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId736769ccf06781106" w:history="1">
+      <w:hyperlink r:id="rId415069e7ed894d014" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-ento-011118-111856</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4746,101 +4746,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2003a) Report of a Pest Risk Assessment for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId553069ccf067815da" w:history="1">
+      <w:hyperlink r:id="rId384769e7ed894d4d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XYLONM/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2003b) Report of a Pest Risk Management: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId924069ccf0678162e" w:history="1">
+      <w:hyperlink r:id="rId798669e7ed894d52a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XYLONM/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4877,51 +4877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 456–458 Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId802669ccf067816c1" w:history="1">
+      <w:hyperlink r:id="rId146569e7ed894d5ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5195,51 +5195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">606</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 41–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId828469ccf067818f6" w:history="1">
+      <w:hyperlink r:id="rId810069e7ed894d7b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.606.9190</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5285,51 +5285,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1106, 1–15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId492769ccf0678198c" w:history="1">
+      <w:hyperlink r:id="rId124469e7ed894d869" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects13121106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6587,51 +6587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1265–1266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId872469ccf06782204" w:history="1">
+      <w:hyperlink r:id="rId730269e7ed894e242" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/23802359.2022.2094293</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6708,51 +6708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId814369ccf067822d9" w:history="1">
+      <w:hyperlink r:id="rId822069e7ed894e31b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6837,81 +6837,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 456–458. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId756069ccf067823b5" w:history="1">
+      <w:hyperlink r:id="rId870169e7ed894e3f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00860.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66470105" name="name493169ccf06782465" descr="eu_funding_250.png"/>
+            <wp:docPr id="16904385" name="name205869e7ed894e938" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId752669ccf06782463" cstate="print"/>
+                    <a:blip r:embed="rId653069e7ed894e937" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7009,137 +7009,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60752079">
+  <w:abstractNum w:abstractNumId="24966382">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65390688">
+    <w:lvl w:ilvl="0" w:tplc="86941516">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65390688" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86941516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65390688" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86941516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65390688" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86941516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65390688" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86941516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65390688" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86941516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65390688" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86941516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65390688" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86941516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65390688" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86941516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60752078">
+  <w:abstractNum w:abstractNumId="24966381">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51664536">
+    <w:lvl w:ilvl="0" w:tplc="44784456">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7891,55 +7891,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60752078">
-    <w:abstractNumId w:val="60752078"/>
+  <w:num w:numId="24966381">
+    <w:abstractNumId w:val="24966381"/>
   </w:num>
-  <w:num w:numId="60752079">
-    <w:abstractNumId w:val="60752079"/>
+  <w:num w:numId="24966382">
+    <w:abstractNumId w:val="24966382"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19489,51 +19489,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId844884417" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId129441527" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId555569ccf0677e016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/" TargetMode="External"/><Relationship Id="rId619469ccf0677e05d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/categorization" TargetMode="External"/><Relationship Id="rId849669ccf0677e8af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/photos" TargetMode="External"/><Relationship Id="rId167269ccf0678108c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4671.3.8" TargetMode="External"/><Relationship Id="rId736769ccf06781106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-011118-111856" TargetMode="External"/><Relationship Id="rId553069ccf067815da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId924069ccf0678162e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId802669ccf067816c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf" TargetMode="External"/><Relationship Id="rId828469ccf067818f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.606.9190" TargetMode="External"/><Relationship Id="rId492769ccf0678198c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13121106" TargetMode="External"/><Relationship Id="rId872469ccf06782204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/23802359.2022.2094293" TargetMode="External"/><Relationship Id="rId814369ccf067822d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId756069ccf067823b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00860.x" TargetMode="External"/><Relationship Id="rId422069ccf0677e76c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId422069ccf0677e76c.jpg"/><Relationship Id="rId817169ccf0677ffb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId817169ccf0677ffb1.jpg"/><Relationship Id="rId752669ccf06782463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId752669ccf06782463.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId817773685" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId882719371" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId355469e7ed894a1c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/" TargetMode="External"/><Relationship Id="rId952369e7ed894a209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/categorization" TargetMode="External"/><Relationship Id="rId402069e7ed894a999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/photos" TargetMode="External"/><Relationship Id="rId825969e7ed894cf9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4671.3.8" TargetMode="External"/><Relationship Id="rId415069e7ed894d014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-011118-111856" TargetMode="External"/><Relationship Id="rId384769e7ed894d4d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId798669e7ed894d52a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId146569e7ed894d5ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf" TargetMode="External"/><Relationship Id="rId810069e7ed894d7b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.606.9190" TargetMode="External"/><Relationship Id="rId124469e7ed894d869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13121106" TargetMode="External"/><Relationship Id="rId730269e7ed894e242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/23802359.2022.2094293" TargetMode="External"/><Relationship Id="rId822069e7ed894e31b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId870169e7ed894e3f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00860.x" TargetMode="External"/><Relationship Id="rId181569e7ed894a836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId181569e7ed894a836.jpg"/><Relationship Id="rId321369e7ed894bf17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId321369e7ed894bf17.jpg"/><Relationship Id="rId653069e7ed894e937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId653069e7ed894e937.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>