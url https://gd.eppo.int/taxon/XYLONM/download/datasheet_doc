--- v8 (2026-04-21)
+++ v9 (2026-05-12)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Pic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Namangan longhorn beetle, willow longhorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355469e7ed894a1c4" w:history="1">
+            <w:hyperlink r:id="rId55656a03982c3990f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId952369e7ed894a209" w:history="1">
+            <w:hyperlink r:id="rId43596a03982c3995a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XYLONM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="17692765" name="name316969e7ed894a838" descr="13067.jpg"/>
+                  <wp:docPr id="37982787" name="name89846a03982c3a051" descr="13067.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13067.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId181569e7ed894a836" cstate="print"/>
+                          <a:blip r:embed="rId30086a03982c3a04f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId402069e7ed894a999" w:history="1">
+            <w:hyperlink r:id="rId57706a03982c3a1a9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1691,63 +1691,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021; Kalandarov, 2022; Yakubov &amp; Esanbayev, 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75770440" name="name492569e7ed894bf1a" descr="XYLONM_distribution_map.jpg"/>
+            <wp:docPr id="81806475" name="name26846a03982c3b4af" descr="XYLONM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XYLONM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId321369e7ed894bf17" cstate="print"/>
+                    <a:blip r:embed="rId40506a03982c3b4ad" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3946,51 +3946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 467–474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId825969e7ed894cf9c" w:history="1">
+      <w:hyperlink r:id="rId52796a03982c3c5da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.4671.3.8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4016,51 +4016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId415069e7ed894d014" w:history="1">
+      <w:hyperlink r:id="rId84786a03982c3c7cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-ento-011118-111856</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4746,101 +4746,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2003a) Report of a Pest Risk Assessment for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId384769e7ed894d4d6" w:history="1">
+      <w:hyperlink r:id="rId78306a03982c3cd15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XYLONM/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2003b) Report of a Pest Risk Management: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId798669e7ed894d52a" w:history="1">
+      <w:hyperlink r:id="rId22586a03982c3cd73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XYLONM/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4877,51 +4877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 456–458 Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId146569e7ed894d5ae" w:history="1">
+      <w:hyperlink r:id="rId85736a03982c3cdfc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5195,51 +5195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">606</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 41–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId810069e7ed894d7b7" w:history="1">
+      <w:hyperlink r:id="rId58146a03982c3d004" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.606.9190</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5285,51 +5285,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1106, 1–15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId124469e7ed894d869" w:history="1">
+      <w:hyperlink r:id="rId48886a03982c3d095" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects13121106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6587,51 +6587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1265–1266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId730269e7ed894e242" w:history="1">
+      <w:hyperlink r:id="rId10386a03982c3dae7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/23802359.2022.2094293</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6708,51 +6708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId822069e7ed894e31b" w:history="1">
+      <w:hyperlink r:id="rId65706a03982c3dbc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6837,81 +6837,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 456–458. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId870169e7ed894e3f1" w:history="1">
+      <w:hyperlink r:id="rId67846a03982c3dca1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00860.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="16904385" name="name205869e7ed894e938" descr="eu_funding_250.png"/>
+            <wp:docPr id="25629975" name="name87166a03982c3dd30" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId653069e7ed894e937" cstate="print"/>
+                    <a:blip r:embed="rId68876a03982c3dd2f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7009,137 +7009,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24966382">
+  <w:abstractNum w:abstractNumId="88067438">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86941516">
+    <w:lvl w:ilvl="0" w:tplc="62444618">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86941516" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62444618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86941516" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62444618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86941516" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62444618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86941516" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62444618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86941516" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62444618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86941516" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62444618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86941516" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62444618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86941516" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62444618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24966381">
+  <w:abstractNum w:abstractNumId="88067437">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44784456">
+    <w:lvl w:ilvl="0" w:tplc="38040688">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7891,55 +7891,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24966381">
-    <w:abstractNumId w:val="24966381"/>
+  <w:num w:numId="88067437">
+    <w:abstractNumId w:val="88067437"/>
   </w:num>
-  <w:num w:numId="24966382">
-    <w:abstractNumId w:val="24966382"/>
+  <w:num w:numId="88067438">
+    <w:abstractNumId w:val="88067438"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19489,51 +19489,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId817773685" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId882719371" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId355469e7ed894a1c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/" TargetMode="External"/><Relationship Id="rId952369e7ed894a209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/categorization" TargetMode="External"/><Relationship Id="rId402069e7ed894a999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/photos" TargetMode="External"/><Relationship Id="rId825969e7ed894cf9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4671.3.8" TargetMode="External"/><Relationship Id="rId415069e7ed894d014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-011118-111856" TargetMode="External"/><Relationship Id="rId384769e7ed894d4d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId798669e7ed894d52a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId146569e7ed894d5ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf" TargetMode="External"/><Relationship Id="rId810069e7ed894d7b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.606.9190" TargetMode="External"/><Relationship Id="rId124469e7ed894d869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13121106" TargetMode="External"/><Relationship Id="rId730269e7ed894e242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/23802359.2022.2094293" TargetMode="External"/><Relationship Id="rId822069e7ed894e31b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId870169e7ed894e3f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00860.x" TargetMode="External"/><Relationship Id="rId181569e7ed894a836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId181569e7ed894a836.jpg"/><Relationship Id="rId321369e7ed894bf17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId321369e7ed894bf17.jpg"/><Relationship Id="rId653069e7ed894e937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId653069e7ed894e937.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId648261585" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId472873677" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55656a03982c3990f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/" TargetMode="External"/><Relationship Id="rId43596a03982c3995a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/categorization" TargetMode="External"/><Relationship Id="rId57706a03982c3a1a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/photos" TargetMode="External"/><Relationship Id="rId52796a03982c3c5da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4671.3.8" TargetMode="External"/><Relationship Id="rId84786a03982c3c7cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-011118-111856" TargetMode="External"/><Relationship Id="rId78306a03982c3cd15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId22586a03982c3cd73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId85736a03982c3cdfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf" TargetMode="External"/><Relationship Id="rId58146a03982c3d004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.606.9190" TargetMode="External"/><Relationship Id="rId48886a03982c3d095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13121106" TargetMode="External"/><Relationship Id="rId10386a03982c3dae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/23802359.2022.2094293" TargetMode="External"/><Relationship Id="rId65706a03982c3dbc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67846a03982c3dca1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00860.x" TargetMode="External"/><Relationship Id="rId30086a03982c3a04f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30086a03982c3a04f.jpg"/><Relationship Id="rId40506a03982c3b4ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40506a03982c3b4ad.jpg"/><Relationship Id="rId68876a03982c3dd2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68876a03982c3dd2f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>