--- v9 (2026-05-12)
+++ v10 (2026-06-01)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Pic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Namangan longhorn beetle, willow longhorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55656a03982c3990f" w:history="1">
+            <w:hyperlink r:id="rId54946a1e147228e38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43596a03982c3995a" w:history="1">
+            <w:hyperlink r:id="rId56436a1e147228e8b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XYLONM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="37982787" name="name89846a03982c3a051" descr="13067.jpg"/>
+                  <wp:docPr id="63494014" name="name44376a1e14722af7d" descr="13067.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13067.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30086a03982c3a04f" cstate="print"/>
+                          <a:blip r:embed="rId49636a1e14722af79" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId57706a03982c3a1a9" w:history="1">
+            <w:hyperlink r:id="rId38636a1e14722b0e5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1691,63 +1691,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021; Kalandarov, 2022; Yakubov &amp; Esanbayev, 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="81806475" name="name26846a03982c3b4af" descr="XYLONM_distribution_map.jpg"/>
+            <wp:docPr id="70652258" name="name11396a1e14722c5ac" descr="XYLONM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XYLONM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40506a03982c3b4ad" cstate="print"/>
+                    <a:blip r:embed="rId99576a1e14722c5a8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3946,51 +3946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 467–474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52796a03982c3c5da" w:history="1">
+      <w:hyperlink r:id="rId34066a1e14722d6b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.4671.3.8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4016,51 +4016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84786a03982c3c7cc" w:history="1">
+      <w:hyperlink r:id="rId91306a1e14722d8a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-ento-011118-111856</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4746,101 +4746,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2003a) Report of a Pest Risk Assessment for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78306a03982c3cd15" w:history="1">
+      <w:hyperlink r:id="rId47196a1e14722dd7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XYLONM/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2003b) Report of a Pest Risk Management: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22586a03982c3cd73" w:history="1">
+      <w:hyperlink r:id="rId73036a1e14722ddd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XYLONM/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4877,51 +4877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 456–458 Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85736a03982c3cdfc" w:history="1">
+      <w:hyperlink r:id="rId79326a1e14722de65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5195,51 +5195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">606</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 41–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58146a03982c3d004" w:history="1">
+      <w:hyperlink r:id="rId29266a1e14722e08d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.606.9190</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5285,51 +5285,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1106, 1–15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48886a03982c3d095" w:history="1">
+      <w:hyperlink r:id="rId89046a1e14722e121" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects13121106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6587,51 +6587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1265–1266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10386a03982c3dae7" w:history="1">
+      <w:hyperlink r:id="rId16486a1e14722ea1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/23802359.2022.2094293</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6708,51 +6708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65706a03982c3dbc7" w:history="1">
+      <w:hyperlink r:id="rId22376a1e14722eaed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6837,81 +6837,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 456–458. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67846a03982c3dca1" w:history="1">
+      <w:hyperlink r:id="rId46976a1e14722ebc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00860.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="25629975" name="name87166a03982c3dd30" descr="eu_funding_250.png"/>
+            <wp:docPr id="46371322" name="name76036a1e14722fed1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68876a03982c3dd2f" cstate="print"/>
+                    <a:blip r:embed="rId29506a1e14722fece" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7009,137 +7009,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88067438">
+  <w:abstractNum w:abstractNumId="57545136">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62444618">
+    <w:lvl w:ilvl="0" w:tplc="46926812">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62444618" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46926812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62444618" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46926812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62444618" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46926812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62444618" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46926812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62444618" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46926812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62444618" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46926812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62444618" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46926812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62444618" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46926812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88067437">
+  <w:abstractNum w:abstractNumId="57545135">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38040688">
+    <w:lvl w:ilvl="0" w:tplc="19687060">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7891,55 +7891,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88067437">
-    <w:abstractNumId w:val="88067437"/>
+  <w:num w:numId="57545135">
+    <w:abstractNumId w:val="57545135"/>
   </w:num>
-  <w:num w:numId="88067438">
-    <w:abstractNumId w:val="88067438"/>
+  <w:num w:numId="57545136">
+    <w:abstractNumId w:val="57545136"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19489,51 +19489,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId648261585" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId472873677" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55656a03982c3990f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/" TargetMode="External"/><Relationship Id="rId43596a03982c3995a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/categorization" TargetMode="External"/><Relationship Id="rId57706a03982c3a1a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/photos" TargetMode="External"/><Relationship Id="rId52796a03982c3c5da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4671.3.8" TargetMode="External"/><Relationship Id="rId84786a03982c3c7cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-011118-111856" TargetMode="External"/><Relationship Id="rId78306a03982c3cd15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId22586a03982c3cd73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId85736a03982c3cdfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf" TargetMode="External"/><Relationship Id="rId58146a03982c3d004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.606.9190" TargetMode="External"/><Relationship Id="rId48886a03982c3d095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13121106" TargetMode="External"/><Relationship Id="rId10386a03982c3dae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/23802359.2022.2094293" TargetMode="External"/><Relationship Id="rId65706a03982c3dbc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67846a03982c3dca1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00860.x" TargetMode="External"/><Relationship Id="rId30086a03982c3a04f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30086a03982c3a04f.jpg"/><Relationship Id="rId40506a03982c3b4ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40506a03982c3b4ad.jpg"/><Relationship Id="rId68876a03982c3dd2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68876a03982c3dd2f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId351532314" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId716568623" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54946a1e147228e38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/" TargetMode="External"/><Relationship Id="rId56436a1e147228e8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/categorization" TargetMode="External"/><Relationship Id="rId38636a1e14722b0e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/photos" TargetMode="External"/><Relationship Id="rId34066a1e14722d6b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4671.3.8" TargetMode="External"/><Relationship Id="rId91306a1e14722d8a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-011118-111856" TargetMode="External"/><Relationship Id="rId47196a1e14722dd7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId73036a1e14722ddd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId79326a1e14722de65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf" TargetMode="External"/><Relationship Id="rId29266a1e14722e08d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.606.9190" TargetMode="External"/><Relationship Id="rId89046a1e14722e121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13121106" TargetMode="External"/><Relationship Id="rId16486a1e14722ea1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/23802359.2022.2094293" TargetMode="External"/><Relationship Id="rId22376a1e14722eaed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46976a1e14722ebc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00860.x" TargetMode="External"/><Relationship Id="rId49636a1e14722af79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49636a1e14722af79.jpg"/><Relationship Id="rId99576a1e14722c5a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99576a1e14722c5a8.jpg"/><Relationship Id="rId29506a1e14722fece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29506a1e14722fece.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>