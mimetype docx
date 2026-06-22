--- v10 (2026-06-01)
+++ v11 (2026-06-22)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Pic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Namangan longhorn beetle, willow longhorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54946a1e147228e38" w:history="1">
+            <w:hyperlink r:id="rId86246a390e29bbc6a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56436a1e147228e8b" w:history="1">
+            <w:hyperlink r:id="rId34256a390e29bbcb3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XYLONM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63494014" name="name44376a1e14722af7d" descr="13067.jpg"/>
+                  <wp:docPr id="63637169" name="name39156a390e29bc180" descr="13067.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13067.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId49636a1e14722af79" cstate="print"/>
+                          <a:blip r:embed="rId31306a390e29bc17e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId38636a1e14722b0e5" w:history="1">
+            <w:hyperlink r:id="rId43446a390e29bc31f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1691,63 +1691,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021; Kalandarov, 2022; Yakubov &amp; Esanbayev, 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70652258" name="name11396a1e14722c5ac" descr="XYLONM_distribution_map.jpg"/>
+            <wp:docPr id="90476222" name="name27356a390e29bd4bb" descr="XYLONM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XYLONM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99576a1e14722c5a8" cstate="print"/>
+                    <a:blip r:embed="rId88436a390e29bd4b7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3946,51 +3946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 467–474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34066a1e14722d6b3" w:history="1">
+      <w:hyperlink r:id="rId55566a390e29be648" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.4671.3.8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4016,51 +4016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91306a1e14722d8a3" w:history="1">
+      <w:hyperlink r:id="rId58996a390e29be76a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-ento-011118-111856</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4746,101 +4746,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2003a) Report of a Pest Risk Assessment for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47196a1e14722dd7e" w:history="1">
+      <w:hyperlink r:id="rId42376a390e29bec55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XYLONM/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2003b) Report of a Pest Risk Management: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73036a1e14722ddd1" w:history="1">
+      <w:hyperlink r:id="rId40646a390e29beca7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XYLONM/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4877,51 +4877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 456–458 Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79326a1e14722de65" w:history="1">
+      <w:hyperlink r:id="rId53626a390e29bed2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5195,51 +5195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">606</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 41–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29266a1e14722e08d" w:history="1">
+      <w:hyperlink r:id="rId33356a390e29bef59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.606.9190</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5285,51 +5285,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1106, 1–15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89046a1e14722e121" w:history="1">
+      <w:hyperlink r:id="rId32696a390e29bf008" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects13121106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6587,51 +6587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1265–1266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16486a1e14722ea1c" w:history="1">
+      <w:hyperlink r:id="rId86656a390e29bf8e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/23802359.2022.2094293</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6708,51 +6708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22376a1e14722eaed" w:history="1">
+      <w:hyperlink r:id="rId89246a390e29bf9bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6837,81 +6837,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 456–458. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46976a1e14722ebc5" w:history="1">
+      <w:hyperlink r:id="rId36416a390e29bfa97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00860.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="46371322" name="name76036a1e14722fed1" descr="eu_funding_250.png"/>
+            <wp:docPr id="80405651" name="name99626a390e29bfb33" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29506a1e14722fece" cstate="print"/>
+                    <a:blip r:embed="rId33616a390e29bfb31" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7009,137 +7009,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57545136">
+  <w:abstractNum w:abstractNumId="98660212">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46926812">
+    <w:lvl w:ilvl="0" w:tplc="96855532">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46926812" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96855532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46926812" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96855532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46926812" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96855532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46926812" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96855532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46926812" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96855532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46926812" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96855532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46926812" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96855532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46926812" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96855532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57545135">
+  <w:abstractNum w:abstractNumId="98660211">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19687060">
+    <w:lvl w:ilvl="0" w:tplc="44898133">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7891,55 +7891,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57545135">
-    <w:abstractNumId w:val="57545135"/>
+  <w:num w:numId="98660211">
+    <w:abstractNumId w:val="98660211"/>
   </w:num>
-  <w:num w:numId="57545136">
-    <w:abstractNumId w:val="57545136"/>
+  <w:num w:numId="98660212">
+    <w:abstractNumId w:val="98660212"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19489,51 +19489,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId351532314" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId716568623" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54946a1e147228e38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/" TargetMode="External"/><Relationship Id="rId56436a1e147228e8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/categorization" TargetMode="External"/><Relationship Id="rId38636a1e14722b0e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/photos" TargetMode="External"/><Relationship Id="rId34066a1e14722d6b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4671.3.8" TargetMode="External"/><Relationship Id="rId91306a1e14722d8a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-011118-111856" TargetMode="External"/><Relationship Id="rId47196a1e14722dd7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId73036a1e14722ddd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId79326a1e14722de65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf" TargetMode="External"/><Relationship Id="rId29266a1e14722e08d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.606.9190" TargetMode="External"/><Relationship Id="rId89046a1e14722e121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13121106" TargetMode="External"/><Relationship Id="rId16486a1e14722ea1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/23802359.2022.2094293" TargetMode="External"/><Relationship Id="rId22376a1e14722eaed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46976a1e14722ebc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00860.x" TargetMode="External"/><Relationship Id="rId49636a1e14722af79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49636a1e14722af79.jpg"/><Relationship Id="rId99576a1e14722c5a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99576a1e14722c5a8.jpg"/><Relationship Id="rId29506a1e14722fece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29506a1e14722fece.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId402752313" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId313716379" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86246a390e29bbc6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/" TargetMode="External"/><Relationship Id="rId34256a390e29bbcb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/categorization" TargetMode="External"/><Relationship Id="rId43446a390e29bc31f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/photos" TargetMode="External"/><Relationship Id="rId55566a390e29be648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4671.3.8" TargetMode="External"/><Relationship Id="rId58996a390e29be76a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-011118-111856" TargetMode="External"/><Relationship Id="rId42376a390e29bec55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId40646a390e29beca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId53626a390e29bed2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf" TargetMode="External"/><Relationship Id="rId33356a390e29bef59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.606.9190" TargetMode="External"/><Relationship Id="rId32696a390e29bf008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13121106" TargetMode="External"/><Relationship Id="rId86656a390e29bf8e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/23802359.2022.2094293" TargetMode="External"/><Relationship Id="rId89246a390e29bf9bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36416a390e29bfa97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00860.x" TargetMode="External"/><Relationship Id="rId31306a390e29bc17e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31306a390e29bc17e.jpg"/><Relationship Id="rId88436a390e29bd4b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88436a390e29bd4b7.jpg"/><Relationship Id="rId33616a390e29bfb31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33616a390e29bfb31.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>