--- v11 (2026-06-22)
+++ v12 (2026-07-12)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Pic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Namangan longhorn beetle, willow longhorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86246a390e29bbc6a" w:history="1">
+            <w:hyperlink r:id="rId86596a539289b11ca" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34256a390e29bbcb3" w:history="1">
+            <w:hyperlink r:id="rId34276a539289b120e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XYLONM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63637169" name="name39156a390e29bc180" descr="13067.jpg"/>
+                  <wp:docPr id="71382318" name="name90466a539289b187c" descr="13067.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13067.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31306a390e29bc17e" cstate="print"/>
+                          <a:blip r:embed="rId62296a539289b187a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId43446a390e29bc31f" w:history="1">
+            <w:hyperlink r:id="rId62576a539289b19ac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1691,63 +1691,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021; Kalandarov, 2022; Yakubov &amp; Esanbayev, 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90476222" name="name27356a390e29bd4bb" descr="XYLONM_distribution_map.jpg"/>
+            <wp:docPr id="34803979" name="name48286a539289b2da9" descr="XYLONM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XYLONM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88436a390e29bd4b7" cstate="print"/>
+                    <a:blip r:embed="rId66156a539289b2da5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3946,51 +3946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 467–474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55566a390e29be648" w:history="1">
+      <w:hyperlink r:id="rId65596a539289b3e0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.4671.3.8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4016,51 +4016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58996a390e29be76a" w:history="1">
+      <w:hyperlink r:id="rId39876a539289b3e83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-ento-011118-111856</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4746,101 +4746,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2003a) Report of a Pest Risk Assessment for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42376a390e29bec55" w:history="1">
+      <w:hyperlink r:id="rId17086a539289b42fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XYLONM/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2003b) Report of a Pest Risk Management: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40646a390e29beca7" w:history="1">
+      <w:hyperlink r:id="rId63646a539289b434e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XYLONM/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4877,51 +4877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 456–458 Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53626a390e29bed2b" w:history="1">
+      <w:hyperlink r:id="rId97576a539289b43cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5195,51 +5195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">606</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 41–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33356a390e29bef59" w:history="1">
+      <w:hyperlink r:id="rId94066a539289b45dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.606.9190</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5285,51 +5285,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1106, 1–15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32696a390e29bf008" w:history="1">
+      <w:hyperlink r:id="rId81906a539289b4677" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects13121106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6587,51 +6587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1265–1266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86656a390e29bf8e0" w:history="1">
+      <w:hyperlink r:id="rId34716a539289b4ed3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/23802359.2022.2094293</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6708,51 +6708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89246a390e29bf9bf" w:history="1">
+      <w:hyperlink r:id="rId23486a539289b4f9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6837,81 +6837,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 456–458. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36416a390e29bfa97" w:history="1">
+      <w:hyperlink r:id="rId78596a539289b5074" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00860.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="80405651" name="name99626a390e29bfb33" descr="eu_funding_250.png"/>
+            <wp:docPr id="97476980" name="name66416a539289b51e6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33616a390e29bfb31" cstate="print"/>
+                    <a:blip r:embed="rId84826a539289b51e4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7009,137 +7009,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98660212">
+  <w:abstractNum w:abstractNumId="38127090">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96855532">
+    <w:lvl w:ilvl="0" w:tplc="80580416">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96855532" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80580416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96855532" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80580416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96855532" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80580416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96855532" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80580416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96855532" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80580416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96855532" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80580416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96855532" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80580416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96855532" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80580416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98660211">
+  <w:abstractNum w:abstractNumId="38127089">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44898133">
+    <w:lvl w:ilvl="0" w:tplc="36979101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7891,55 +7891,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98660211">
-    <w:abstractNumId w:val="98660211"/>
+  <w:num w:numId="38127089">
+    <w:abstractNumId w:val="38127089"/>
   </w:num>
-  <w:num w:numId="98660212">
-    <w:abstractNumId w:val="98660212"/>
+  <w:num w:numId="38127090">
+    <w:abstractNumId w:val="38127090"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19489,51 +19489,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId402752313" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId313716379" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86246a390e29bbc6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/" TargetMode="External"/><Relationship Id="rId34256a390e29bbcb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/categorization" TargetMode="External"/><Relationship Id="rId43446a390e29bc31f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/photos" TargetMode="External"/><Relationship Id="rId55566a390e29be648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4671.3.8" TargetMode="External"/><Relationship Id="rId58996a390e29be76a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-011118-111856" TargetMode="External"/><Relationship Id="rId42376a390e29bec55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId40646a390e29beca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId53626a390e29bed2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf" TargetMode="External"/><Relationship Id="rId33356a390e29bef59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.606.9190" TargetMode="External"/><Relationship Id="rId32696a390e29bf008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13121106" TargetMode="External"/><Relationship Id="rId86656a390e29bf8e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/23802359.2022.2094293" TargetMode="External"/><Relationship Id="rId89246a390e29bf9bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36416a390e29bfa97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00860.x" TargetMode="External"/><Relationship Id="rId31306a390e29bc17e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31306a390e29bc17e.jpg"/><Relationship Id="rId88436a390e29bd4b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88436a390e29bd4b7.jpg"/><Relationship Id="rId33616a390e29bfb31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33616a390e29bfb31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId883467579" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId911847541" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86596a539289b11ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/" TargetMode="External"/><Relationship Id="rId34276a539289b120e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/categorization" TargetMode="External"/><Relationship Id="rId62576a539289b19ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/photos" TargetMode="External"/><Relationship Id="rId65596a539289b3e0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4671.3.8" TargetMode="External"/><Relationship Id="rId39876a539289b3e83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-011118-111856" TargetMode="External"/><Relationship Id="rId17086a539289b42fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId63646a539289b434e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId97576a539289b43cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf" TargetMode="External"/><Relationship Id="rId94066a539289b45dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.606.9190" TargetMode="External"/><Relationship Id="rId81906a539289b4677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13121106" TargetMode="External"/><Relationship Id="rId34716a539289b4ed3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/23802359.2022.2094293" TargetMode="External"/><Relationship Id="rId23486a539289b4f9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78596a539289b5074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00860.x" TargetMode="External"/><Relationship Id="rId62296a539289b187a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62296a539289b187a.jpg"/><Relationship Id="rId66156a539289b2da5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66156a539289b2da5.jpg"/><Relationship Id="rId84826a539289b51e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84826a539289b51e4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>