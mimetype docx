--- v12 (2026-07-12)
+++ v13 (2026-08-01)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Pic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Namangan longhorn beetle, willow longhorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86596a539289b11ca" w:history="1">
+            <w:hyperlink r:id="rId28316a6e277879add" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34276a539289b120e" w:history="1">
+            <w:hyperlink r:id="rId21416a6e277879b28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XYLONM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="71382318" name="name90466a539289b187c" descr="13067.jpg"/>
+                  <wp:docPr id="23510589" name="name29556a6e27787a535" descr="13067.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13067.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId62296a539289b187a" cstate="print"/>
+                          <a:blip r:embed="rId98926a6e27787a533" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId62576a539289b19ac" w:history="1">
+            <w:hyperlink r:id="rId26826a6e27787a699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1691,63 +1691,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021; Kalandarov, 2022; Yakubov &amp; Esanbayev, 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34803979" name="name48286a539289b2da9" descr="XYLONM_distribution_map.jpg"/>
+            <wp:docPr id="12214527" name="name34376a6e27787cda8" descr="XYLONM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XYLONM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66156a539289b2da5" cstate="print"/>
+                    <a:blip r:embed="rId68956a6e27787cda0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3946,51 +3946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 467–474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65596a539289b3e0c" w:history="1">
+      <w:hyperlink r:id="rId69456a6e27787e28b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.4671.3.8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4016,51 +4016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39876a539289b3e83" w:history="1">
+      <w:hyperlink r:id="rId96156a6e27787e307" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-ento-011118-111856</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4746,101 +4746,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2003a) Report of a Pest Risk Assessment for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17086a539289b42fd" w:history="1">
+      <w:hyperlink r:id="rId44726a6e27787e7a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XYLONM/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2003b) Report of a Pest Risk Management: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63646a539289b434e" w:history="1">
+      <w:hyperlink r:id="rId61796a6e27787e7f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XYLONM/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4877,51 +4877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 456–458 Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97576a539289b43cf" w:history="1">
+      <w:hyperlink r:id="rId63506a6e27787e875" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5195,51 +5195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">606</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 41–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94066a539289b45dd" w:history="1">
+      <w:hyperlink r:id="rId25416a6e27787ea7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.606.9190</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5285,51 +5285,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1106, 1–15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81906a539289b4677" w:history="1">
+      <w:hyperlink r:id="rId33836a6e27787eb0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects13121106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6587,51 +6587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1265–1266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34716a539289b4ed3" w:history="1">
+      <w:hyperlink r:id="rId55406a6e27787f38e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/23802359.2022.2094293</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6708,51 +6708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23486a539289b4f9f" w:history="1">
+      <w:hyperlink r:id="rId32706a6e27787f45d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6837,81 +6837,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 456–458. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78596a539289b5074" w:history="1">
+      <w:hyperlink r:id="rId33216a6e27787f531" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00860.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="97476980" name="name66416a539289b51e6" descr="eu_funding_250.png"/>
+            <wp:docPr id="26868837" name="name20686a6e27787f79d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84826a539289b51e4" cstate="print"/>
+                    <a:blip r:embed="rId21026a6e27787f79c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7009,137 +7009,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38127090">
+  <w:abstractNum w:abstractNumId="99948096">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80580416">
+    <w:lvl w:ilvl="0" w:tplc="72716715">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80580416" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72716715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80580416" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72716715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80580416" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72716715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80580416" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72716715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80580416" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72716715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80580416" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72716715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80580416" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72716715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80580416" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72716715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38127089">
+  <w:abstractNum w:abstractNumId="99948095">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36979101">
+    <w:lvl w:ilvl="0" w:tplc="54711209">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7891,55 +7891,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38127089">
-    <w:abstractNumId w:val="38127089"/>
+  <w:num w:numId="99948095">
+    <w:abstractNumId w:val="99948095"/>
   </w:num>
-  <w:num w:numId="38127090">
-    <w:abstractNumId w:val="38127090"/>
+  <w:num w:numId="99948096">
+    <w:abstractNumId w:val="99948096"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19489,51 +19489,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId883467579" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId911847541" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86596a539289b11ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/" TargetMode="External"/><Relationship Id="rId34276a539289b120e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/categorization" TargetMode="External"/><Relationship Id="rId62576a539289b19ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/photos" TargetMode="External"/><Relationship Id="rId65596a539289b3e0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4671.3.8" TargetMode="External"/><Relationship Id="rId39876a539289b3e83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-011118-111856" TargetMode="External"/><Relationship Id="rId17086a539289b42fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId63646a539289b434e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId97576a539289b43cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf" TargetMode="External"/><Relationship Id="rId94066a539289b45dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.606.9190" TargetMode="External"/><Relationship Id="rId81906a539289b4677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13121106" TargetMode="External"/><Relationship Id="rId34716a539289b4ed3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/23802359.2022.2094293" TargetMode="External"/><Relationship Id="rId23486a539289b4f9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78596a539289b5074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00860.x" TargetMode="External"/><Relationship Id="rId62296a539289b187a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62296a539289b187a.jpg"/><Relationship Id="rId66156a539289b2da5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66156a539289b2da5.jpg"/><Relationship Id="rId84826a539289b51e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84826a539289b51e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId947815164" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId964918714" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28316a6e277879add" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/" TargetMode="External"/><Relationship Id="rId21416a6e277879b28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/categorization" TargetMode="External"/><Relationship Id="rId26826a6e27787a699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/photos" TargetMode="External"/><Relationship Id="rId69456a6e27787e28b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4671.3.8" TargetMode="External"/><Relationship Id="rId96156a6e27787e307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-011118-111856" TargetMode="External"/><Relationship Id="rId44726a6e27787e7a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId61796a6e27787e7f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId63506a6e27787e875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf" TargetMode="External"/><Relationship Id="rId25416a6e27787ea7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.606.9190" TargetMode="External"/><Relationship Id="rId33836a6e27787eb0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13121106" TargetMode="External"/><Relationship Id="rId55406a6e27787f38e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/23802359.2022.2094293" TargetMode="External"/><Relationship Id="rId32706a6e27787f45d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33216a6e27787f531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00860.x" TargetMode="External"/><Relationship Id="rId98926a6e27787a533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98926a6e27787a533.jpg"/><Relationship Id="rId68956a6e27787cda0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68956a6e27787cda0.jpg"/><Relationship Id="rId21026a6e27787f79c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21026a6e27787f79c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>