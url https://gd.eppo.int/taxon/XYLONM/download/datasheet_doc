--- v13 (2026-08-01)
+++ v14 (2026-08-21)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Pic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Namangan longhorn beetle, willow longhorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28316a6e277879add" w:history="1">
+            <w:hyperlink r:id="rId20976a88e32135266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21416a6e277879b28" w:history="1">
+            <w:hyperlink r:id="rId56406a88e321352ab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XYLONM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23510589" name="name29556a6e27787a535" descr="13067.jpg"/>
+                  <wp:docPr id="71471591" name="name78796a88e321353ac" descr="13067.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13067.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId98926a6e27787a533" cstate="print"/>
+                          <a:blip r:embed="rId10086a88e321353ab" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId26826a6e27787a699" w:history="1">
+            <w:hyperlink r:id="rId47176a88e321354d1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1691,63 +1691,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021; Kalandarov, 2022; Yakubov &amp; Esanbayev, 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12214527" name="name34376a6e27787cda8" descr="XYLONM_distribution_map.jpg"/>
+            <wp:docPr id="26512588" name="name18026a88e32136941" descr="XYLONM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XYLONM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68956a6e27787cda0" cstate="print"/>
+                    <a:blip r:embed="rId22246a88e3213693e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3946,51 +3946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 467–474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69456a6e27787e28b" w:history="1">
+      <w:hyperlink r:id="rId11056a88e32137cf9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.4671.3.8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4016,51 +4016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96156a6e27787e307" w:history="1">
+      <w:hyperlink r:id="rId83526a88e32137e84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-ento-011118-111856</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4746,101 +4746,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2003a) Report of a Pest Risk Assessment for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44726a6e27787e7a1" w:history="1">
+      <w:hyperlink r:id="rId70116a88e321384b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XYLONM/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2003b) Report of a Pest Risk Management: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61796a6e27787e7f3" w:history="1">
+      <w:hyperlink r:id="rId40986a88e3213850d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XYLONM/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4877,51 +4877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 456–458 Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63506a6e27787e875" w:history="1">
+      <w:hyperlink r:id="rId65406a88e321385c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5195,51 +5195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">606</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 41–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25416a6e27787ea7e" w:history="1">
+      <w:hyperlink r:id="rId66676a88e32138f82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.606.9190</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5285,51 +5285,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1106, 1–15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33836a6e27787eb0e" w:history="1">
+      <w:hyperlink r:id="rId77806a88e3213905a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects13121106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6587,51 +6587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1265–1266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55406a6e27787f38e" w:history="1">
+      <w:hyperlink r:id="rId25206a88e32139b07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/23802359.2022.2094293</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6708,51 +6708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylotrechus namanganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32706a6e27787f45d" w:history="1">
+      <w:hyperlink r:id="rId87956a88e32139bf4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6837,81 +6837,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 456–458. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33216a6e27787f531" w:history="1">
+      <w:hyperlink r:id="rId97636a88e32139d18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00860.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26868837" name="name20686a6e27787f79d" descr="eu_funding_250.png"/>
+            <wp:docPr id="13699078" name="name27446a88e32139db2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21026a6e27787f79c" cstate="print"/>
+                    <a:blip r:embed="rId47216a88e32139db1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7009,137 +7009,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99948096">
+  <w:abstractNum w:abstractNumId="78320836">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72716715">
+    <w:lvl w:ilvl="0" w:tplc="61353061">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72716715" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61353061" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72716715" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61353061" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72716715" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61353061" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72716715" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61353061" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72716715" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61353061" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72716715" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61353061" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72716715" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61353061" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72716715" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61353061" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99948095">
+  <w:abstractNum w:abstractNumId="78320835">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54711209">
+    <w:lvl w:ilvl="0" w:tplc="52604946">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7891,55 +7891,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99948095">
-    <w:abstractNumId w:val="99948095"/>
+  <w:num w:numId="78320835">
+    <w:abstractNumId w:val="78320835"/>
   </w:num>
-  <w:num w:numId="99948096">
-    <w:abstractNumId w:val="99948096"/>
+  <w:num w:numId="78320836">
+    <w:abstractNumId w:val="78320836"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19489,51 +19489,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId947815164" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId964918714" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28316a6e277879add" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/" TargetMode="External"/><Relationship Id="rId21416a6e277879b28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/categorization" TargetMode="External"/><Relationship Id="rId26826a6e27787a699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/photos" TargetMode="External"/><Relationship Id="rId69456a6e27787e28b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4671.3.8" TargetMode="External"/><Relationship Id="rId96156a6e27787e307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-011118-111856" TargetMode="External"/><Relationship Id="rId44726a6e27787e7a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId61796a6e27787e7f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId63506a6e27787e875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf" TargetMode="External"/><Relationship Id="rId25416a6e27787ea7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.606.9190" TargetMode="External"/><Relationship Id="rId33836a6e27787eb0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13121106" TargetMode="External"/><Relationship Id="rId55406a6e27787f38e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/23802359.2022.2094293" TargetMode="External"/><Relationship Id="rId32706a6e27787f45d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33216a6e27787f531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00860.x" TargetMode="External"/><Relationship Id="rId98926a6e27787a533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98926a6e27787a533.jpg"/><Relationship Id="rId68956a6e27787cda0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68956a6e27787cda0.jpg"/><Relationship Id="rId21026a6e27787f79c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21026a6e27787f79c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId892773099" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId133749474" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20976a88e32135266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/" TargetMode="External"/><Relationship Id="rId56406a88e321352ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/categorization" TargetMode="External"/><Relationship Id="rId47176a88e321354d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/photos" TargetMode="External"/><Relationship Id="rId11056a88e32137cf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.4671.3.8" TargetMode="External"/><Relationship Id="rId83526a88e32137e84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-ento-011118-111856" TargetMode="External"/><Relationship Id="rId70116a88e321384b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId40986a88e3213850d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLONM/documents" TargetMode="External"/><Relationship Id="rId65406a88e321385c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/1309_pra_prm_XYLONM.pdf" TargetMode="External"/><Relationship Id="rId66676a88e32138f82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.606.9190" TargetMode="External"/><Relationship Id="rId77806a88e3213905a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects13121106" TargetMode="External"/><Relationship Id="rId25206a88e32139b07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/23802359.2022.2094293" TargetMode="External"/><Relationship Id="rId87956a88e32139bf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97636a88e32139d18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00860.x" TargetMode="External"/><Relationship Id="rId10086a88e321353ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10086a88e321353ab.jpg"/><Relationship Id="rId22246a88e3213693e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22246a88e3213693e.jpg"/><Relationship Id="rId47216a88e32139db1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47216a88e32139db1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>