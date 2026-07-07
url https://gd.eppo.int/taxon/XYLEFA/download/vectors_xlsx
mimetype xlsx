--- v0 (2025-10-02)
+++ v1 (2026-07-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="XYLEFA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Potential vector</t>
   </si>
   <si>
     <t>ACRGCI</t>
   </si>
   <si>
     <t>Acrogonia citrina</t>
   </si>
   <si>
     <t>* Alves E, Leite B, Marucci RC, Pascholati SF, Lopes JR, Andersen PC (2008) Retention sites for Xylella fastidiosa in four sharpshooter vectors (Hemiptera: Cicadellidae) analyzed by scanning electron microscopy. Current Microbiology 56(5), 531-538.
 * Coletta-Filho HD, Castillo AI, Laranjeira FF., Andrade EC, Silva NT, Souza AA, Bossi ME, Almeida RPP, Lopes JRS (2020) Citrus Variegated Chlorosis: an Overview of 30 Years of Research and Disease Management. Tropical Plant Pathology 45, 175-191.
 * Santos D, Siqueira DL, Picanço MC (2005) Flutuação populacional de espécies de cigarrinhas transmissoras da clorose variegada dos citros (CVC) em Viçosa-MG Revista Brasileira de Fruticultura, Jaboticabal - SP 27(2), 211-214.
@@ -78,88 +78,103 @@
     <t>Aphrophora permutata</t>
   </si>
   <si>
     <t>* Beal DJ, Adams AG, Cooper ML, Varela LG, Smith RJ, Kron CR, Almeida RP, Daugherty MP (2021) Assessment of nymphal ecology and adult Xylella fastidiosa transmission biology of Aphrophora Nr. Permutata (Hemiptera: Aphrophoridae) in California Vineyards. Environmental Entomology 50(6), 1446-1454.
 ------- poor vector in experiments.
 * Severin HHP (1950) Spittle-insect vectors of Pierce’s disease virus. II. Life history and virus transmission. Hilgardia 19, 357-382.
 ------- experimental transmission</t>
   </si>
   <si>
     <t>BUCLXA</t>
   </si>
   <si>
     <t>Bucephalogonia xanthophis</t>
   </si>
   <si>
     <t xml:space="preserve">* Alves E, Leite B, Marucci RC, Pascholati SF, Lopes JR, Andersen PC (2008) Retention sites for Xylella fastidiosa in four sharpshooter vectors (Hemiptera: Cicadellidae) analyzed by scanning electron microscopy. Current Microbiology 56(5), 531-538.
 * Coletta-Filho HD, Castillo AI, Laranjeira FF., Andrade EC, Silva NT, Souza AA, Bossi ME, Almeida RPP, Lopes JRS (2020) Citrus Variegated Chlorosis: an Overview of 30 Years of Research and Disease Management. Tropical Plant Pathology 45, 175-191.
 * Esteves MB, Kleina HT, Sales TM, Oliveira TP, De Lara IAR, Almeida RPP, Coletta-Filho HD, Lopes JRS (2019) Transmission efficiency of Xylella fastidiosa subsp. pauca sequence types by sharpshooter vectors after in vitro acquisition. Phytopathology 109, 286-293.
 ------- experimental transmission
 * Marucci RC, Lopes JRS, Cavichioli RR (2008) Transmission Efficiency of Xylella fastidiosa by Sharpshooters (Hemiptera: Cicadellidae) in Coffee and Citrus. Journal of Economic Entomology 101(4), 1114-1121.
 ------- experimental transmission to Citrus sinensis and Coffea arabica 
 * Yamamoto P, Pria Júnior W, Roberto S, Felippe M &amp; Freitas E (2001) Flutuação populacional de cigarrinhas (Hemiptera: Cicadellidae) em pomar cítrico em formação. Neotropical Entomology 30, 175-177.
 </t>
   </si>
   <si>
+    <t>CIMNAL</t>
+  </si>
+  <si>
+    <t>Ciminius albolineatus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Defea BS, Mazzaglia A, Paradell SL, Lucero G, Foieri Á, Pizzuolo P, Peñaloza O, Virla EG, Speranza S (2026) First record of potential vectors (Hemiptera: Auchenorrhyncha) of Xylella fastidiosa in olive groves from Argentina. Revista de la Facultad de Ciencias Agrarias. Universidad Nacional de Cuyo. 58(1), 33 https://doi.org/10.48162/rev.39.218 </t>
+  </si>
+  <si>
     <t>CLASAC</t>
   </si>
   <si>
     <t>Clastoptera achatina</t>
   </si>
   <si>
     <t>* Sanderlin RS, Melanson RA (2010) Insect transmission of Xylella fastidiosa to pecan. Plant Disease 94(4), 465-470.
 ------- Pecan leaf scorch. Experimental transmission.</t>
   </si>
   <si>
     <t>CLASBR</t>
   </si>
   <si>
     <t>Clastoptera brunnea</t>
   </si>
   <si>
     <t>* Severin H (1950) Spittle-insect vectors of Pierce’s disease virus. II. Life history and virus transmission. Hilgardia 19, 357-382.</t>
   </si>
   <si>
     <t>ONCMMI</t>
   </si>
   <si>
     <t>Dechacona missionum</t>
   </si>
   <si>
     <t>* Remes Lenicov AM, Paradell S, De Coll O, Agostini J (1999) Cicadelinos asociados a citrus afectados por clorosis variegada (CVC) en la República Argentina (Insecta: Homoptera: Cicadellidae). Revista de la Sociedad Entomológica Argentina 58(3-4), 211-225.</t>
   </si>
   <si>
     <t>DLBPCO</t>
   </si>
   <si>
     <t>Dilobopterus costalimai</t>
   </si>
   <si>
     <t>* Coletta-Filho HD, Castillo AI, Laranjeira FF., Andrade EC, Silva NT, Souza AA, Bossi ME, Almeida RPP, Lopes JRS (2020) Citrus Variegated Chlorosis: an Overview of 30 Years of Research and Disease Management. Tropical Plant Pathology 45, 175-191.
 * Marucci RC, Lopes JRS, Cavichioli RR (2008) Transmission Efficiency of Xylella fastidiosa by Sharpshooters (Hemiptera: Cicadellidae) in Coffee and Citrus. Journal of Economic Entomology 101(4), 1114-1121.
 ------- experimental transmission to Citrus sinensis and Coffea arabica 
 * Roberto SR, Coutinho A, Lima JEO, Miranda VS, Carlos EF (1996) Transmissão de Xylella fastidiosa pelas cigarrinhas Dilobopterus costalimai, Acrogonia terminalis e Oncometopia facialis em citros. Fitopatologia Brasileira 21(4), 517-518.</t>
+  </si>
+  <si>
+    <t>EXITOB</t>
+  </si>
+  <si>
+    <t>Exitianus obscurinervis</t>
   </si>
   <si>
     <t>FRRATR</t>
   </si>
   <si>
     <t>Ferrariana trivittata</t>
   </si>
   <si>
     <t>* Lopes SA, Marcussi S, Torres SCZ, Souza V, Fagan C, França SC, Fernandes NG, Lopes JRS (2003) Weeds as alternative hosts of the citrus, coffee, and plum strains of Xylella fastidiosa in Brazil. Plant Disease 87, 544-549.
 ------- experimental transmission between citrus plants, but citrus is a poor host</t>
   </si>
   <si>
     <t>FINGDU</t>
   </si>
   <si>
     <t>Fingeriana dubia</t>
   </si>
   <si>
     <t>* Coletta-Filho HD, Castillo AI, Laranjeira FF., Andrade EC, Silva NT, Souza AA, Bossi ME, Almeida RPP, Lopes JRS (2020) Citrus Variegated Chlorosis: an Overview of 30 Years of Research and Disease Management. Tropical Plant Pathology 45, 175-191.
 * Yamamoto PT, Felippe MR, Caetano AC, Sanches AL, Lopes JRS (2007) First Report of Fingeriana dubia Cavichioli Transmitting Xylella fastidiosa to Citrus. Fitopatologia Brasileira 32(3), 266.
 ------- experimental transmission of X. fastidiosa to Citrus sinensis</t>
   </si>
   <si>
     <t>HOMLIG</t>
   </si>
@@ -197,50 +212,56 @@
   </si>
   <si>
     <t>MAGOLE</t>
   </si>
   <si>
     <t>Macugonalia leucomelas</t>
   </si>
   <si>
     <t>* Coletta-Filho HD, Castillo AI, Laranjeira FF., Andrade EC, Silva NT, Souza AA, Bossi ME, Almeida RPP, Lopes JRS (2020) Citrus Variegated Chlorosis: an Overview of 30 Years of Research and Disease Management. Tropical Plant Pathology 45, 175-191.
 * Esteves MB, Kleina HT, Sales TM, Oliveira TP, De Lara IAR, Almeida RPP, Coletta-Filho HD, Lopes JRS (2019) Transmission efficiency of Xylella fastidiosa subsp. pauca sequence types by sharpshooter vectors after in vitro acquisition. Phytopathology 109, 286-293.
 ------- experimental transmission
 * Müller C, Esteves MB, Kleina HT, Nondillo A, Botton M, Spotti Lopes JR (2021) First sharpshooter species proven as vectors of Xylella fastidiosa subsp. multiplex in Prunus salicina trees in Brazil. Tropical plant pathology 46, 386-391.
 ------- experimental transmission</t>
   </si>
   <si>
     <t>MOLMCO</t>
   </si>
   <si>
     <t>Molomea consolida</t>
   </si>
   <si>
     <t>* De Coll OR, Agostini JP, Timmer LW, Brlansky RH (1993) Survey of Sharpshooters in Citrus Orchards with Decline Diseases in Misiones, Argentina. International Organization of Citrus Virologists Conference Proceedings 12, 320-326.
 ------- potential vector</t>
   </si>
   <si>
+    <t>NOTZEN</t>
+  </si>
+  <si>
+    <t>Notozulia entreriana</t>
+  </si>
+  <si>
     <t>ONCMFA</t>
   </si>
   <si>
     <t>Oncometopia facialis</t>
   </si>
   <si>
     <t>ORAGDI</t>
   </si>
   <si>
     <t>Oragua discoidula</t>
   </si>
   <si>
     <t>* Coletta-Filho HD, Castillo AI, Laranjeira FF., Andrade EC, Silva NT, Souza AA, Bossi ME, Almeida RPP, Lopes JRS (2020) Citrus Variegated Chlorosis: an Overview of 30 Years of Research and Disease Management. Tropical Plant Pathology 45, 175-191.
 * Lopes JRS, Krugner R (2016) Chapter 14: Transmission ecology and epidemiology of the Citrus Variegated Chlorosis strain of Xylella fastidiosa. In: Brown JK (ed.). Vector-mediated transmission of plant pathogens. The American Phytopathological Society, St. Paul, USA, pp 195–208.
 ------- cited by others as the source of vector record for O. discoidula</t>
   </si>
   <si>
     <t>PGARCO</t>
   </si>
   <si>
     <t>Pagaronia confusa</t>
   </si>
   <si>
     <t>* Nielson MW (1968) The leafhopper vectors of phytopathogenic viruses (Homoptera, Cicadellidae). Taxonomy, biology and virus transmission. Technical Bulletin No. 1392. USDA Agricultural Research Service. 386 pp.
 ------- reported as a vector in transmission experiments (Frazier and Freitag, 1946; Severin, 1949). Considered an unimportant vector of Pierce's disease of grapevine</t>
@@ -281,73 +302,91 @@
   <si>
     <t>Parathona gratiosa</t>
   </si>
   <si>
     <t>* Coletta-Filho HD, Castillo AI, Laranjeira FF., Andrade EC, Silva NT, Souza AA, Bossi ME, Almeida RPP, Lopes JRS (2020) Citrus Variegated Chlorosis: an Overview of 30 Years of Research and Disease Management. Tropical Plant Pathology 45, 175-191.</t>
   </si>
   <si>
     <t>PHILSI</t>
   </si>
   <si>
     <t>Philaenus signatus</t>
   </si>
   <si>
     <t>* Kapantaidaki DE, Antonatos S, Evangelou V, Papachristos DP, Milonas P (2021) Genetic and endosymbiotic diversity of Greek populations of Philaenus spumarius, Philaenus signatus and Neophilaenus campestris, vectors of Xylella fastidiosa. Scientific Reports 11(1), 3752.</t>
   </si>
   <si>
     <t>PLSOMO</t>
   </si>
   <si>
     <t>Plesiommata mollicella</t>
   </si>
   <si>
     <t>* Dellapé G, Paradell S, Semorile L, Delfederico L (2016) Potential vectors of Xylella fastidiosa: a study of leafhoppers and treehoppers in citrus agroecosystems affected by Citrus Variegated Chlorosis. Entomologia Experimentalis et Applicata 161(2), 92-103.</t>
   </si>
   <si>
+    <t>POAAOB</t>
+  </si>
+  <si>
+    <t>Polana obliqua</t>
+  </si>
+  <si>
     <t>POOPCO</t>
   </si>
   <si>
     <t>Poophilus costalis</t>
   </si>
   <si>
     <t>* Severin H (1950) Spittle-insect vectors of Pierce's disease virus. II. Life history and virus transmission. Hilgardia 19(11), 357-381.</t>
   </si>
   <si>
     <t>SONEGR</t>
   </si>
   <si>
     <t>Sonesimia grossa</t>
+  </si>
+  <si>
+    <t>SPABVU</t>
+  </si>
+  <si>
+    <t>Spangbergiella vulnerata</t>
   </si>
   <si>
     <t>TAPARU</t>
   </si>
   <si>
     <t>Tapajosa rubromarginata</t>
   </si>
   <si>
     <t>* Dellapé G, Paradell S, Semorile L, Delfederico L (2016) Potential vectors of Xylella fastidiosa: a study of leafhoppers and treehoppers in citrus agroecosystems affected by Citrus Variegated Chlorosis. Entomologia Experimentalis et Applicata 1–12. doi: 10.1111/eea.12491
 ------- citrus variegated chlorosis</t>
+  </si>
+  <si>
+    <t>XERPVI</t>
+  </si>
+  <si>
+    <t>Xerophloea viridis</t>
   </si>
   <si>
     <t>Known vector</t>
   </si>
   <si>
     <t>ACRGVI</t>
   </si>
   <si>
     <t>Acrogonia virescens</t>
   </si>
   <si>
     <t>* Coletta-Filho HD, Castillo AI, Laranjeira FF., Andrade EC, Silva NT, Souza AA, Bossi ME, Almeida RPP, Lopes JRS (2020) Citrus Variegated Chlorosis: an Overview of 30 Years of Research and Disease Management. Tropical Plant Pathology 45, 175-191.
 * Yamamoto PT, Roberto SR, Praia-Júnior WD, Felippe MR, Miranda VS, Teixeira DC, Lopes JRS (2002) Transmissão de Xylella fastidiosa pelas cigarrinhas Acrogonia virescens e Homalodisca ignorata (Hemiptera: Cicadellidae) em plantas cítricas. Summa Phytopathology 26(1), 128.
 ------- experimental transmission to Citrus sinensis, citrus variegated chlorosis disease</t>
   </si>
   <si>
     <t>TETTFE</t>
   </si>
   <si>
     <t>Bothrogonia ferruginea</t>
   </si>
   <si>
     <t>* Tuan SJ, Hu FT, Chang HY, Chang PW, Chen YH, Huang TP (2016) Xylella fastidiosa transmission and life history of two Cicadellinae sharpshooters, Kolla paulula and Bothrogonia ferruginea (Hemiptera: Cicadellidae), in Taiwan. Journal of Economic Entomology 109(3), 1034-1040.</t>
   </si>
   <si>
@@ -912,62 +951,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D54"/>
+  <dimension ref="A1:D60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="350.2" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="411.614" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -1077,653 +1116,737 @@
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>4</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>32</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>4</v>
       </c>
       <c r="B12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" t="s">
         <v>35</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>4</v>
       </c>
       <c r="B13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" t="s">
         <v>38</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" t="s">
         <v>41</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" t="s">
+        <v>43</v>
+      </c>
+      <c r="C15" t="s">
         <v>44</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" t="s">
         <v>47</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17" t="s">
         <v>50</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>4</v>
       </c>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" t="s">
         <v>53</v>
       </c>
       <c r="D18" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" t="s">
         <v>55</v>
       </c>
       <c r="C19" t="s">
         <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>57</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>4</v>
       </c>
       <c r="B20" t="s">
+        <v>57</v>
+      </c>
+      <c r="C20" t="s">
         <v>58</v>
       </c>
-      <c r="C20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" t="s">
-        <v>60</v>
+        <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>4</v>
       </c>
       <c r="B21" t="s">
+        <v>59</v>
+      </c>
+      <c r="C21" t="s">
+        <v>60</v>
+      </c>
+      <c r="D21" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>4</v>
       </c>
       <c r="B22" t="s">
+        <v>62</v>
+      </c>
+      <c r="C22" t="s">
+        <v>63</v>
+      </c>
+      <c r="D22" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" t="s">
+        <v>65</v>
+      </c>
+      <c r="C23" t="s">
+        <v>66</v>
+      </c>
+      <c r="D23" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D24" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>4</v>
       </c>
       <c r="B25" t="s">
+        <v>71</v>
+      </c>
+      <c r="C25" t="s">
+        <v>72</v>
+      </c>
+      <c r="D25" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>4</v>
       </c>
       <c r="B26" t="s">
+        <v>74</v>
+      </c>
+      <c r="C26" t="s">
+        <v>75</v>
+      </c>
+      <c r="D26" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>4</v>
       </c>
       <c r="B27" t="s">
+        <v>77</v>
+      </c>
+      <c r="C27" t="s">
+        <v>78</v>
+      </c>
+      <c r="D27" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>4</v>
       </c>
       <c r="B28" t="s">
+        <v>80</v>
+      </c>
+      <c r="C28" t="s">
         <v>81</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>83</v>
+      </c>
+      <c r="C29" t="s">
         <v>84</v>
       </c>
-      <c r="B29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D29" t="s">
-        <v>87</v>
+        <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="B30" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C30" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="D30" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="C31" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D31" t="s">
-        <v>93</v>
+        <v>28</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C32" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="D32" t="s">
-        <v>96</v>
+        <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="C33" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="D33" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="C34" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="D34" t="s">
-        <v>101</v>
+        <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="B35" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C35" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="D35" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="B36" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="C36" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="D36" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="B37" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="C37" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="D37" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="B38" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C38" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D38" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="B39" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="C39" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="D39" t="s">
-        <v>116</v>
+        <v>82</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="B40" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="C40" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="D40" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="B41" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="C41" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="D41" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="B42" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="C42" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="D42" t="s">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="B43" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="C43" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D43" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="B44" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="C44" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="D44" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="B45" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C45" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="D45" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="B46" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C46" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="D46" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="B47" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="C47" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="D47" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="B48" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C48" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="D48" t="s">
-        <v>142</v>
+        <v>103</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="B49" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="C49" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="D49" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="B50" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="C50" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="D50" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="B51" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="C51" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="D51" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="B52" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="C52" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="D52" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="B53" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="C53" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="D53" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="B54" t="s">
+        <v>153</v>
+      </c>
+      <c r="C54" t="s">
+        <v>154</v>
+      </c>
+      <c r="D54" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" t="s">
+        <v>97</v>
+      </c>
+      <c r="B55" t="s">
+        <v>156</v>
+      </c>
+      <c r="C55" t="s">
+        <v>157</v>
+      </c>
+      <c r="D55" t="s">
         <v>158</v>
       </c>
-      <c r="C54" t="s">
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56" t="s">
+        <v>97</v>
+      </c>
+      <c r="B56" t="s">
         <v>159</v>
       </c>
-      <c r="D54" t="s">
+      <c r="C56" t="s">
         <v>160</v>
+      </c>
+      <c r="D56" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57" t="s">
+        <v>97</v>
+      </c>
+      <c r="B57" t="s">
+        <v>162</v>
+      </c>
+      <c r="C57" t="s">
+        <v>163</v>
+      </c>
+      <c r="D57" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58" t="s">
+        <v>97</v>
+      </c>
+      <c r="B58" t="s">
+        <v>165</v>
+      </c>
+      <c r="C58" t="s">
+        <v>166</v>
+      </c>
+      <c r="D58" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59" t="s">
+        <v>97</v>
+      </c>
+      <c r="B59" t="s">
+        <v>168</v>
+      </c>
+      <c r="C59" t="s">
+        <v>169</v>
+      </c>
+      <c r="D59" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60" t="s">
+        <v>97</v>
+      </c>
+      <c r="B60" t="s">
+        <v>171</v>
+      </c>
+      <c r="C60" t="s">
+        <v>172</v>
+      </c>
+      <c r="D60" t="s">
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">