--- v1 (2026-07-07)
+++ v2 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="XYLEFA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Potential vector</t>
   </si>
   <si>
     <t>ACRGCI</t>
   </si>
   <si>
     <t>Acrogonia citrina</t>
   </si>
   <si>
     <t>* Alves E, Leite B, Marucci RC, Pascholati SF, Lopes JR, Andersen PC (2008) Retention sites for Xylella fastidiosa in four sharpshooter vectors (Hemiptera: Cicadellidae) analyzed by scanning electron microscopy. Current Microbiology 56(5), 531-538.
 * Coletta-Filho HD, Castillo AI, Laranjeira FF., Andrade EC, Silva NT, Souza AA, Bossi ME, Almeida RPP, Lopes JRS (2020) Citrus Variegated Chlorosis: an Overview of 30 Years of Research and Disease Management. Tropical Plant Pathology 45, 175-191.
 * Santos D, Siqueira DL, Picanço MC (2005) Flutuação populacional de espécies de cigarrinhas transmissoras da clorose variegada dos citros (CVC) em Viçosa-MG Revista Brasileira de Fruticultura, Jaboticabal - SP 27(2), 211-214.
@@ -127,56 +127,50 @@
   <si>
     <t>* Severin H (1950) Spittle-insect vectors of Pierce’s disease virus. II. Life history and virus transmission. Hilgardia 19, 357-382.</t>
   </si>
   <si>
     <t>ONCMMI</t>
   </si>
   <si>
     <t>Dechacona missionum</t>
   </si>
   <si>
     <t>* Remes Lenicov AM, Paradell S, De Coll O, Agostini J (1999) Cicadelinos asociados a citrus afectados por clorosis variegada (CVC) en la República Argentina (Insecta: Homoptera: Cicadellidae). Revista de la Sociedad Entomológica Argentina 58(3-4), 211-225.</t>
   </si>
   <si>
     <t>DLBPCO</t>
   </si>
   <si>
     <t>Dilobopterus costalimai</t>
   </si>
   <si>
     <t>* Coletta-Filho HD, Castillo AI, Laranjeira FF., Andrade EC, Silva NT, Souza AA, Bossi ME, Almeida RPP, Lopes JRS (2020) Citrus Variegated Chlorosis: an Overview of 30 Years of Research and Disease Management. Tropical Plant Pathology 45, 175-191.
 * Marucci RC, Lopes JRS, Cavichioli RR (2008) Transmission Efficiency of Xylella fastidiosa by Sharpshooters (Hemiptera: Cicadellidae) in Coffee and Citrus. Journal of Economic Entomology 101(4), 1114-1121.
 ------- experimental transmission to Citrus sinensis and Coffea arabica 
 * Roberto SR, Coutinho A, Lima JEO, Miranda VS, Carlos EF (1996) Transmissão de Xylella fastidiosa pelas cigarrinhas Dilobopterus costalimai, Acrogonia terminalis e Oncometopia facialis em citros. Fitopatologia Brasileira 21(4), 517-518.</t>
   </si>
   <si>
-    <t>EXITOB</t>
-[...4 lines deleted...]
-  <si>
     <t>FRRATR</t>
   </si>
   <si>
     <t>Ferrariana trivittata</t>
   </si>
   <si>
     <t>* Lopes SA, Marcussi S, Torres SCZ, Souza V, Fagan C, França SC, Fernandes NG, Lopes JRS (2003) Weeds as alternative hosts of the citrus, coffee, and plum strains of Xylella fastidiosa in Brazil. Plant Disease 87, 544-549.
 ------- experimental transmission between citrus plants, but citrus is a poor host</t>
   </si>
   <si>
     <t>FINGDU</t>
   </si>
   <si>
     <t>Fingeriana dubia</t>
   </si>
   <si>
     <t>* Coletta-Filho HD, Castillo AI, Laranjeira FF., Andrade EC, Silva NT, Souza AA, Bossi ME, Almeida RPP, Lopes JRS (2020) Citrus Variegated Chlorosis: an Overview of 30 Years of Research and Disease Management. Tropical Plant Pathology 45, 175-191.
 * Yamamoto PT, Felippe MR, Caetano AC, Sanches AL, Lopes JRS (2007) First Report of Fingeriana dubia Cavichioli Transmitting Xylella fastidiosa to Citrus. Fitopatologia Brasileira 32(3), 266.
 ------- experimental transmission of X. fastidiosa to Citrus sinensis</t>
   </si>
   <si>
     <t>HOMLIG</t>
   </si>
   <si>
     <t>Homalodisca ignorata</t>
@@ -302,91 +296,73 @@
   <si>
     <t>Parathona gratiosa</t>
   </si>
   <si>
     <t>* Coletta-Filho HD, Castillo AI, Laranjeira FF., Andrade EC, Silva NT, Souza AA, Bossi ME, Almeida RPP, Lopes JRS (2020) Citrus Variegated Chlorosis: an Overview of 30 Years of Research and Disease Management. Tropical Plant Pathology 45, 175-191.</t>
   </si>
   <si>
     <t>PHILSI</t>
   </si>
   <si>
     <t>Philaenus signatus</t>
   </si>
   <si>
     <t>* Kapantaidaki DE, Antonatos S, Evangelou V, Papachristos DP, Milonas P (2021) Genetic and endosymbiotic diversity of Greek populations of Philaenus spumarius, Philaenus signatus and Neophilaenus campestris, vectors of Xylella fastidiosa. Scientific Reports 11(1), 3752.</t>
   </si>
   <si>
     <t>PLSOMO</t>
   </si>
   <si>
     <t>Plesiommata mollicella</t>
   </si>
   <si>
     <t>* Dellapé G, Paradell S, Semorile L, Delfederico L (2016) Potential vectors of Xylella fastidiosa: a study of leafhoppers and treehoppers in citrus agroecosystems affected by Citrus Variegated Chlorosis. Entomologia Experimentalis et Applicata 161(2), 92-103.</t>
   </si>
   <si>
-    <t>POAAOB</t>
-[...4 lines deleted...]
-  <si>
     <t>POOPCO</t>
   </si>
   <si>
     <t>Poophilus costalis</t>
   </si>
   <si>
     <t>* Severin H (1950) Spittle-insect vectors of Pierce's disease virus. II. Life history and virus transmission. Hilgardia 19(11), 357-381.</t>
   </si>
   <si>
     <t>SONEGR</t>
   </si>
   <si>
     <t>Sonesimia grossa</t>
-  </si>
-[...4 lines deleted...]
-    <t>Spangbergiella vulnerata</t>
   </si>
   <si>
     <t>TAPARU</t>
   </si>
   <si>
     <t>Tapajosa rubromarginata</t>
   </si>
   <si>
     <t>* Dellapé G, Paradell S, Semorile L, Delfederico L (2016) Potential vectors of Xylella fastidiosa: a study of leafhoppers and treehoppers in citrus agroecosystems affected by Citrus Variegated Chlorosis. Entomologia Experimentalis et Applicata 1–12. doi: 10.1111/eea.12491
 ------- citrus variegated chlorosis</t>
-  </si>
-[...4 lines deleted...]
-    <t>Xerophloea viridis</t>
   </si>
   <si>
     <t>Known vector</t>
   </si>
   <si>
     <t>ACRGVI</t>
   </si>
   <si>
     <t>Acrogonia virescens</t>
   </si>
   <si>
     <t>* Coletta-Filho HD, Castillo AI, Laranjeira FF., Andrade EC, Silva NT, Souza AA, Bossi ME, Almeida RPP, Lopes JRS (2020) Citrus Variegated Chlorosis: an Overview of 30 Years of Research and Disease Management. Tropical Plant Pathology 45, 175-191.
 * Yamamoto PT, Roberto SR, Praia-Júnior WD, Felippe MR, Miranda VS, Teixeira DC, Lopes JRS (2002) Transmissão de Xylella fastidiosa pelas cigarrinhas Acrogonia virescens e Homalodisca ignorata (Hemiptera: Cicadellidae) em plantas cítricas. Summa Phytopathology 26(1), 128.
 ------- experimental transmission to Citrus sinensis, citrus variegated chlorosis disease</t>
   </si>
   <si>
     <t>TETTFE</t>
   </si>
   <si>
     <t>Bothrogonia ferruginea</t>
   </si>
   <si>
     <t>* Tuan SJ, Hu FT, Chang HY, Chang PW, Chen YH, Huang TP (2016) Xylella fastidiosa transmission and life history of two Cicadellinae sharpshooters, Kolla paulula and Bothrogonia ferruginea (Hemiptera: Cicadellidae), in Taiwan. Journal of Economic Entomology 109(3), 1034-1040.</t>
   </si>
   <si>
@@ -951,51 +927,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D60"/>
+  <dimension ref="A1:D56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="411.614" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1116,737 +1092,681 @@
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>4</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>32</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>4</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>4</v>
       </c>
       <c r="B13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D18" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" t="s">
         <v>55</v>
       </c>
       <c r="C19" t="s">
         <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>4</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
       <c r="C20" t="s">
         <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C21" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C23" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C25" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>4</v>
       </c>
       <c r="B26" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C26" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D26" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C27" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D27" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>4</v>
       </c>
       <c r="B28" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C28" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D28" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C29" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D29" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>4</v>
       </c>
       <c r="B30" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C30" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D30" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="B31" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C31" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D31" t="s">
-        <v>28</v>
+        <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="B32" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C32" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D32" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="B33" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C33" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="D33" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="B34" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="C34" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D34" t="s">
-        <v>19</v>
+        <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B35" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C35" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="D35" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B36" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C36" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D36" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B37" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C37" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D37" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B38" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C38" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D38" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B39" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C39" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D39" t="s">
-        <v>82</v>
+        <v>115</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B40" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="C40" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="D40" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B41" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="C41" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="D41" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B42" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="C42" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="D42" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B43" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C43" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="D43" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B44" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="C44" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="D44" t="s">
-        <v>126</v>
+        <v>95</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B45" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C45" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="D45" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B46" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C46" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D46" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B47" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C47" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="D47" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B48" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C48" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D48" t="s">
-        <v>103</v>
+        <v>141</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B49" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C49" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="D49" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B50" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="C50" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="D50" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B51" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C51" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="D51" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B52" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="C52" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="D52" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B53" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="C53" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="D53" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B54" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="C54" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="D54" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B55" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="C55" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="D55" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B56" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="C56" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D56" t="s">
-        <v>161</v>
-[...20 lines deleted...]
-      <c r="B58" t="s">
         <v>165</v>
-      </c>
-[...32 lines deleted...]
-        <v>173</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">