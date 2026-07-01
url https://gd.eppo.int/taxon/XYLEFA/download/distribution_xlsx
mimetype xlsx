--- v0 (2025-10-10)
+++ v1 (2026-07-01)
@@ -1480,51 +1480,51 @@
       <c r="B24" t="s">
         <v>56</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
         <v>57</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>10</v>
       </c>
       <c r="B25" t="s">
         <v>58</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
         <v>59</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>10</v>
       </c>
       <c r="B26" t="s">
         <v>60</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
         <v>61</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>10</v>
       </c>
       <c r="B27" t="s">
         <v>63</v>
       </c>