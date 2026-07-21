--- v1 (2026-07-01)
+++ v2 (2026-07-21)
@@ -1480,51 +1480,51 @@
       <c r="B24" t="s">
         <v>56</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
         <v>57</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>10</v>
       </c>
       <c r="B25" t="s">
         <v>58</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
         <v>59</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>10</v>
       </c>
       <c r="B26" t="s">
         <v>60</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
         <v>61</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>10</v>
       </c>
       <c r="B27" t="s">
         <v>63</v>
       </c>