--- v7 (2026-03-27)
+++ v8 (2026-04-24)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Schaad et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anaheim disease, California vine disease, Pierce's disease of grapevine, citrus variegated chlorosis, dwarf disease of alfalfa (US), dwarf disease of lucerne (GB), leaf scorch of American sycamore, leaf scorch of almond, leaf scorch of coffee, leaf scorch of elm, leaf scorch of maple, leaf scorch of mulberry, leaf scorch of oleander, olive quick decline syndrome, peach phony disease, plum leaf scald</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613969c6de6b4bb9c" w:history="1">
+            <w:hyperlink r:id="rId633169ebf52cba4b7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189669c6de6b4bc4b" w:history="1">
+            <w:hyperlink r:id="rId484869ebf52cba527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XYLEFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="33869146" name="name414869c6de6b4c3a4" descr="1782.jpg"/>
+                  <wp:docPr id="38048770" name="name431269ebf52cba5f3" descr="1782.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1782.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId205069c6de6b4c3a2" cstate="print"/>
+                          <a:blip r:embed="rId436269ebf52cba5f2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId708869c6de6b4c503" w:history="1">
+            <w:hyperlink r:id="rId534569ebf52cba6ef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -13499,63 +13499,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subspecies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20943357" name="name452969c6de6b528dd" descr="XYLEFA_distribution_map.jpg"/>
+            <wp:docPr id="41100804" name="name101369ebf52cbf92d" descr="XYLEFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XYLEFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId490169c6de6b528da" cstate="print"/>
+                    <a:blip r:embed="rId856469ebf52cbf92a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -19265,51 +19265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId509569c6de6b550b9" w:history="1">
+      <w:hyperlink r:id="rId231069ebf52cc29d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-018-33957-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19433,101 +19433,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId491269c6de6b551cf" w:history="1">
+      <w:hyperlink r:id="rId535269ebf52cc2b3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-019-5565-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Di Serio F, Bodino N, Cavalieri V, Demichelis S, Di Carolo M, Dongiovanni C, Fumarola G, Gilioli G, Guerrieri E, Picciotti U, Plazio E, Porcelli F, Saladini M, Salerno M, Simonetto A, Tauro D, Volani S, Zicca S, Bosco D (2019) Collection of data and information on biology and control of vectors of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 1628E, 102 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId802469c6de6b55224" w:history="1">
+      <w:hyperlink r:id="rId295869ebf52cc2b9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1628</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19671,51 +19671,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId702969c6de6b55351" w:history="1">
+      <w:hyperlink r:id="rId734869ebf52cc2dd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/amt/tsy034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19801,51 +19801,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3989, 262 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId783969c6de6b55429" w:history="1">
+      <w:hyperlink r:id="rId535669ebf52cc2ec1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.3989</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19902,51 +19902,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 4225, 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId159269c6de6b554d6" w:history="1">
+      <w:hyperlink r:id="rId126669ebf52cc2f9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.4225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19983,101 +19983,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5357, 61 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId230769c6de6b5555b" w:history="1">
+      <w:hyperlink r:id="rId436569ebf52cc3026" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5357</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019a) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Supporting publication EN-1667. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId681069c6de6b555ad" w:history="1">
+      <w:hyperlink r:id="rId821869ebf52cc307a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1667</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20114,51 +20114,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 5665, 200 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId508169c6de6b5562f" w:history="1">
+      <w:hyperlink r:id="rId190269ebf52cc310c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20215,51 +20215,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5736. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId249969c6de6b556d0" w:history="1">
+      <w:hyperlink r:id="rId957269ebf52cc31b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20309,81 +20309,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 6114, 61 pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId111769c6de6b55767" w:history="1">
+      <w:hyperlink r:id="rId264269ebf52cc326b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6114</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1998) EPPO Reporting Service 1998/157. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId575769c6de6b5579a" w:history="1">
+      <w:hyperlink r:id="rId570569ebf52cc32a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-3666</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20409,51 +20409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 395-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId259269c6de6b55809" w:history="1">
+      <w:hyperlink r:id="rId580669ebf52cc331e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12325</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20479,51 +20479,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 407-418. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId307569c6de6b55878" w:history="1">
+      <w:hyperlink r:id="rId770369ebf52cc338f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12328</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20549,51 +20549,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId956969c6de6b558e8" w:history="1">
+      <w:hyperlink r:id="rId846169ebf52cc3409" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20719,101 +20719,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Wells </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in the Union territory. Directorate-General for Health and Food Safety, Brussels. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId421369c6de6b559f8" w:history="1">
+      <w:hyperlink r:id="rId296369ebf52cc3603" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2020) Commission database of host plants found to be susceptible to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Union territory. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId328469c6de6b55a4a" w:history="1">
+      <w:hyperlink r:id="rId320169ebf52cc369e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2020-03)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -21811,51 +21811,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2018) ISPM 27 Diagnostic protocols for regulated pests. DP 25: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. FAO, Rome, 32 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId184369c6de6b5611d" w:history="1">
+      <w:hyperlink r:id="rId287369ebf52cc3eee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21919,51 +21919,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId618969c6de6b561d2" w:history="1">
+      <w:hyperlink r:id="rId590469ebf52cc3fb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02141</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21980,51 +21980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Remote Sensing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 063542. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId439769c6de6b56239" w:history="1">
+      <w:hyperlink r:id="rId381569ebf52cc401c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1117/1.JRS.6.063542</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22360,51 +22360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Noordijk J, den Bieman CFM, de Haas MS and Colijn Ed O (2019) Xyleemzuigende cicaden, potentiële vectoren van </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, rondom boomkwekerijen en glastuinbouw. EIS Kenniscentrum Insecten, Leiden. NVWA, afdeling NRC, EIS2019-06. Available online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId487969c6de6b5649a" w:history="1">
+      <w:hyperlink r:id="rId223169ebf52cc42c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22740,51 +22740,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puterka GJ, Reinke M, Luvisi D, Ciomperik MA, Bartels D, Wendel L, Glenn DM (2003) Particle film, surround WP, effects on glassy-winged sharpshooter behavior and its utility as a barrier to sharpshooter infestations in grape. Online. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId211569c6de6b566fa" w:history="1">
+      <w:hyperlink r:id="rId655969ebf52cc45a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2003-0321-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23744,51 +23744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e02972-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId645569c6de6b56d49" w:history="1">
+      <w:hyperlink r:id="rId812869ebf52cc4c94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.02972-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24132,101 +24132,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Pierce's disease of grapevines). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId711669c6de6b5711a" w:history="1">
+      <w:hyperlink r:id="rId490969ebf52cc4f1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/57195</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId263569c6de6b57177" w:history="1">
+      <w:hyperlink r:id="rId436369ebf52cc4f6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.efsa.europa.eu/en/supporting/pub/en-1667</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -24292,51 +24292,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId724069c6de6b57485" w:history="1">
+      <w:hyperlink r:id="rId731069ebf52cc50b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -24474,63 +24474,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 677-682.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="77839647" name="name253369c6de6b57b60" descr="eu_funding_250.png"/>
+            <wp:docPr id="89939360" name="name998769ebf52cc52ba" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId193469c6de6b57b5d" cstate="print"/>
+                    <a:blip r:embed="rId901669ebf52cc52b9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -24629,137 +24629,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83316574">
+  <w:abstractNum w:abstractNumId="50405251">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22592948">
+    <w:lvl w:ilvl="0" w:tplc="93880036">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22592948" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93880036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22592948" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93880036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22592948" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93880036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22592948" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93880036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22592948" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93880036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22592948" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93880036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22592948" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93880036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22592948" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93880036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83316573">
+  <w:abstractNum w:abstractNumId="50405250">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93478110">
+    <w:lvl w:ilvl="0" w:tplc="24156328">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -25511,55 +25511,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83316573">
-    <w:abstractNumId w:val="83316573"/>
+  <w:num w:numId="50405250">
+    <w:abstractNumId w:val="50405250"/>
   </w:num>
-  <w:num w:numId="83316574">
-    <w:abstractNumId w:val="83316574"/>
+  <w:num w:numId="50405251">
+    <w:abstractNumId w:val="50405251"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -37109,51 +37109,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId752487631" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId996991965" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId613969c6de6b4bb9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/" TargetMode="External"/><Relationship Id="rId189669c6de6b4bc4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/categorization" TargetMode="External"/><Relationship Id="rId708869c6de6b4c503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/photos" TargetMode="External"/><Relationship Id="rId509569c6de6b550b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-33957-z" TargetMode="External"/><Relationship Id="rId491269c6de6b551cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-5565-9" TargetMode="External"/><Relationship Id="rId802469c6de6b55224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1628" TargetMode="External"/><Relationship Id="rId702969c6de6b55351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/amt/tsy034" TargetMode="External"/><Relationship Id="rId783969c6de6b55429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId159269c6de6b554d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId230769c6de6b5555b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5357" TargetMode="External"/><Relationship Id="rId681069c6de6b555ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1667" TargetMode="External"/><Relationship Id="rId508169c6de6b5562f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5665" TargetMode="External"/><Relationship Id="rId249969c6de6b556d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId111769c6de6b55767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6114" TargetMode="External"/><Relationship Id="rId575769c6de6b5579a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3666" TargetMode="External"/><Relationship Id="rId259269c6de6b55809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12325" TargetMode="External"/><Relationship Id="rId307569c6de6b55878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12328" TargetMode="External"/><Relationship Id="rId956969c6de6b558e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId421369c6de6b559f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf" TargetMode="External"/><Relationship Id="rId328469c6de6b55a4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en" TargetMode="External"/><Relationship Id="rId184369c6de6b5611d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf" TargetMode="External"/><Relationship Id="rId618969c6de6b561d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02141" TargetMode="External"/><Relationship Id="rId439769c6de6b56239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1117/1.JRS.6.063542" TargetMode="External"/><Relationship Id="rId487969c6de6b5649a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563" TargetMode="External"/><Relationship Id="rId211569c6de6b566fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2003-0321-01-RS" TargetMode="External"/><Relationship Id="rId645569c6de6b56d49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02972-18" TargetMode="External"/><Relationship Id="rId711669c6de6b5711a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/57195" TargetMode="External"/><Relationship Id="rId263569c6de6b57177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1667" TargetMode="External"/><Relationship Id="rId724069c6de6b57485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId205069c6de6b4c3a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId205069c6de6b4c3a2.jpg"/><Relationship Id="rId490169c6de6b528da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId490169c6de6b528da.jpg"/><Relationship Id="rId193469c6de6b57b5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId193469c6de6b57b5d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId174043609" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId479016872" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId633169ebf52cba4b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/" TargetMode="External"/><Relationship Id="rId484869ebf52cba527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/categorization" TargetMode="External"/><Relationship Id="rId534569ebf52cba6ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/photos" TargetMode="External"/><Relationship Id="rId231069ebf52cc29d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-33957-z" TargetMode="External"/><Relationship Id="rId535269ebf52cc2b3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-5565-9" TargetMode="External"/><Relationship Id="rId295869ebf52cc2b9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1628" TargetMode="External"/><Relationship Id="rId734869ebf52cc2dd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/amt/tsy034" TargetMode="External"/><Relationship Id="rId535669ebf52cc2ec1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId126669ebf52cc2f9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId436569ebf52cc3026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5357" TargetMode="External"/><Relationship Id="rId821869ebf52cc307a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1667" TargetMode="External"/><Relationship Id="rId190269ebf52cc310c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5665" TargetMode="External"/><Relationship Id="rId957269ebf52cc31b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId264269ebf52cc326b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6114" TargetMode="External"/><Relationship Id="rId570569ebf52cc32a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3666" TargetMode="External"/><Relationship Id="rId580669ebf52cc331e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12325" TargetMode="External"/><Relationship Id="rId770369ebf52cc338f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12328" TargetMode="External"/><Relationship Id="rId846169ebf52cc3409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId296369ebf52cc3603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf" TargetMode="External"/><Relationship Id="rId320169ebf52cc369e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en" TargetMode="External"/><Relationship Id="rId287369ebf52cc3eee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf" TargetMode="External"/><Relationship Id="rId590469ebf52cc3fb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02141" TargetMode="External"/><Relationship Id="rId381569ebf52cc401c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1117/1.JRS.6.063542" TargetMode="External"/><Relationship Id="rId223169ebf52cc42c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563" TargetMode="External"/><Relationship Id="rId655969ebf52cc45a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2003-0321-01-RS" TargetMode="External"/><Relationship Id="rId812869ebf52cc4c94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02972-18" TargetMode="External"/><Relationship Id="rId490969ebf52cc4f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/57195" TargetMode="External"/><Relationship Id="rId436369ebf52cc4f6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1667" TargetMode="External"/><Relationship Id="rId731069ebf52cc50b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId436269ebf52cba5f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId436269ebf52cba5f2.jpg"/><Relationship Id="rId856469ebf52cbf92a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId856469ebf52cbf92a.jpg"/><Relationship Id="rId901669ebf52cc52b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId901669ebf52cc52b9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>