--- v8 (2026-04-24)
+++ v9 (2026-05-15)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Schaad et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anaheim disease, California vine disease, Pierce's disease of grapevine, citrus variegated chlorosis, dwarf disease of alfalfa (US), dwarf disease of lucerne (GB), leaf scorch of American sycamore, leaf scorch of almond, leaf scorch of coffee, leaf scorch of elm, leaf scorch of maple, leaf scorch of mulberry, leaf scorch of oleander, olive quick decline syndrome, peach phony disease, plum leaf scald</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633169ebf52cba4b7" w:history="1">
+            <w:hyperlink r:id="rId76186a06a6e11667e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484869ebf52cba527" w:history="1">
+            <w:hyperlink r:id="rId39036a06a6e1166eb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XYLEFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38048770" name="name431269ebf52cba5f3" descr="1782.jpg"/>
+                  <wp:docPr id="70784929" name="name10386a06a6e116d59" descr="1782.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1782.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId436269ebf52cba5f2" cstate="print"/>
+                          <a:blip r:embed="rId39716a06a6e116d57" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId534569ebf52cba6ef" w:history="1">
+            <w:hyperlink r:id="rId88536a06a6e116e96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -13499,63 +13499,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subspecies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="41100804" name="name101369ebf52cbf92d" descr="XYLEFA_distribution_map.jpg"/>
+            <wp:docPr id="53599910" name="name52616a06a6e11d1df" descr="XYLEFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XYLEFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId856469ebf52cbf92a" cstate="print"/>
+                    <a:blip r:embed="rId54896a06a6e11d1db" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -19265,51 +19265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId231069ebf52cc29d7" w:history="1">
+      <w:hyperlink r:id="rId34426a06a6e11fc5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-018-33957-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19433,101 +19433,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId535269ebf52cc2b3d" w:history="1">
+      <w:hyperlink r:id="rId37566a06a6e11fda5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-019-5565-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Di Serio F, Bodino N, Cavalieri V, Demichelis S, Di Carolo M, Dongiovanni C, Fumarola G, Gilioli G, Guerrieri E, Picciotti U, Plazio E, Porcelli F, Saladini M, Salerno M, Simonetto A, Tauro D, Volani S, Zicca S, Bosco D (2019) Collection of data and information on biology and control of vectors of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 1628E, 102 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId295869ebf52cc2b9e" w:history="1">
+      <w:hyperlink r:id="rId38466a06a6e11fdfe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1628</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19671,51 +19671,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId734869ebf52cc2dd6" w:history="1">
+      <w:hyperlink r:id="rId16726a06a6e11ff2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/amt/tsy034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19801,51 +19801,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3989, 262 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId535669ebf52cc2ec1" w:history="1">
+      <w:hyperlink r:id="rId49646a06a6e120005" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.3989</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19902,51 +19902,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 4225, 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId126669ebf52cc2f9c" w:history="1">
+      <w:hyperlink r:id="rId71976a06a6e1200a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.4225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19983,101 +19983,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5357, 61 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId436569ebf52cc3026" w:history="1">
+      <w:hyperlink r:id="rId15886a06a6e12013a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5357</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019a) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Supporting publication EN-1667. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId821869ebf52cc307a" w:history="1">
+      <w:hyperlink r:id="rId21456a06a6e120192" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1667</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20114,51 +20114,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 5665, 200 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId190269ebf52cc310c" w:history="1">
+      <w:hyperlink r:id="rId87286a06a6e120217" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20215,51 +20215,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5736. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId957269ebf52cc31b8" w:history="1">
+      <w:hyperlink r:id="rId79786a06a6e1202bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20309,81 +20309,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 6114, 61 pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId264269ebf52cc326b" w:history="1">
+      <w:hyperlink r:id="rId40816a06a6e120355" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6114</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1998) EPPO Reporting Service 1998/157. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId570569ebf52cc32a2" w:history="1">
+      <w:hyperlink r:id="rId57766a06a6e1203b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-3666</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20409,51 +20409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 395-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId580669ebf52cc331e" w:history="1">
+      <w:hyperlink r:id="rId21576a06a6e120423" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12325</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20479,51 +20479,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 407-418. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId770369ebf52cc338f" w:history="1">
+      <w:hyperlink r:id="rId84376a06a6e120496" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12328</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20549,51 +20549,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId846169ebf52cc3409" w:history="1">
+      <w:hyperlink r:id="rId45006a06a6e12050a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20719,101 +20719,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Wells </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in the Union territory. Directorate-General for Health and Food Safety, Brussels. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId296369ebf52cc3603" w:history="1">
+      <w:hyperlink r:id="rId25566a06a6e12061f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2020) Commission database of host plants found to be susceptible to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Union territory. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId320169ebf52cc369e" w:history="1">
+      <w:hyperlink r:id="rId84326a06a6e120674" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2020-03)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -21811,51 +21811,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2018) ISPM 27 Diagnostic protocols for regulated pests. DP 25: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. FAO, Rome, 32 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId287369ebf52cc3eee" w:history="1">
+      <w:hyperlink r:id="rId33666a06a6e120d26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21919,51 +21919,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId590469ebf52cc3fb0" w:history="1">
+      <w:hyperlink r:id="rId99876a06a6e120ddb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02141</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21980,51 +21980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Remote Sensing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 063542. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId381569ebf52cc401c" w:history="1">
+      <w:hyperlink r:id="rId98166a06a6e120e42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1117/1.JRS.6.063542</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22360,51 +22360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Noordijk J, den Bieman CFM, de Haas MS and Colijn Ed O (2019) Xyleemzuigende cicaden, potentiële vectoren van </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, rondom boomkwekerijen en glastuinbouw. EIS Kenniscentrum Insecten, Leiden. NVWA, afdeling NRC, EIS2019-06. Available online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId223169ebf52cc42c7" w:history="1">
+      <w:hyperlink r:id="rId99606a06a6e1210a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22740,51 +22740,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puterka GJ, Reinke M, Luvisi D, Ciomperik MA, Bartels D, Wendel L, Glenn DM (2003) Particle film, surround WP, effects on glassy-winged sharpshooter behavior and its utility as a barrier to sharpshooter infestations in grape. Online. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId655969ebf52cc45a6" w:history="1">
+      <w:hyperlink r:id="rId32066a06a6e121328" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2003-0321-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23744,51 +23744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e02972-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId812869ebf52cc4c94" w:history="1">
+      <w:hyperlink r:id="rId94706a06a6e121997" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.02972-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24132,101 +24132,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Pierce's disease of grapevines). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId490969ebf52cc4f1d" w:history="1">
+      <w:hyperlink r:id="rId79866a06a6e121c2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/57195</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId436369ebf52cc4f6e" w:history="1">
+      <w:hyperlink r:id="rId31196a06a6e121c7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.efsa.europa.eu/en/supporting/pub/en-1667</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -24292,51 +24292,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId731069ebf52cc50b6" w:history="1">
+      <w:hyperlink r:id="rId28456a06a6e121d3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -24474,63 +24474,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 677-682.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="89939360" name="name998769ebf52cc52ba" descr="eu_funding_250.png"/>
+            <wp:docPr id="80844487" name="name91256a06a6e121ee1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId901669ebf52cc52b9" cstate="print"/>
+                    <a:blip r:embed="rId21866a06a6e121edf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -24629,137 +24629,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50405251">
+  <w:abstractNum w:abstractNumId="33299284">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93880036">
+    <w:lvl w:ilvl="0" w:tplc="97647770">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93880036" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97647770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93880036" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97647770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93880036" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97647770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93880036" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97647770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93880036" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97647770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93880036" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97647770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93880036" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97647770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93880036" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97647770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50405250">
+  <w:abstractNum w:abstractNumId="33299283">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24156328">
+    <w:lvl w:ilvl="0" w:tplc="39687810">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -25511,55 +25511,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50405250">
-    <w:abstractNumId w:val="50405250"/>
+  <w:num w:numId="33299283">
+    <w:abstractNumId w:val="33299283"/>
   </w:num>
-  <w:num w:numId="50405251">
-    <w:abstractNumId w:val="50405251"/>
+  <w:num w:numId="33299284">
+    <w:abstractNumId w:val="33299284"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -37109,51 +37109,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId174043609" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId479016872" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId633169ebf52cba4b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/" TargetMode="External"/><Relationship Id="rId484869ebf52cba527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/categorization" TargetMode="External"/><Relationship Id="rId534569ebf52cba6ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/photos" TargetMode="External"/><Relationship Id="rId231069ebf52cc29d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-33957-z" TargetMode="External"/><Relationship Id="rId535269ebf52cc2b3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-5565-9" TargetMode="External"/><Relationship Id="rId295869ebf52cc2b9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1628" TargetMode="External"/><Relationship Id="rId734869ebf52cc2dd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/amt/tsy034" TargetMode="External"/><Relationship Id="rId535669ebf52cc2ec1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId126669ebf52cc2f9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId436569ebf52cc3026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5357" TargetMode="External"/><Relationship Id="rId821869ebf52cc307a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1667" TargetMode="External"/><Relationship Id="rId190269ebf52cc310c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5665" TargetMode="External"/><Relationship Id="rId957269ebf52cc31b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId264269ebf52cc326b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6114" TargetMode="External"/><Relationship Id="rId570569ebf52cc32a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3666" TargetMode="External"/><Relationship Id="rId580669ebf52cc331e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12325" TargetMode="External"/><Relationship Id="rId770369ebf52cc338f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12328" TargetMode="External"/><Relationship Id="rId846169ebf52cc3409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId296369ebf52cc3603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf" TargetMode="External"/><Relationship Id="rId320169ebf52cc369e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en" TargetMode="External"/><Relationship Id="rId287369ebf52cc3eee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf" TargetMode="External"/><Relationship Id="rId590469ebf52cc3fb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02141" TargetMode="External"/><Relationship Id="rId381569ebf52cc401c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1117/1.JRS.6.063542" TargetMode="External"/><Relationship Id="rId223169ebf52cc42c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563" TargetMode="External"/><Relationship Id="rId655969ebf52cc45a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2003-0321-01-RS" TargetMode="External"/><Relationship Id="rId812869ebf52cc4c94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02972-18" TargetMode="External"/><Relationship Id="rId490969ebf52cc4f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/57195" TargetMode="External"/><Relationship Id="rId436369ebf52cc4f6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1667" TargetMode="External"/><Relationship Id="rId731069ebf52cc50b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId436269ebf52cba5f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId436269ebf52cba5f2.jpg"/><Relationship Id="rId856469ebf52cbf92a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId856469ebf52cbf92a.jpg"/><Relationship Id="rId901669ebf52cc52b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId901669ebf52cc52b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId920790467" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId997128900" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76186a06a6e11667e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/" TargetMode="External"/><Relationship Id="rId39036a06a6e1166eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/categorization" TargetMode="External"/><Relationship Id="rId88536a06a6e116e96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/photos" TargetMode="External"/><Relationship Id="rId34426a06a6e11fc5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-33957-z" TargetMode="External"/><Relationship Id="rId37566a06a6e11fda5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-5565-9" TargetMode="External"/><Relationship Id="rId38466a06a6e11fdfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1628" TargetMode="External"/><Relationship Id="rId16726a06a6e11ff2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/amt/tsy034" TargetMode="External"/><Relationship Id="rId49646a06a6e120005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId71976a06a6e1200a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId15886a06a6e12013a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5357" TargetMode="External"/><Relationship Id="rId21456a06a6e120192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1667" TargetMode="External"/><Relationship Id="rId87286a06a6e120217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5665" TargetMode="External"/><Relationship Id="rId79786a06a6e1202bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId40816a06a6e120355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6114" TargetMode="External"/><Relationship Id="rId57766a06a6e1203b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3666" TargetMode="External"/><Relationship Id="rId21576a06a6e120423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12325" TargetMode="External"/><Relationship Id="rId84376a06a6e120496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12328" TargetMode="External"/><Relationship Id="rId45006a06a6e12050a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId25566a06a6e12061f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf" TargetMode="External"/><Relationship Id="rId84326a06a6e120674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en" TargetMode="External"/><Relationship Id="rId33666a06a6e120d26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf" TargetMode="External"/><Relationship Id="rId99876a06a6e120ddb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02141" TargetMode="External"/><Relationship Id="rId98166a06a6e120e42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1117/1.JRS.6.063542" TargetMode="External"/><Relationship Id="rId99606a06a6e1210a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563" TargetMode="External"/><Relationship Id="rId32066a06a6e121328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2003-0321-01-RS" TargetMode="External"/><Relationship Id="rId94706a06a6e121997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02972-18" TargetMode="External"/><Relationship Id="rId79866a06a6e121c2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/57195" TargetMode="External"/><Relationship Id="rId31196a06a6e121c7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1667" TargetMode="External"/><Relationship Id="rId28456a06a6e121d3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39716a06a6e116d57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39716a06a6e116d57.jpg"/><Relationship Id="rId54896a06a6e11d1db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54896a06a6e11d1db.jpg"/><Relationship Id="rId21866a06a6e121edf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21866a06a6e121edf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>