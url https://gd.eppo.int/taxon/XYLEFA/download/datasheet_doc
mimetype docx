--- v9 (2026-05-15)
+++ v10 (2026-06-04)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Schaad et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anaheim disease, California vine disease, Pierce's disease of grapevine, citrus variegated chlorosis, dwarf disease of alfalfa (US), dwarf disease of lucerne (GB), leaf scorch of American sycamore, leaf scorch of almond, leaf scorch of coffee, leaf scorch of elm, leaf scorch of maple, leaf scorch of mulberry, leaf scorch of oleander, olive quick decline syndrome, peach phony disease, plum leaf scald</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76186a06a6e11667e" w:history="1">
+            <w:hyperlink r:id="rId27036a2148a143edc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39036a06a6e1166eb" w:history="1">
+            <w:hyperlink r:id="rId20116a2148a143fff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XYLEFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="70784929" name="name10386a06a6e116d59" descr="1782.jpg"/>
+                  <wp:docPr id="60630335" name="name44176a2148a1447d9" descr="1782.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1782.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39716a06a6e116d57" cstate="print"/>
+                          <a:blip r:embed="rId50856a2148a1447d6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId88536a06a6e116e96" w:history="1">
+            <w:hyperlink r:id="rId71966a2148a14498c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -13499,63 +13499,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subspecies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53599910" name="name52616a06a6e11d1df" descr="XYLEFA_distribution_map.jpg"/>
+            <wp:docPr id="77640862" name="name35056a2148a14b149" descr="XYLEFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XYLEFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54896a06a6e11d1db" cstate="print"/>
+                    <a:blip r:embed="rId45846a2148a14b143" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -19265,51 +19265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34426a06a6e11fc5a" w:history="1">
+      <w:hyperlink r:id="rId35196a2148a14dc98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-018-33957-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19433,101 +19433,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37566a06a6e11fda5" w:history="1">
+      <w:hyperlink r:id="rId73436a2148a14ddb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-019-5565-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Di Serio F, Bodino N, Cavalieri V, Demichelis S, Di Carolo M, Dongiovanni C, Fumarola G, Gilioli G, Guerrieri E, Picciotti U, Plazio E, Porcelli F, Saladini M, Salerno M, Simonetto A, Tauro D, Volani S, Zicca S, Bosco D (2019) Collection of data and information on biology and control of vectors of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 1628E, 102 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38466a06a6e11fdfe" w:history="1">
+      <w:hyperlink r:id="rId30646a2148a14de06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1628</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19671,51 +19671,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16726a06a6e11ff2e" w:history="1">
+      <w:hyperlink r:id="rId78636a2148a14df32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/amt/tsy034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19801,51 +19801,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3989, 262 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49646a06a6e120005" w:history="1">
+      <w:hyperlink r:id="rId63836a2148a14e008" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.3989</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19902,51 +19902,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 4225, 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71976a06a6e1200a9" w:history="1">
+      <w:hyperlink r:id="rId76726a2148a14e0b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.4225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19983,101 +19983,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5357, 61 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15886a06a6e12013a" w:history="1">
+      <w:hyperlink r:id="rId35836a2148a14e13d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5357</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019a) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Supporting publication EN-1667. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21456a06a6e120192" w:history="1">
+      <w:hyperlink r:id="rId16616a2148a14e18e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1667</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20114,51 +20114,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 5665, 200 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87286a06a6e120217" w:history="1">
+      <w:hyperlink r:id="rId43826a2148a14e229" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20215,51 +20215,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5736. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79786a06a6e1202bc" w:history="1">
+      <w:hyperlink r:id="rId18286a2148a14e2cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20309,81 +20309,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 6114, 61 pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40816a06a6e120355" w:history="1">
+      <w:hyperlink r:id="rId65396a2148a14e369" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6114</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1998) EPPO Reporting Service 1998/157. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57766a06a6e1203b0" w:history="1">
+      <w:hyperlink r:id="rId27536a2148a14e39e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-3666</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20409,51 +20409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 395-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21576a06a6e120423" w:history="1">
+      <w:hyperlink r:id="rId55056a2148a14e410" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12325</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20479,51 +20479,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 407-418. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84376a06a6e120496" w:history="1">
+      <w:hyperlink r:id="rId64986a2148a14e482" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12328</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20549,51 +20549,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45006a06a6e12050a" w:history="1">
+      <w:hyperlink r:id="rId68626a2148a14e4f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20719,101 +20719,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Wells </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in the Union territory. Directorate-General for Health and Food Safety, Brussels. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25566a06a6e12061f" w:history="1">
+      <w:hyperlink r:id="rId30536a2148a14e609" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2020) Commission database of host plants found to be susceptible to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Union territory. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84326a06a6e120674" w:history="1">
+      <w:hyperlink r:id="rId74906a2148a14e65e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2020-03)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -21811,51 +21811,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2018) ISPM 27 Diagnostic protocols for regulated pests. DP 25: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. FAO, Rome, 32 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33666a06a6e120d26" w:history="1">
+      <w:hyperlink r:id="rId68526a2148a14ecfb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21919,51 +21919,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99876a06a6e120ddb" w:history="1">
+      <w:hyperlink r:id="rId82626a2148a14edaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02141</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21980,51 +21980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Remote Sensing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 063542. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98166a06a6e120e42" w:history="1">
+      <w:hyperlink r:id="rId86836a2148a14ee14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1117/1.JRS.6.063542</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22360,51 +22360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Noordijk J, den Bieman CFM, de Haas MS and Colijn Ed O (2019) Xyleemzuigende cicaden, potentiële vectoren van </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, rondom boomkwekerijen en glastuinbouw. EIS Kenniscentrum Insecten, Leiden. NVWA, afdeling NRC, EIS2019-06. Available online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99606a06a6e1210a7" w:history="1">
+      <w:hyperlink r:id="rId21286a2148a14f077" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22740,51 +22740,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puterka GJ, Reinke M, Luvisi D, Ciomperik MA, Bartels D, Wendel L, Glenn DM (2003) Particle film, surround WP, effects on glassy-winged sharpshooter behavior and its utility as a barrier to sharpshooter infestations in grape. Online. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32066a06a6e121328" w:history="1">
+      <w:hyperlink r:id="rId25946a2148a14f2ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2003-0321-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23744,51 +23744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e02972-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94706a06a6e121997" w:history="1">
+      <w:hyperlink r:id="rId86876a2148a14f984" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.02972-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24132,101 +24132,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Pierce's disease of grapevines). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79866a06a6e121c2a" w:history="1">
+      <w:hyperlink r:id="rId19946a2148a14fc0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/57195</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31196a06a6e121c7c" w:history="1">
+      <w:hyperlink r:id="rId37766a2148a14fc5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.efsa.europa.eu/en/supporting/pub/en-1667</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -24292,51 +24292,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28456a06a6e121d3b" w:history="1">
+      <w:hyperlink r:id="rId10176a2148a14fd16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -24474,63 +24474,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 677-682.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="80844487" name="name91256a06a6e121ee1" descr="eu_funding_250.png"/>
+            <wp:docPr id="70111186" name="name90236a2148a14ff0a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21866a06a6e121edf" cstate="print"/>
+                    <a:blip r:embed="rId56006a2148a14ff09" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -24629,137 +24629,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33299284">
+  <w:abstractNum w:abstractNumId="57825035">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97647770">
+    <w:lvl w:ilvl="0" w:tplc="96987364">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97647770" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96987364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97647770" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96987364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97647770" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96987364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97647770" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96987364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97647770" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96987364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97647770" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96987364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97647770" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96987364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97647770" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96987364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33299283">
+  <w:abstractNum w:abstractNumId="57825034">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39687810">
+    <w:lvl w:ilvl="0" w:tplc="97202155">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -25511,55 +25511,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33299283">
-    <w:abstractNumId w:val="33299283"/>
+  <w:num w:numId="57825034">
+    <w:abstractNumId w:val="57825034"/>
   </w:num>
-  <w:num w:numId="33299284">
-    <w:abstractNumId w:val="33299284"/>
+  <w:num w:numId="57825035">
+    <w:abstractNumId w:val="57825035"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -37109,51 +37109,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId920790467" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId997128900" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76186a06a6e11667e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/" TargetMode="External"/><Relationship Id="rId39036a06a6e1166eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/categorization" TargetMode="External"/><Relationship Id="rId88536a06a6e116e96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/photos" TargetMode="External"/><Relationship Id="rId34426a06a6e11fc5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-33957-z" TargetMode="External"/><Relationship Id="rId37566a06a6e11fda5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-5565-9" TargetMode="External"/><Relationship Id="rId38466a06a6e11fdfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1628" TargetMode="External"/><Relationship Id="rId16726a06a6e11ff2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/amt/tsy034" TargetMode="External"/><Relationship Id="rId49646a06a6e120005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId71976a06a6e1200a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId15886a06a6e12013a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5357" TargetMode="External"/><Relationship Id="rId21456a06a6e120192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1667" TargetMode="External"/><Relationship Id="rId87286a06a6e120217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5665" TargetMode="External"/><Relationship Id="rId79786a06a6e1202bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId40816a06a6e120355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6114" TargetMode="External"/><Relationship Id="rId57766a06a6e1203b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3666" TargetMode="External"/><Relationship Id="rId21576a06a6e120423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12325" TargetMode="External"/><Relationship Id="rId84376a06a6e120496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12328" TargetMode="External"/><Relationship Id="rId45006a06a6e12050a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId25566a06a6e12061f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf" TargetMode="External"/><Relationship Id="rId84326a06a6e120674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en" TargetMode="External"/><Relationship Id="rId33666a06a6e120d26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf" TargetMode="External"/><Relationship Id="rId99876a06a6e120ddb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02141" TargetMode="External"/><Relationship Id="rId98166a06a6e120e42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1117/1.JRS.6.063542" TargetMode="External"/><Relationship Id="rId99606a06a6e1210a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563" TargetMode="External"/><Relationship Id="rId32066a06a6e121328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2003-0321-01-RS" TargetMode="External"/><Relationship Id="rId94706a06a6e121997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02972-18" TargetMode="External"/><Relationship Id="rId79866a06a6e121c2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/57195" TargetMode="External"/><Relationship Id="rId31196a06a6e121c7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1667" TargetMode="External"/><Relationship Id="rId28456a06a6e121d3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39716a06a6e116d57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39716a06a6e116d57.jpg"/><Relationship Id="rId54896a06a6e11d1db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54896a06a6e11d1db.jpg"/><Relationship Id="rId21866a06a6e121edf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21866a06a6e121edf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId292272582" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId916132906" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27036a2148a143edc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/" TargetMode="External"/><Relationship Id="rId20116a2148a143fff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/categorization" TargetMode="External"/><Relationship Id="rId71966a2148a14498c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/photos" TargetMode="External"/><Relationship Id="rId35196a2148a14dc98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-33957-z" TargetMode="External"/><Relationship Id="rId73436a2148a14ddb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-5565-9" TargetMode="External"/><Relationship Id="rId30646a2148a14de06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1628" TargetMode="External"/><Relationship Id="rId78636a2148a14df32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/amt/tsy034" TargetMode="External"/><Relationship Id="rId63836a2148a14e008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId76726a2148a14e0b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId35836a2148a14e13d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5357" TargetMode="External"/><Relationship Id="rId16616a2148a14e18e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1667" TargetMode="External"/><Relationship Id="rId43826a2148a14e229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5665" TargetMode="External"/><Relationship Id="rId18286a2148a14e2cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId65396a2148a14e369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6114" TargetMode="External"/><Relationship Id="rId27536a2148a14e39e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3666" TargetMode="External"/><Relationship Id="rId55056a2148a14e410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12325" TargetMode="External"/><Relationship Id="rId64986a2148a14e482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12328" TargetMode="External"/><Relationship Id="rId68626a2148a14e4f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId30536a2148a14e609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf" TargetMode="External"/><Relationship Id="rId74906a2148a14e65e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en" TargetMode="External"/><Relationship Id="rId68526a2148a14ecfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf" TargetMode="External"/><Relationship Id="rId82626a2148a14edaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02141" TargetMode="External"/><Relationship Id="rId86836a2148a14ee14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1117/1.JRS.6.063542" TargetMode="External"/><Relationship Id="rId21286a2148a14f077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563" TargetMode="External"/><Relationship Id="rId25946a2148a14f2ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2003-0321-01-RS" TargetMode="External"/><Relationship Id="rId86876a2148a14f984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02972-18" TargetMode="External"/><Relationship Id="rId19946a2148a14fc0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/57195" TargetMode="External"/><Relationship Id="rId37766a2148a14fc5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1667" TargetMode="External"/><Relationship Id="rId10176a2148a14fd16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50856a2148a1447d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50856a2148a1447d6.jpg"/><Relationship Id="rId45846a2148a14b143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45846a2148a14b143.jpg"/><Relationship Id="rId56006a2148a14ff09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56006a2148a14ff09.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>