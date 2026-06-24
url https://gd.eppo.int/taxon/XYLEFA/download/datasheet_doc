--- v10 (2026-06-04)
+++ v11 (2026-06-24)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Schaad et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anaheim disease, California vine disease, Pierce's disease of grapevine, citrus variegated chlorosis, dwarf disease of alfalfa (US), dwarf disease of lucerne (GB), leaf scorch of American sycamore, leaf scorch of almond, leaf scorch of coffee, leaf scorch of elm, leaf scorch of maple, leaf scorch of mulberry, leaf scorch of oleander, olive quick decline syndrome, peach phony disease, plum leaf scald</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27036a2148a143edc" w:history="1">
+            <w:hyperlink r:id="rId41166a3bcb5b46e00" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20116a2148a143fff" w:history="1">
+            <w:hyperlink r:id="rId58956a3bcb5b46e75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XYLEFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60630335" name="name44176a2148a1447d9" descr="1782.jpg"/>
+                  <wp:docPr id="15942078" name="name54346a3bcb5b47576" descr="1782.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1782.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50856a2148a1447d6" cstate="print"/>
+                          <a:blip r:embed="rId99976a3bcb5b47574" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId71966a2148a14498c" w:history="1">
+            <w:hyperlink r:id="rId96246a3bcb5b476bd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -12043,50 +12043,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Toxicodendron diversilobum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Toxicodendron radicans</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Trifolium incarnatum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trifolium repens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -13499,63 +13519,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subspecies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77640862" name="name35056a2148a14b149" descr="XYLEFA_distribution_map.jpg"/>
+            <wp:docPr id="88205302" name="name49656a3bcb5b4d416" descr="XYLEFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XYLEFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45846a2148a14b143" cstate="print"/>
+                    <a:blip r:embed="rId36336a3bcb5b4d412" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -19265,51 +19285,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35196a2148a14dc98" w:history="1">
+      <w:hyperlink r:id="rId10746a3bcb5b4fe7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-018-33957-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19433,101 +19453,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73436a2148a14ddb0" w:history="1">
+      <w:hyperlink r:id="rId79136a3bcb5b4ff97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-019-5565-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Di Serio F, Bodino N, Cavalieri V, Demichelis S, Di Carolo M, Dongiovanni C, Fumarola G, Gilioli G, Guerrieri E, Picciotti U, Plazio E, Porcelli F, Saladini M, Salerno M, Simonetto A, Tauro D, Volani S, Zicca S, Bosco D (2019) Collection of data and information on biology and control of vectors of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 1628E, 102 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30646a2148a14de06" w:history="1">
+      <w:hyperlink r:id="rId79776a3bcb5b4fff0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1628</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19671,51 +19691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78636a2148a14df32" w:history="1">
+      <w:hyperlink r:id="rId12916a3bcb5b5013f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/amt/tsy034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19801,51 +19821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3989, 262 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63836a2148a14e008" w:history="1">
+      <w:hyperlink r:id="rId59506a3bcb5b50225" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.3989</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19902,51 +19922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 4225, 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76726a2148a14e0b8" w:history="1">
+      <w:hyperlink r:id="rId59026a3bcb5b502c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.4225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19983,101 +20003,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5357, 61 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35836a2148a14e13d" w:history="1">
+      <w:hyperlink r:id="rId40356a3bcb5b5034f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5357</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019a) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Supporting publication EN-1667. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16616a2148a14e18e" w:history="1">
+      <w:hyperlink r:id="rId68806a3bcb5b5039f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1667</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20114,51 +20134,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 5665, 200 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43826a2148a14e229" w:history="1">
+      <w:hyperlink r:id="rId93396a3bcb5b50424" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20215,51 +20235,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5736. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18286a2148a14e2cf" w:history="1">
+      <w:hyperlink r:id="rId17216a3bcb5b504c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20309,81 +20329,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 6114, 61 pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65396a2148a14e369" w:history="1">
+      <w:hyperlink r:id="rId37196a3bcb5b50560" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6114</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1998) EPPO Reporting Service 1998/157. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27536a2148a14e39e" w:history="1">
+      <w:hyperlink r:id="rId60216a3bcb5b50592" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-3666</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20409,51 +20429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 395-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55056a2148a14e410" w:history="1">
+      <w:hyperlink r:id="rId59356a3bcb5b5060c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12325</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20479,51 +20499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 407-418. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64986a2148a14e482" w:history="1">
+      <w:hyperlink r:id="rId69526a3bcb5b50681" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12328</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20549,51 +20569,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68626a2148a14e4f5" w:history="1">
+      <w:hyperlink r:id="rId43226a3bcb5b506f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20719,101 +20739,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Wells </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in the Union territory. Directorate-General for Health and Food Safety, Brussels. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30536a2148a14e609" w:history="1">
+      <w:hyperlink r:id="rId71936a3bcb5b5080b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2020) Commission database of host plants found to be susceptible to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Union territory. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74906a2148a14e65e" w:history="1">
+      <w:hyperlink r:id="rId16416a3bcb5b5089d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2020-03)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -21811,51 +21831,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2018) ISPM 27 Diagnostic protocols for regulated pests. DP 25: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. FAO, Rome, 32 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68526a2148a14ecfb" w:history="1">
+      <w:hyperlink r:id="rId65526a3bcb5b50f54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21919,51 +21939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82626a2148a14edaf" w:history="1">
+      <w:hyperlink r:id="rId98556a3bcb5b5100a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02141</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21980,51 +22000,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Remote Sensing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 063542. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86836a2148a14ee14" w:history="1">
+      <w:hyperlink r:id="rId58596a3bcb5b51071" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1117/1.JRS.6.063542</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22360,51 +22380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Noordijk J, den Bieman CFM, de Haas MS and Colijn Ed O (2019) Xyleemzuigende cicaden, potentiële vectoren van </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, rondom boomkwekerijen en glastuinbouw. EIS Kenniscentrum Insecten, Leiden. NVWA, afdeling NRC, EIS2019-06. Available online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21286a2148a14f077" w:history="1">
+      <w:hyperlink r:id="rId94676a3bcb5b512ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22740,51 +22760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puterka GJ, Reinke M, Luvisi D, Ciomperik MA, Bartels D, Wendel L, Glenn DM (2003) Particle film, surround WP, effects on glassy-winged sharpshooter behavior and its utility as a barrier to sharpshooter infestations in grape. Online. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25946a2148a14f2ec" w:history="1">
+      <w:hyperlink r:id="rId58506a3bcb5b51555" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2003-0321-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23744,51 +23764,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e02972-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86876a2148a14f984" w:history="1">
+      <w:hyperlink r:id="rId12846a3bcb5b51c2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.02972-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24132,101 +24152,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Pierce's disease of grapevines). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19946a2148a14fc0c" w:history="1">
+      <w:hyperlink r:id="rId96566a3bcb5b51eb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/57195</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37766a2148a14fc5d" w:history="1">
+      <w:hyperlink r:id="rId32506a3bcb5b51f0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.efsa.europa.eu/en/supporting/pub/en-1667</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -24292,51 +24312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10176a2148a14fd16" w:history="1">
+      <w:hyperlink r:id="rId21616a3bcb5b51fd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -24474,63 +24494,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 677-682.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70111186" name="name90236a2148a14ff0a" descr="eu_funding_250.png"/>
+            <wp:docPr id="83696237" name="name11306a3bcb5b5219b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56006a2148a14ff09" cstate="print"/>
+                    <a:blip r:embed="rId17446a3bcb5b52199" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -24629,137 +24649,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57825035">
+  <w:abstractNum w:abstractNumId="70600345">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96987364">
+    <w:lvl w:ilvl="0" w:tplc="35498528">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96987364" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35498528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96987364" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35498528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96987364" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35498528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96987364" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35498528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96987364" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35498528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96987364" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35498528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96987364" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35498528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96987364" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35498528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57825034">
+  <w:abstractNum w:abstractNumId="70600344">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97202155">
+    <w:lvl w:ilvl="0" w:tplc="43694806">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -25511,55 +25531,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57825034">
-    <w:abstractNumId w:val="57825034"/>
+  <w:num w:numId="70600344">
+    <w:abstractNumId w:val="70600344"/>
   </w:num>
-  <w:num w:numId="57825035">
-    <w:abstractNumId w:val="57825035"/>
+  <w:num w:numId="70600345">
+    <w:abstractNumId w:val="70600345"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -37109,51 +37129,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId292272582" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId916132906" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27036a2148a143edc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/" TargetMode="External"/><Relationship Id="rId20116a2148a143fff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/categorization" TargetMode="External"/><Relationship Id="rId71966a2148a14498c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/photos" TargetMode="External"/><Relationship Id="rId35196a2148a14dc98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-33957-z" TargetMode="External"/><Relationship Id="rId73436a2148a14ddb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-5565-9" TargetMode="External"/><Relationship Id="rId30646a2148a14de06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1628" TargetMode="External"/><Relationship Id="rId78636a2148a14df32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/amt/tsy034" TargetMode="External"/><Relationship Id="rId63836a2148a14e008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId76726a2148a14e0b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId35836a2148a14e13d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5357" TargetMode="External"/><Relationship Id="rId16616a2148a14e18e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1667" TargetMode="External"/><Relationship Id="rId43826a2148a14e229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5665" TargetMode="External"/><Relationship Id="rId18286a2148a14e2cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId65396a2148a14e369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6114" TargetMode="External"/><Relationship Id="rId27536a2148a14e39e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3666" TargetMode="External"/><Relationship Id="rId55056a2148a14e410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12325" TargetMode="External"/><Relationship Id="rId64986a2148a14e482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12328" TargetMode="External"/><Relationship Id="rId68626a2148a14e4f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId30536a2148a14e609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf" TargetMode="External"/><Relationship Id="rId74906a2148a14e65e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en" TargetMode="External"/><Relationship Id="rId68526a2148a14ecfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf" TargetMode="External"/><Relationship Id="rId82626a2148a14edaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02141" TargetMode="External"/><Relationship Id="rId86836a2148a14ee14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1117/1.JRS.6.063542" TargetMode="External"/><Relationship Id="rId21286a2148a14f077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563" TargetMode="External"/><Relationship Id="rId25946a2148a14f2ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2003-0321-01-RS" TargetMode="External"/><Relationship Id="rId86876a2148a14f984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02972-18" TargetMode="External"/><Relationship Id="rId19946a2148a14fc0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/57195" TargetMode="External"/><Relationship Id="rId37766a2148a14fc5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1667" TargetMode="External"/><Relationship Id="rId10176a2148a14fd16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50856a2148a1447d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50856a2148a1447d6.jpg"/><Relationship Id="rId45846a2148a14b143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45846a2148a14b143.jpg"/><Relationship Id="rId56006a2148a14ff09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56006a2148a14ff09.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId293957034" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId192225039" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41166a3bcb5b46e00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/" TargetMode="External"/><Relationship Id="rId58956a3bcb5b46e75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/categorization" TargetMode="External"/><Relationship Id="rId96246a3bcb5b476bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/photos" TargetMode="External"/><Relationship Id="rId10746a3bcb5b4fe7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-33957-z" TargetMode="External"/><Relationship Id="rId79136a3bcb5b4ff97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-5565-9" TargetMode="External"/><Relationship Id="rId79776a3bcb5b4fff0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1628" TargetMode="External"/><Relationship Id="rId12916a3bcb5b5013f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/amt/tsy034" TargetMode="External"/><Relationship Id="rId59506a3bcb5b50225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId59026a3bcb5b502c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId40356a3bcb5b5034f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5357" TargetMode="External"/><Relationship Id="rId68806a3bcb5b5039f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1667" TargetMode="External"/><Relationship Id="rId93396a3bcb5b50424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5665" TargetMode="External"/><Relationship Id="rId17216a3bcb5b504c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId37196a3bcb5b50560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6114" TargetMode="External"/><Relationship Id="rId60216a3bcb5b50592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3666" TargetMode="External"/><Relationship Id="rId59356a3bcb5b5060c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12325" TargetMode="External"/><Relationship Id="rId69526a3bcb5b50681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12328" TargetMode="External"/><Relationship Id="rId43226a3bcb5b506f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId71936a3bcb5b5080b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf" TargetMode="External"/><Relationship Id="rId16416a3bcb5b5089d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en" TargetMode="External"/><Relationship Id="rId65526a3bcb5b50f54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf" TargetMode="External"/><Relationship Id="rId98556a3bcb5b5100a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02141" TargetMode="External"/><Relationship Id="rId58596a3bcb5b51071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1117/1.JRS.6.063542" TargetMode="External"/><Relationship Id="rId94676a3bcb5b512ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563" TargetMode="External"/><Relationship Id="rId58506a3bcb5b51555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2003-0321-01-RS" TargetMode="External"/><Relationship Id="rId12846a3bcb5b51c2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02972-18" TargetMode="External"/><Relationship Id="rId96566a3bcb5b51eb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/57195" TargetMode="External"/><Relationship Id="rId32506a3bcb5b51f0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1667" TargetMode="External"/><Relationship Id="rId21616a3bcb5b51fd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99976a3bcb5b47574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99976a3bcb5b47574.jpg"/><Relationship Id="rId36336a3bcb5b4d412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36336a3bcb5b4d412.jpg"/><Relationship Id="rId17446a3bcb5b52199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17446a3bcb5b52199.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>