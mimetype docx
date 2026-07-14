--- v11 (2026-06-24)
+++ v12 (2026-07-14)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Schaad et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anaheim disease, California vine disease, Pierce's disease of grapevine, citrus variegated chlorosis, dwarf disease of alfalfa (US), dwarf disease of lucerne (GB), leaf scorch of American sycamore, leaf scorch of almond, leaf scorch of coffee, leaf scorch of elm, leaf scorch of maple, leaf scorch of mulberry, leaf scorch of oleander, olive quick decline syndrome, peach phony disease, plum leaf scald</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41166a3bcb5b46e00" w:history="1">
+            <w:hyperlink r:id="rId44576a564c9c663ca" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58956a3bcb5b46e75" w:history="1">
+            <w:hyperlink r:id="rId36276a564c9c66449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XYLEFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="15942078" name="name54346a3bcb5b47576" descr="1782.jpg"/>
+                  <wp:docPr id="25137088" name="name88606a564c9c66982" descr="1782.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1782.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId99976a3bcb5b47574" cstate="print"/>
+                          <a:blip r:embed="rId30736a564c9c66980" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId96246a3bcb5b476bd" w:history="1">
+            <w:hyperlink r:id="rId67956a564c9c66ab4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2243,50 +2243,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera ficoidea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Alternanthera pungens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Amaranthus retroflexus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus sp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3743,50 +3763,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chionanthus sp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chloris ciliata</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chloris halophila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cistus albidus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4723,50 +4763,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cornus sanguinea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Cornus sp.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Corokia cotoneaster</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Corokia macrocarpa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4923,50 +4983,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cyperus eragrostis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Cyperus rotundus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cyperus sp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cytisus multiflorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5043,50 +5123,90 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cytisus villosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Daphne gnidium</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datura ferox</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Datura wrightii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dichanthelium acuminatum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5483,50 +5603,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Encelia farinosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Eragrostis virescens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Eremophila maculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Erica cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6003,70 +6143,110 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ficus carica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Flaveria bidentis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Fragaria vesca subsp. bracteata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Fragaria x ananassa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Frangula alnus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fraxinus americana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6543,50 +6723,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Halimium calycinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Halimium halimifolium</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Halimium lasianthum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Halimium ocymoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7123,50 +7323,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ipomoea carnea subsp. fistulosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ipomoea nil</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Iva annua</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jacaranda mimosifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7983,50 +8203,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malva parviflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Malvastrum coromandelianum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Marrubium vulgare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Medicago arborea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8523,50 +8763,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nerium oleander</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Nyssa sylvatica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Olea europaea subsp. sylvestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Olea europaea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8703,50 +8963,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenocissus tricuspidata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pascalia glauca</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Paspalum dilatatum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paspalum regnellii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -9143,50 +9423,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phormium tenax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Photinia x fraseri</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Phyllocladus trichomanoides var. alpinus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus taeda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -9503,50 +9803,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Polygonum arenastrum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Populus sp.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Portulaca oleracea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus americana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -9983,70 +10303,110 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pteridium aquilinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Punica granatum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pyracantha coccinea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pyrus calleryana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pyrus pyrifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pyrus sp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10643,50 +11003,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhamnus alaternus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rhamnus lycioides</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rhamnus sp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhus sp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11283,50 +11663,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Santolina chamaecyparissus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Santolina impressa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Santolina magonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Santolina sp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11483,50 +11883,90 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Setaria magna</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Setaria verticillata</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Setaria viridis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sida rhombifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Silybum marianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11543,50 +11983,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sisymbrium irio</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Smilax sp.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Solanum americanum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solidago canadensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -12503,50 +12963,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verbena litoralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Verbesina encelioides</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vernonia sp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronica elliptica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -12624,50 +13104,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viburnum tinus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vicia ludoviciana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vigna unguiculata subsp. unguiculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vinca major</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -13519,63 +14019,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subspecies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="88205302" name="name49656a3bcb5b4d416" descr="XYLEFA_distribution_map.jpg"/>
+            <wp:docPr id="15373967" name="name13116a564c9c6ca60" descr="XYLEFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XYLEFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36336a3bcb5b4d412" cstate="print"/>
+                    <a:blip r:embed="rId55876a564c9c6ca5d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -13657,51 +14157,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Costa Rica, Puerto Rico</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">South America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Argentina, Brazil (Alagoas, Amazonas, Bahia, Distrito Federal, Espirito Santo, Goias, Minas Gerais, Para, Parana, Rio de Janeiro, Rio Grande do Sul, Santa Catarina, Sao Paulo, Sergipe), Colombia, Paraguay, Peru, Venezuela</w:t>
+        <w:t xml:space="preserve"> Argentina, Brazil (Alagoas, Amazonas, Bahia, Distrito Federal, Espirito Santo, Goias, Minas Gerais, Para, Parana, Rio de Janeiro, Rio Grande do Sul, Santa Catarina, Sao Paulo, Sergipe), Colombia, Ecuador, Paraguay, Peru, Venezuela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">BIOLOGY</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19285,51 +19785,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10746a3bcb5b4fe7a" w:history="1">
+      <w:hyperlink r:id="rId57196a564c9c6f426" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-018-33957-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19453,101 +19953,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79136a3bcb5b4ff97" w:history="1">
+      <w:hyperlink r:id="rId92486a564c9c6f54c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-019-5565-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Di Serio F, Bodino N, Cavalieri V, Demichelis S, Di Carolo M, Dongiovanni C, Fumarola G, Gilioli G, Guerrieri E, Picciotti U, Plazio E, Porcelli F, Saladini M, Salerno M, Simonetto A, Tauro D, Volani S, Zicca S, Bosco D (2019) Collection of data and information on biology and control of vectors of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 1628E, 102 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79776a3bcb5b4fff0" w:history="1">
+      <w:hyperlink r:id="rId35646a564c9c6f5a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1628</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19691,51 +20191,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12916a3bcb5b5013f" w:history="1">
+      <w:hyperlink r:id="rId32766a564c9c6f6cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/amt/tsy034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19821,51 +20321,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3989, 262 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59506a3bcb5b50225" w:history="1">
+      <w:hyperlink r:id="rId86986a564c9c6f7a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.3989</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19922,51 +20422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 4225, 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59026a3bcb5b502c8" w:history="1">
+      <w:hyperlink r:id="rId65246a564c9c6f844" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.4225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20003,101 +20503,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5357, 61 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40356a3bcb5b5034f" w:history="1">
+      <w:hyperlink r:id="rId35796a564c9c6f8cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5357</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019a) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Supporting publication EN-1667. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68806a3bcb5b5039f" w:history="1">
+      <w:hyperlink r:id="rId81316a564c9c6f924" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1667</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20134,51 +20634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 5665, 200 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93396a3bcb5b50424" w:history="1">
+      <w:hyperlink r:id="rId43526a564c9c6f9a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20235,51 +20735,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5736. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17216a3bcb5b504c6" w:history="1">
+      <w:hyperlink r:id="rId34186a564c9c6fa4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20329,81 +20829,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 6114, 61 pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37196a3bcb5b50560" w:history="1">
+      <w:hyperlink r:id="rId95146a564c9c6fadf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6114</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1998) EPPO Reporting Service 1998/157. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60216a3bcb5b50592" w:history="1">
+      <w:hyperlink r:id="rId99396a564c9c6fb11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-3666</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20429,51 +20929,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 395-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59356a3bcb5b5060c" w:history="1">
+      <w:hyperlink r:id="rId80556a564c9c6fb81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12325</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20499,51 +20999,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 407-418. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69526a3bcb5b50681" w:history="1">
+      <w:hyperlink r:id="rId77966a564c9c6fbf1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12328</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20569,51 +21069,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43226a3bcb5b506f3" w:history="1">
+      <w:hyperlink r:id="rId82706a564c9c6fc61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20739,101 +21239,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Wells </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in the Union territory. Directorate-General for Health and Food Safety, Brussels. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71936a3bcb5b5080b" w:history="1">
+      <w:hyperlink r:id="rId54216a564c9c6fd71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2020) Commission database of host plants found to be susceptible to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Union territory. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16416a3bcb5b5089d" w:history="1">
+      <w:hyperlink r:id="rId24966a564c9c6fdc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2020-03)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -21831,51 +22331,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2018) ISPM 27 Diagnostic protocols for regulated pests. DP 25: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. FAO, Rome, 32 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65526a3bcb5b50f54" w:history="1">
+      <w:hyperlink r:id="rId55456a564c9c7042d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21939,51 +22439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98556a3bcb5b5100a" w:history="1">
+      <w:hyperlink r:id="rId26616a564c9c7050c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02141</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22000,51 +22500,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Remote Sensing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 063542. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58596a3bcb5b51071" w:history="1">
+      <w:hyperlink r:id="rId40166a564c9c70574" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1117/1.JRS.6.063542</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22380,51 +22880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Noordijk J, den Bieman CFM, de Haas MS and Colijn Ed O (2019) Xyleemzuigende cicaden, potentiële vectoren van </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, rondom boomkwekerijen en glastuinbouw. EIS Kenniscentrum Insecten, Leiden. NVWA, afdeling NRC, EIS2019-06. Available online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94676a3bcb5b512ed" w:history="1">
+      <w:hyperlink r:id="rId76686a564c9c707db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22760,51 +23260,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puterka GJ, Reinke M, Luvisi D, Ciomperik MA, Bartels D, Wendel L, Glenn DM (2003) Particle film, surround WP, effects on glassy-winged sharpshooter behavior and its utility as a barrier to sharpshooter infestations in grape. Online. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58506a3bcb5b51555" w:history="1">
+      <w:hyperlink r:id="rId23866a564c9c70a3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2003-0321-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23764,51 +24264,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e02972-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12846a3bcb5b51c2e" w:history="1">
+      <w:hyperlink r:id="rId31176a564c9c71085" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.02972-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24152,101 +24652,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Pierce's disease of grapevines). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96566a3bcb5b51eb9" w:history="1">
+      <w:hyperlink r:id="rId28936a564c9c71302" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/57195</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32506a3bcb5b51f0a" w:history="1">
+      <w:hyperlink r:id="rId63416a564c9c71352" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.efsa.europa.eu/en/supporting/pub/en-1667</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -24312,51 +24812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21616a3bcb5b51fd3" w:history="1">
+      <w:hyperlink r:id="rId43836a564c9c7140d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -24494,63 +24994,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 677-682.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83696237" name="name11306a3bcb5b5219b" descr="eu_funding_250.png"/>
+            <wp:docPr id="65588513" name="name90046a564c9c715a5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17446a3bcb5b52199" cstate="print"/>
+                    <a:blip r:embed="rId24256a564c9c715a4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -24649,137 +25149,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70600345">
+  <w:abstractNum w:abstractNumId="61417276">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35498528">
+    <w:lvl w:ilvl="0" w:tplc="19278802">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35498528" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19278802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35498528" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19278802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35498528" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19278802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35498528" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19278802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35498528" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19278802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35498528" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19278802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35498528" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19278802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35498528" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19278802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70600344">
+  <w:abstractNum w:abstractNumId="61417275">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43694806">
+    <w:lvl w:ilvl="0" w:tplc="80222789">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -25531,55 +26031,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70600344">
-    <w:abstractNumId w:val="70600344"/>
+  <w:num w:numId="61417275">
+    <w:abstractNumId w:val="61417275"/>
   </w:num>
-  <w:num w:numId="70600345">
-    <w:abstractNumId w:val="70600345"/>
+  <w:num w:numId="61417276">
+    <w:abstractNumId w:val="61417276"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -37129,51 +37629,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId293957034" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId192225039" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41166a3bcb5b46e00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/" TargetMode="External"/><Relationship Id="rId58956a3bcb5b46e75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/categorization" TargetMode="External"/><Relationship Id="rId96246a3bcb5b476bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/photos" TargetMode="External"/><Relationship Id="rId10746a3bcb5b4fe7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-33957-z" TargetMode="External"/><Relationship Id="rId79136a3bcb5b4ff97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-5565-9" TargetMode="External"/><Relationship Id="rId79776a3bcb5b4fff0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1628" TargetMode="External"/><Relationship Id="rId12916a3bcb5b5013f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/amt/tsy034" TargetMode="External"/><Relationship Id="rId59506a3bcb5b50225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId59026a3bcb5b502c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId40356a3bcb5b5034f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5357" TargetMode="External"/><Relationship Id="rId68806a3bcb5b5039f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1667" TargetMode="External"/><Relationship Id="rId93396a3bcb5b50424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5665" TargetMode="External"/><Relationship Id="rId17216a3bcb5b504c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId37196a3bcb5b50560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6114" TargetMode="External"/><Relationship Id="rId60216a3bcb5b50592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3666" TargetMode="External"/><Relationship Id="rId59356a3bcb5b5060c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12325" TargetMode="External"/><Relationship Id="rId69526a3bcb5b50681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12328" TargetMode="External"/><Relationship Id="rId43226a3bcb5b506f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId71936a3bcb5b5080b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf" TargetMode="External"/><Relationship Id="rId16416a3bcb5b5089d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en" TargetMode="External"/><Relationship Id="rId65526a3bcb5b50f54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf" TargetMode="External"/><Relationship Id="rId98556a3bcb5b5100a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02141" TargetMode="External"/><Relationship Id="rId58596a3bcb5b51071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1117/1.JRS.6.063542" TargetMode="External"/><Relationship Id="rId94676a3bcb5b512ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563" TargetMode="External"/><Relationship Id="rId58506a3bcb5b51555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2003-0321-01-RS" TargetMode="External"/><Relationship Id="rId12846a3bcb5b51c2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02972-18" TargetMode="External"/><Relationship Id="rId96566a3bcb5b51eb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/57195" TargetMode="External"/><Relationship Id="rId32506a3bcb5b51f0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1667" TargetMode="External"/><Relationship Id="rId21616a3bcb5b51fd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99976a3bcb5b47574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99976a3bcb5b47574.jpg"/><Relationship Id="rId36336a3bcb5b4d412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36336a3bcb5b4d412.jpg"/><Relationship Id="rId17446a3bcb5b52199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17446a3bcb5b52199.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId204483588" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId940389741" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44576a564c9c663ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/" TargetMode="External"/><Relationship Id="rId36276a564c9c66449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/categorization" TargetMode="External"/><Relationship Id="rId67956a564c9c66ab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/photos" TargetMode="External"/><Relationship Id="rId57196a564c9c6f426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-33957-z" TargetMode="External"/><Relationship Id="rId92486a564c9c6f54c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-5565-9" TargetMode="External"/><Relationship Id="rId35646a564c9c6f5a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1628" TargetMode="External"/><Relationship Id="rId32766a564c9c6f6cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/amt/tsy034" TargetMode="External"/><Relationship Id="rId86986a564c9c6f7a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId65246a564c9c6f844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId35796a564c9c6f8cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5357" TargetMode="External"/><Relationship Id="rId81316a564c9c6f924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1667" TargetMode="External"/><Relationship Id="rId43526a564c9c6f9a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5665" TargetMode="External"/><Relationship Id="rId34186a564c9c6fa4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId95146a564c9c6fadf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6114" TargetMode="External"/><Relationship Id="rId99396a564c9c6fb11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3666" TargetMode="External"/><Relationship Id="rId80556a564c9c6fb81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12325" TargetMode="External"/><Relationship Id="rId77966a564c9c6fbf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12328" TargetMode="External"/><Relationship Id="rId82706a564c9c6fc61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId54216a564c9c6fd71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf" TargetMode="External"/><Relationship Id="rId24966a564c9c6fdc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en" TargetMode="External"/><Relationship Id="rId55456a564c9c7042d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf" TargetMode="External"/><Relationship Id="rId26616a564c9c7050c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02141" TargetMode="External"/><Relationship Id="rId40166a564c9c70574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1117/1.JRS.6.063542" TargetMode="External"/><Relationship Id="rId76686a564c9c707db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563" TargetMode="External"/><Relationship Id="rId23866a564c9c70a3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2003-0321-01-RS" TargetMode="External"/><Relationship Id="rId31176a564c9c71085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02972-18" TargetMode="External"/><Relationship Id="rId28936a564c9c71302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/57195" TargetMode="External"/><Relationship Id="rId63416a564c9c71352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1667" TargetMode="External"/><Relationship Id="rId43836a564c9c7140d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30736a564c9c66980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30736a564c9c66980.jpg"/><Relationship Id="rId55876a564c9c6ca5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55876a564c9c6ca5d.jpg"/><Relationship Id="rId24256a564c9c715a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24256a564c9c715a4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>