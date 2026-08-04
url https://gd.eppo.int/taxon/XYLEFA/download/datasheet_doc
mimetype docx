--- v12 (2026-07-14)
+++ v13 (2026-08-04)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Schaad et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anaheim disease, California vine disease, Pierce's disease of grapevine, citrus variegated chlorosis, dwarf disease of alfalfa (US), dwarf disease of lucerne (GB), leaf scorch of American sycamore, leaf scorch of almond, leaf scorch of coffee, leaf scorch of elm, leaf scorch of maple, leaf scorch of mulberry, leaf scorch of oleander, olive quick decline syndrome, peach phony disease, plum leaf scald</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44576a564c9c663ca" w:history="1">
+            <w:hyperlink r:id="rId47276a71f3a91222e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36276a564c9c66449" w:history="1">
+            <w:hyperlink r:id="rId71356a71f3a91229c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XYLEFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25137088" name="name88606a564c9c66982" descr="1782.jpg"/>
+                  <wp:docPr id="90718402" name="name34486a71f3a91297d" descr="1782.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1782.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30736a564c9c66980" cstate="print"/>
+                          <a:blip r:embed="rId97646a71f3a91297c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67956a564c9c66ab4" w:history="1">
+            <w:hyperlink r:id="rId71806a71f3a912aa1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -14019,63 +14019,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subspecies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15373967" name="name13116a564c9c6ca60" descr="XYLEFA_distribution_map.jpg"/>
+            <wp:docPr id="75087315" name="name71896a71f3a9195b5" descr="XYLEFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XYLEFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55876a564c9c6ca5d" cstate="print"/>
+                    <a:blip r:embed="rId34696a71f3a9195b1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -19785,51 +19785,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57196a564c9c6f426" w:history="1">
+      <w:hyperlink r:id="rId59566a71f3a92059a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-018-33957-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19953,101 +19953,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92486a564c9c6f54c" w:history="1">
+      <w:hyperlink r:id="rId92266a71f3a9206b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-019-5565-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Di Serio F, Bodino N, Cavalieri V, Demichelis S, Di Carolo M, Dongiovanni C, Fumarola G, Gilioli G, Guerrieri E, Picciotti U, Plazio E, Porcelli F, Saladini M, Salerno M, Simonetto A, Tauro D, Volani S, Zicca S, Bosco D (2019) Collection of data and information on biology and control of vectors of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 1628E, 102 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35646a564c9c6f5a4" w:history="1">
+      <w:hyperlink r:id="rId51606a71f3a92070a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1628</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20191,51 +20191,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32766a564c9c6f6cf" w:history="1">
+      <w:hyperlink r:id="rId72456a71f3a92083a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/amt/tsy034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20321,51 +20321,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3989, 262 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86986a564c9c6f7a4" w:history="1">
+      <w:hyperlink r:id="rId49046a71f3a921714" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.3989</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20422,51 +20422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 4225, 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65246a564c9c6f844" w:history="1">
+      <w:hyperlink r:id="rId69216a71f3a921d34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.4225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20503,101 +20503,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5357, 61 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35796a564c9c6f8cf" w:history="1">
+      <w:hyperlink r:id="rId24916a71f3a921dd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5357</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019a) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Supporting publication EN-1667. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81316a564c9c6f924" w:history="1">
+      <w:hyperlink r:id="rId84586a71f3a921f50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1667</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20634,51 +20634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 5665, 200 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43526a564c9c6f9a9" w:history="1">
+      <w:hyperlink r:id="rId86506a71f3a922909" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20735,51 +20735,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5736. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34186a564c9c6fa4a" w:history="1">
+      <w:hyperlink r:id="rId21356a71f3a922a38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20829,81 +20829,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 6114, 61 pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95146a564c9c6fadf" w:history="1">
+      <w:hyperlink r:id="rId71656a71f3a922b30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6114</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1998) EPPO Reporting Service 1998/157. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99396a564c9c6fb11" w:history="1">
+      <w:hyperlink r:id="rId42766a71f3a922b6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-3666</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20929,51 +20929,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 395-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80556a564c9c6fb81" w:history="1">
+      <w:hyperlink r:id="rId51286a71f3a922be9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12325</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20999,51 +20999,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 407-418. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77966a564c9c6fbf1" w:history="1">
+      <w:hyperlink r:id="rId86706a71f3a922c83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12328</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21069,51 +21069,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82706a564c9c6fc61" w:history="1">
+      <w:hyperlink r:id="rId51236a71f3a922cff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21239,101 +21239,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Wells </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in the Union territory. Directorate-General for Health and Food Safety, Brussels. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54216a564c9c6fd71" w:history="1">
+      <w:hyperlink r:id="rId88046a71f3a922e1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2020) Commission database of host plants found to be susceptible to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Union territory. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24966a564c9c6fdc3" w:history="1">
+      <w:hyperlink r:id="rId97166a71f3a922e71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2020-03)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -22331,51 +22331,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2018) ISPM 27 Diagnostic protocols for regulated pests. DP 25: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. FAO, Rome, 32 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55456a564c9c7042d" w:history="1">
+      <w:hyperlink r:id="rId56406a71f3a9238d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22439,51 +22439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26616a564c9c7050c" w:history="1">
+      <w:hyperlink r:id="rId42836a71f3a923cbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02141</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22500,51 +22500,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Remote Sensing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 063542. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40166a564c9c70574" w:history="1">
+      <w:hyperlink r:id="rId52626a71f3a923d3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1117/1.JRS.6.063542</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22880,51 +22880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Noordijk J, den Bieman CFM, de Haas MS and Colijn Ed O (2019) Xyleemzuigende cicaden, potentiële vectoren van </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, rondom boomkwekerijen en glastuinbouw. EIS Kenniscentrum Insecten, Leiden. NVWA, afdeling NRC, EIS2019-06. Available online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76686a564c9c707db" w:history="1">
+      <w:hyperlink r:id="rId83686a71f3a923fef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23260,51 +23260,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puterka GJ, Reinke M, Luvisi D, Ciomperik MA, Bartels D, Wendel L, Glenn DM (2003) Particle film, surround WP, effects on glassy-winged sharpshooter behavior and its utility as a barrier to sharpshooter infestations in grape. Online. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23866a564c9c70a3f" w:history="1">
+      <w:hyperlink r:id="rId10836a71f3a924277" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2003-0321-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24264,51 +24264,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e02972-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31176a564c9c71085" w:history="1">
+      <w:hyperlink r:id="rId10706a71f3a9248f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.02972-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24652,101 +24652,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Pierce's disease of grapevines). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28936a564c9c71302" w:history="1">
+      <w:hyperlink r:id="rId77796a71f3a924b79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/57195</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63416a564c9c71352" w:history="1">
+      <w:hyperlink r:id="rId28846a71f3a924bcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.efsa.europa.eu/en/supporting/pub/en-1667</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -24812,51 +24812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43836a564c9c7140d" w:history="1">
+      <w:hyperlink r:id="rId23486a71f3a924c92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -24994,63 +24994,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 677-682.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65588513" name="name90046a564c9c715a5" descr="eu_funding_250.png"/>
+            <wp:docPr id="33981311" name="name76596a71f3a924e17" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24256a564c9c715a4" cstate="print"/>
+                    <a:blip r:embed="rId47786a71f3a924e16" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -25149,137 +25149,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61417276">
+  <w:abstractNum w:abstractNumId="13891771">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19278802">
+    <w:lvl w:ilvl="0" w:tplc="52699494">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19278802" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52699494" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19278802" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52699494" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19278802" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52699494" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19278802" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52699494" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19278802" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52699494" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19278802" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52699494" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19278802" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52699494" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19278802" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52699494" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61417275">
+  <w:abstractNum w:abstractNumId="13891770">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80222789">
+    <w:lvl w:ilvl="0" w:tplc="42054444">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26031,55 +26031,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61417275">
-    <w:abstractNumId w:val="61417275"/>
+  <w:num w:numId="13891770">
+    <w:abstractNumId w:val="13891770"/>
   </w:num>
-  <w:num w:numId="61417276">
-    <w:abstractNumId w:val="61417276"/>
+  <w:num w:numId="13891771">
+    <w:abstractNumId w:val="13891771"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -37629,51 +37629,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId204483588" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId940389741" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44576a564c9c663ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/" TargetMode="External"/><Relationship Id="rId36276a564c9c66449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/categorization" TargetMode="External"/><Relationship Id="rId67956a564c9c66ab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/photos" TargetMode="External"/><Relationship Id="rId57196a564c9c6f426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-33957-z" TargetMode="External"/><Relationship Id="rId92486a564c9c6f54c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-5565-9" TargetMode="External"/><Relationship Id="rId35646a564c9c6f5a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1628" TargetMode="External"/><Relationship Id="rId32766a564c9c6f6cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/amt/tsy034" TargetMode="External"/><Relationship Id="rId86986a564c9c6f7a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId65246a564c9c6f844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId35796a564c9c6f8cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5357" TargetMode="External"/><Relationship Id="rId81316a564c9c6f924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1667" TargetMode="External"/><Relationship Id="rId43526a564c9c6f9a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5665" TargetMode="External"/><Relationship Id="rId34186a564c9c6fa4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId95146a564c9c6fadf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6114" TargetMode="External"/><Relationship Id="rId99396a564c9c6fb11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3666" TargetMode="External"/><Relationship Id="rId80556a564c9c6fb81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12325" TargetMode="External"/><Relationship Id="rId77966a564c9c6fbf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12328" TargetMode="External"/><Relationship Id="rId82706a564c9c6fc61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId54216a564c9c6fd71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf" TargetMode="External"/><Relationship Id="rId24966a564c9c6fdc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en" TargetMode="External"/><Relationship Id="rId55456a564c9c7042d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf" TargetMode="External"/><Relationship Id="rId26616a564c9c7050c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02141" TargetMode="External"/><Relationship Id="rId40166a564c9c70574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1117/1.JRS.6.063542" TargetMode="External"/><Relationship Id="rId76686a564c9c707db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563" TargetMode="External"/><Relationship Id="rId23866a564c9c70a3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2003-0321-01-RS" TargetMode="External"/><Relationship Id="rId31176a564c9c71085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02972-18" TargetMode="External"/><Relationship Id="rId28936a564c9c71302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/57195" TargetMode="External"/><Relationship Id="rId63416a564c9c71352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1667" TargetMode="External"/><Relationship Id="rId43836a564c9c7140d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30736a564c9c66980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30736a564c9c66980.jpg"/><Relationship Id="rId55876a564c9c6ca5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55876a564c9c6ca5d.jpg"/><Relationship Id="rId24256a564c9c715a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24256a564c9c715a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId453285442" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId824757657" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47276a71f3a91222e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/" TargetMode="External"/><Relationship Id="rId71356a71f3a91229c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/categorization" TargetMode="External"/><Relationship Id="rId71806a71f3a912aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/photos" TargetMode="External"/><Relationship Id="rId59566a71f3a92059a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-33957-z" TargetMode="External"/><Relationship Id="rId92266a71f3a9206b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-5565-9" TargetMode="External"/><Relationship Id="rId51606a71f3a92070a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1628" TargetMode="External"/><Relationship Id="rId72456a71f3a92083a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/amt/tsy034" TargetMode="External"/><Relationship Id="rId49046a71f3a921714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId69216a71f3a921d34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId24916a71f3a921dd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5357" TargetMode="External"/><Relationship Id="rId84586a71f3a921f50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1667" TargetMode="External"/><Relationship Id="rId86506a71f3a922909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5665" TargetMode="External"/><Relationship Id="rId21356a71f3a922a38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId71656a71f3a922b30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6114" TargetMode="External"/><Relationship Id="rId42766a71f3a922b6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3666" TargetMode="External"/><Relationship Id="rId51286a71f3a922be9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12325" TargetMode="External"/><Relationship Id="rId86706a71f3a922c83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12328" TargetMode="External"/><Relationship Id="rId51236a71f3a922cff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId88046a71f3a922e1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf" TargetMode="External"/><Relationship Id="rId97166a71f3a922e71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en" TargetMode="External"/><Relationship Id="rId56406a71f3a9238d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf" TargetMode="External"/><Relationship Id="rId42836a71f3a923cbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02141" TargetMode="External"/><Relationship Id="rId52626a71f3a923d3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1117/1.JRS.6.063542" TargetMode="External"/><Relationship Id="rId83686a71f3a923fef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563" TargetMode="External"/><Relationship Id="rId10836a71f3a924277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2003-0321-01-RS" TargetMode="External"/><Relationship Id="rId10706a71f3a9248f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02972-18" TargetMode="External"/><Relationship Id="rId77796a71f3a924b79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/57195" TargetMode="External"/><Relationship Id="rId28846a71f3a924bcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1667" TargetMode="External"/><Relationship Id="rId23486a71f3a924c92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97646a71f3a91297c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97646a71f3a91297c.jpg"/><Relationship Id="rId34696a71f3a9195b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34696a71f3a9195b1.jpg"/><Relationship Id="rId47786a71f3a924e16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47786a71f3a924e16.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>