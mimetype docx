--- v13 (2026-08-04)
+++ v14 (2026-08-24)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Schaad et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anaheim disease, California vine disease, Pierce's disease of grapevine, citrus variegated chlorosis, dwarf disease of alfalfa (US), dwarf disease of lucerne (GB), leaf scorch of American sycamore, leaf scorch of almond, leaf scorch of coffee, leaf scorch of elm, leaf scorch of maple, leaf scorch of mulberry, leaf scorch of oleander, olive quick decline syndrome, peach phony disease, plum leaf scald</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47276a71f3a91222e" w:history="1">
+            <w:hyperlink r:id="rId98826a8c64471c341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71356a71f3a91229c" w:history="1">
+            <w:hyperlink r:id="rId54966a8c64471c404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XYLEFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90718402" name="name34486a71f3a91297d" descr="1782.jpg"/>
+                  <wp:docPr id="93903287" name="name69746a8c64471ccec" descr="1782.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1782.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97646a71f3a91297c" cstate="print"/>
+                          <a:blip r:embed="rId58986a8c64471cce9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId71806a71f3a912aa1" w:history="1">
+            <w:hyperlink r:id="rId22116a8c64471ce46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -14019,63 +14019,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subspecies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75087315" name="name71896a71f3a9195b5" descr="XYLEFA_distribution_map.jpg"/>
+            <wp:docPr id="15217342" name="name33746a8c644723499" descr="XYLEFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XYLEFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34696a71f3a9195b1" cstate="print"/>
+                    <a:blip r:embed="rId45276a8c644723495" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -19785,51 +19785,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59566a71f3a92059a" w:history="1">
+      <w:hyperlink r:id="rId15376a8c644725f2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-018-33957-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19953,101 +19953,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92266a71f3a9206b3" w:history="1">
+      <w:hyperlink r:id="rId51266a8c644726048" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-019-5565-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Di Serio F, Bodino N, Cavalieri V, Demichelis S, Di Carolo M, Dongiovanni C, Fumarola G, Gilioli G, Guerrieri E, Picciotti U, Plazio E, Porcelli F, Saladini M, Salerno M, Simonetto A, Tauro D, Volani S, Zicca S, Bosco D (2019) Collection of data and information on biology and control of vectors of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 1628E, 102 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51606a71f3a92070a" w:history="1">
+      <w:hyperlink r:id="rId10296a8c64472609e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1628</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20191,51 +20191,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72456a71f3a92083a" w:history="1">
+      <w:hyperlink r:id="rId57536a8c644726230" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/amt/tsy034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20321,51 +20321,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3989, 262 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49046a71f3a921714" w:history="1">
+      <w:hyperlink r:id="rId34786a8c644726313" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.3989</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20422,51 +20422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 4225, 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69216a71f3a921d34" w:history="1">
+      <w:hyperlink r:id="rId47656a8c6447263cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.4225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20503,101 +20503,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5357, 61 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24916a71f3a921dd7" w:history="1">
+      <w:hyperlink r:id="rId30696a8c644726456" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5357</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019a) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Supporting publication EN-1667. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84586a71f3a921f50" w:history="1">
+      <w:hyperlink r:id="rId13676a8c6447264ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1667</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20634,51 +20634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 5665, 200 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86506a71f3a922909" w:history="1">
+      <w:hyperlink r:id="rId11036a8c644726534" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20735,51 +20735,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5736. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21356a71f3a922a38" w:history="1">
+      <w:hyperlink r:id="rId54536a8c6447265da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20829,81 +20829,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 6114, 61 pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71656a71f3a922b30" w:history="1">
+      <w:hyperlink r:id="rId67596a8c644726673" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6114</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1998) EPPO Reporting Service 1998/157. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42766a71f3a922b6f" w:history="1">
+      <w:hyperlink r:id="rId35056a8c6447266a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-3666</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20929,51 +20929,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 395-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51286a71f3a922be9" w:history="1">
+      <w:hyperlink r:id="rId27536a8c644726719" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12325</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20999,51 +20999,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 407-418. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86706a71f3a922c83" w:history="1">
+      <w:hyperlink r:id="rId96206a8c644726797" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12328</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21069,51 +21069,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51236a71f3a922cff" w:history="1">
+      <w:hyperlink r:id="rId83376a8c64472680c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21239,101 +21239,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Wells </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in the Union territory. Directorate-General for Health and Food Safety, Brussels. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88046a71f3a922e1c" w:history="1">
+      <w:hyperlink r:id="rId63206a8c644726923" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2020) Commission database of host plants found to be susceptible to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Union territory. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97166a71f3a922e71" w:history="1">
+      <w:hyperlink r:id="rId19186a8c644726977" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2020-03)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -22331,51 +22331,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2018) ISPM 27 Diagnostic protocols for regulated pests. DP 25: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. FAO, Rome, 32 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56406a71f3a9238d2" w:history="1">
+      <w:hyperlink r:id="rId62316a8c644727091" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22439,51 +22439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42836a71f3a923cbb" w:history="1">
+      <w:hyperlink r:id="rId88456a8c64472714d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02141</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22500,51 +22500,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Remote Sensing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 063542. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52626a71f3a923d3a" w:history="1">
+      <w:hyperlink r:id="rId64076a8c6447271b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1117/1.JRS.6.063542</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22880,51 +22880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Noordijk J, den Bieman CFM, de Haas MS and Colijn Ed O (2019) Xyleemzuigende cicaden, potentiële vectoren van </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, rondom boomkwekerijen en glastuinbouw. EIS Kenniscentrum Insecten, Leiden. NVWA, afdeling NRC, EIS2019-06. Available online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83686a71f3a923fef" w:history="1">
+      <w:hyperlink r:id="rId72216a8c64472742a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23260,51 +23260,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puterka GJ, Reinke M, Luvisi D, Ciomperik MA, Bartels D, Wendel L, Glenn DM (2003) Particle film, surround WP, effects on glassy-winged sharpshooter behavior and its utility as a barrier to sharpshooter infestations in grape. Online. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10836a71f3a924277" w:history="1">
+      <w:hyperlink r:id="rId67576a8c6447276aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2003-0321-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24264,51 +24264,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e02972-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10706a71f3a9248f2" w:history="1">
+      <w:hyperlink r:id="rId48066a8c644727d31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.02972-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24652,101 +24652,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Pierce's disease of grapevines). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77796a71f3a924b79" w:history="1">
+      <w:hyperlink r:id="rId34186a8c644727fd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/57195</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28846a71f3a924bcb" w:history="1">
+      <w:hyperlink r:id="rId98206a8c64472803e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.efsa.europa.eu/en/supporting/pub/en-1667</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -24812,51 +24812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23486a71f3a924c92" w:history="1">
+      <w:hyperlink r:id="rId45746a8c64472811b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -24994,63 +24994,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 677-682.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="33981311" name="name76596a71f3a924e17" descr="eu_funding_250.png"/>
+            <wp:docPr id="92605176" name="name47296a8c6447282e7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47786a71f3a924e16" cstate="print"/>
+                    <a:blip r:embed="rId12606a8c6447282e5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -25149,137 +25149,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13891771">
+  <w:abstractNum w:abstractNumId="33694045">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52699494">
+    <w:lvl w:ilvl="0" w:tplc="27503305">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52699494" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27503305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52699494" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27503305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52699494" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27503305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52699494" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27503305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52699494" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27503305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52699494" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27503305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52699494" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27503305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52699494" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27503305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13891770">
+  <w:abstractNum w:abstractNumId="33694044">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42054444">
+    <w:lvl w:ilvl="0" w:tplc="21949335">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26031,55 +26031,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13891770">
-    <w:abstractNumId w:val="13891770"/>
+  <w:num w:numId="33694044">
+    <w:abstractNumId w:val="33694044"/>
   </w:num>
-  <w:num w:numId="13891771">
-    <w:abstractNumId w:val="13891771"/>
+  <w:num w:numId="33694045">
+    <w:abstractNumId w:val="33694045"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -37629,51 +37629,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId453285442" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId824757657" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47276a71f3a91222e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/" TargetMode="External"/><Relationship Id="rId71356a71f3a91229c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/categorization" TargetMode="External"/><Relationship Id="rId71806a71f3a912aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/photos" TargetMode="External"/><Relationship Id="rId59566a71f3a92059a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-33957-z" TargetMode="External"/><Relationship Id="rId92266a71f3a9206b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-5565-9" TargetMode="External"/><Relationship Id="rId51606a71f3a92070a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1628" TargetMode="External"/><Relationship Id="rId72456a71f3a92083a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/amt/tsy034" TargetMode="External"/><Relationship Id="rId49046a71f3a921714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId69216a71f3a921d34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId24916a71f3a921dd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5357" TargetMode="External"/><Relationship Id="rId84586a71f3a921f50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1667" TargetMode="External"/><Relationship Id="rId86506a71f3a922909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5665" TargetMode="External"/><Relationship Id="rId21356a71f3a922a38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId71656a71f3a922b30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6114" TargetMode="External"/><Relationship Id="rId42766a71f3a922b6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3666" TargetMode="External"/><Relationship Id="rId51286a71f3a922be9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12325" TargetMode="External"/><Relationship Id="rId86706a71f3a922c83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12328" TargetMode="External"/><Relationship Id="rId51236a71f3a922cff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId88046a71f3a922e1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf" TargetMode="External"/><Relationship Id="rId97166a71f3a922e71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en" TargetMode="External"/><Relationship Id="rId56406a71f3a9238d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf" TargetMode="External"/><Relationship Id="rId42836a71f3a923cbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02141" TargetMode="External"/><Relationship Id="rId52626a71f3a923d3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1117/1.JRS.6.063542" TargetMode="External"/><Relationship Id="rId83686a71f3a923fef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563" TargetMode="External"/><Relationship Id="rId10836a71f3a924277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2003-0321-01-RS" TargetMode="External"/><Relationship Id="rId10706a71f3a9248f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02972-18" TargetMode="External"/><Relationship Id="rId77796a71f3a924b79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/57195" TargetMode="External"/><Relationship Id="rId28846a71f3a924bcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1667" TargetMode="External"/><Relationship Id="rId23486a71f3a924c92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97646a71f3a91297c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97646a71f3a91297c.jpg"/><Relationship Id="rId34696a71f3a9195b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34696a71f3a9195b1.jpg"/><Relationship Id="rId47786a71f3a924e16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47786a71f3a924e16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId544730249" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId197497903" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98826a8c64471c341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/" TargetMode="External"/><Relationship Id="rId54966a8c64471c404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/categorization" TargetMode="External"/><Relationship Id="rId22116a8c64471ce46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/photos" TargetMode="External"/><Relationship Id="rId15376a8c644725f2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-33957-z" TargetMode="External"/><Relationship Id="rId51266a8c644726048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-5565-9" TargetMode="External"/><Relationship Id="rId10296a8c64472609e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1628" TargetMode="External"/><Relationship Id="rId57536a8c644726230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/amt/tsy034" TargetMode="External"/><Relationship Id="rId34786a8c644726313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId47656a8c6447263cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId30696a8c644726456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5357" TargetMode="External"/><Relationship Id="rId13676a8c6447264ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1667" TargetMode="External"/><Relationship Id="rId11036a8c644726534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5665" TargetMode="External"/><Relationship Id="rId54536a8c6447265da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId67596a8c644726673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6114" TargetMode="External"/><Relationship Id="rId35056a8c6447266a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3666" TargetMode="External"/><Relationship Id="rId27536a8c644726719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12325" TargetMode="External"/><Relationship Id="rId96206a8c644726797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12328" TargetMode="External"/><Relationship Id="rId83376a8c64472680c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId63206a8c644726923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf" TargetMode="External"/><Relationship Id="rId19186a8c644726977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en" TargetMode="External"/><Relationship Id="rId62316a8c644727091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf" TargetMode="External"/><Relationship Id="rId88456a8c64472714d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02141" TargetMode="External"/><Relationship Id="rId64076a8c6447271b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1117/1.JRS.6.063542" TargetMode="External"/><Relationship Id="rId72216a8c64472742a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563" TargetMode="External"/><Relationship Id="rId67576a8c6447276aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2003-0321-01-RS" TargetMode="External"/><Relationship Id="rId48066a8c644727d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02972-18" TargetMode="External"/><Relationship Id="rId34186a8c644727fd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/57195" TargetMode="External"/><Relationship Id="rId98206a8c64472803e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1667" TargetMode="External"/><Relationship Id="rId45746a8c64472811b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58986a8c64471cce9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58986a8c64471cce9.jpg"/><Relationship Id="rId45276a8c644723495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45276a8c644723495.jpg"/><Relationship Id="rId12606a8c6447282e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12606a8c6447282e5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>