--- v14 (2026-08-24)
+++ v15 (2026-09-14)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Schaad et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anaheim disease, California vine disease, Pierce's disease of grapevine, citrus variegated chlorosis, dwarf disease of alfalfa (US), dwarf disease of lucerne (GB), leaf scorch of American sycamore, leaf scorch of almond, leaf scorch of coffee, leaf scorch of elm, leaf scorch of maple, leaf scorch of mulberry, leaf scorch of oleander, olive quick decline syndrome, peach phony disease, plum leaf scald</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98826a8c64471c341" w:history="1">
+            <w:hyperlink r:id="rId66626aa79682dcdc0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54966a8c64471c404" w:history="1">
+            <w:hyperlink r:id="rId26186aa79682dce4c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XYLEFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="93903287" name="name69746a8c64471ccec" descr="1782.jpg"/>
+                  <wp:docPr id="33547577" name="name96346aa79682dd5da" descr="1782.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1782.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId58986a8c64471cce9" cstate="print"/>
+                          <a:blip r:embed="rId16976aa79682dd5d8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId22116a8c64471ce46" w:history="1">
+            <w:hyperlink r:id="rId75326aa79682dd744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -14019,63 +14019,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subspecies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15217342" name="name33746a8c644723499" descr="XYLEFA_distribution_map.jpg"/>
+            <wp:docPr id="63201308" name="name54856aa79682e39cb" descr="XYLEFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XYLEFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45276a8c644723495" cstate="print"/>
+                    <a:blip r:embed="rId53766aa79682e39c7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -19785,51 +19785,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15376a8c644725f2c" w:history="1">
+      <w:hyperlink r:id="rId22336aa79682e63e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-018-33957-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19953,101 +19953,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51266a8c644726048" w:history="1">
+      <w:hyperlink r:id="rId42506aa79682e64fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-019-5565-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Di Serio F, Bodino N, Cavalieri V, Demichelis S, Di Carolo M, Dongiovanni C, Fumarola G, Gilioli G, Guerrieri E, Picciotti U, Plazio E, Porcelli F, Saladini M, Salerno M, Simonetto A, Tauro D, Volani S, Zicca S, Bosco D (2019) Collection of data and information on biology and control of vectors of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 1628E, 102 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10296a8c64472609e" w:history="1">
+      <w:hyperlink r:id="rId20736aa79682e654f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1628</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20191,51 +20191,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57536a8c644726230" w:history="1">
+      <w:hyperlink r:id="rId62966aa79682e667d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/amt/tsy034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20321,51 +20321,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3989, 262 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34786a8c644726313" w:history="1">
+      <w:hyperlink r:id="rId28806aa79682e677a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.3989</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20422,51 +20422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 4225, 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47656a8c6447263cc" w:history="1">
+      <w:hyperlink r:id="rId67106aa79682e6987" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.4225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20503,101 +20503,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5357, 61 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30696a8c644726456" w:history="1">
+      <w:hyperlink r:id="rId64986aa79682e6a12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5357</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019a) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Supporting publication EN-1667. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13676a8c6447264ad" w:history="1">
+      <w:hyperlink r:id="rId67756aa79682e6a68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1667</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20634,51 +20634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 5665, 200 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11036a8c644726534" w:history="1">
+      <w:hyperlink r:id="rId76996aa79682e6aec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20735,51 +20735,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5736. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54536a8c6447265da" w:history="1">
+      <w:hyperlink r:id="rId93806aa79682e6b92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20829,81 +20829,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 6114, 61 pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67596a8c644726673" w:history="1">
+      <w:hyperlink r:id="rId40206aa79682e6c2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6114</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1998) EPPO Reporting Service 1998/157. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35056a8c6447266a8" w:history="1">
+      <w:hyperlink r:id="rId93876aa79682e6c5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-3666</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20929,51 +20929,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 395-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27536a8c644726719" w:history="1">
+      <w:hyperlink r:id="rId72816aa79682e6ccc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12325</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20999,51 +20999,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 407-418. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96206a8c644726797" w:history="1">
+      <w:hyperlink r:id="rId58026aa79682e6d3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12328</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21069,51 +21069,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83376a8c64472680c" w:history="1">
+      <w:hyperlink r:id="rId43336aa79682e6dad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21239,101 +21239,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Wells </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in the Union territory. Directorate-General for Health and Food Safety, Brussels. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63206a8c644726923" w:history="1">
+      <w:hyperlink r:id="rId36806aa79682e6ec9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2020) Commission database of host plants found to be susceptible to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Union territory. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19186a8c644726977" w:history="1">
+      <w:hyperlink r:id="rId58306aa79682e6f1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2020-03)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -22331,51 +22331,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2018) ISPM 27 Diagnostic protocols for regulated pests. DP 25: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. FAO, Rome, 32 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62316a8c644727091" w:history="1">
+      <w:hyperlink r:id="rId86146aa79682e75aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22439,51 +22439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88456a8c64472714d" w:history="1">
+      <w:hyperlink r:id="rId33236aa79682e765d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02141</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22500,51 +22500,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Remote Sensing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 063542. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64076a8c6447271b4" w:history="1">
+      <w:hyperlink r:id="rId94176aa79682e76d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1117/1.JRS.6.063542</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22880,51 +22880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Noordijk J, den Bieman CFM, de Haas MS and Colijn Ed O (2019) Xyleemzuigende cicaden, potentiële vectoren van </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, rondom boomkwekerijen en glastuinbouw. EIS Kenniscentrum Insecten, Leiden. NVWA, afdeling NRC, EIS2019-06. Available online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72216a8c64472742a" w:history="1">
+      <w:hyperlink r:id="rId91006aa79682e7938" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23260,51 +23260,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puterka GJ, Reinke M, Luvisi D, Ciomperik MA, Bartels D, Wendel L, Glenn DM (2003) Particle film, surround WP, effects on glassy-winged sharpshooter behavior and its utility as a barrier to sharpshooter infestations in grape. Online. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67576a8c6447276aa" w:history="1">
+      <w:hyperlink r:id="rId50126aa79682e7b9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2003-0321-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24264,51 +24264,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e02972-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48066a8c644727d31" w:history="1">
+      <w:hyperlink r:id="rId20126aa79682e81e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.02972-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24652,101 +24652,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Pierce's disease of grapevines). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34186a8c644727fd4" w:history="1">
+      <w:hyperlink r:id="rId53996aa79682e8462" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/57195</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98206a8c64472803e" w:history="1">
+      <w:hyperlink r:id="rId15866aa79682e84b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.efsa.europa.eu/en/supporting/pub/en-1667</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -24812,51 +24812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45746a8c64472811b" w:history="1">
+      <w:hyperlink r:id="rId47826aa79682e856d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -24994,63 +24994,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 677-682.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92605176" name="name47296a8c6447282e7" descr="eu_funding_250.png"/>
+            <wp:docPr id="46279007" name="name15896aa79682e86fb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12606a8c6447282e5" cstate="print"/>
+                    <a:blip r:embed="rId58956aa79682e86fa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -25149,137 +25149,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33694045">
+  <w:abstractNum w:abstractNumId="46273222">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27503305">
+    <w:lvl w:ilvl="0" w:tplc="50345762">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27503305" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50345762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27503305" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50345762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27503305" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50345762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27503305" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50345762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27503305" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50345762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27503305" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50345762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27503305" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50345762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27503305" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50345762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33694044">
+  <w:abstractNum w:abstractNumId="46273221">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21949335">
+    <w:lvl w:ilvl="0" w:tplc="92056554">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26031,55 +26031,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33694044">
-    <w:abstractNumId w:val="33694044"/>
+  <w:num w:numId="46273221">
+    <w:abstractNumId w:val="46273221"/>
   </w:num>
-  <w:num w:numId="33694045">
-    <w:abstractNumId w:val="33694045"/>
+  <w:num w:numId="46273222">
+    <w:abstractNumId w:val="46273222"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -37629,51 +37629,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId544730249" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId197497903" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98826a8c64471c341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/" TargetMode="External"/><Relationship Id="rId54966a8c64471c404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/categorization" TargetMode="External"/><Relationship Id="rId22116a8c64471ce46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/photos" TargetMode="External"/><Relationship Id="rId15376a8c644725f2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-33957-z" TargetMode="External"/><Relationship Id="rId51266a8c644726048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-5565-9" TargetMode="External"/><Relationship Id="rId10296a8c64472609e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1628" TargetMode="External"/><Relationship Id="rId57536a8c644726230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/amt/tsy034" TargetMode="External"/><Relationship Id="rId34786a8c644726313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId47656a8c6447263cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId30696a8c644726456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5357" TargetMode="External"/><Relationship Id="rId13676a8c6447264ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1667" TargetMode="External"/><Relationship Id="rId11036a8c644726534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5665" TargetMode="External"/><Relationship Id="rId54536a8c6447265da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId67596a8c644726673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6114" TargetMode="External"/><Relationship Id="rId35056a8c6447266a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3666" TargetMode="External"/><Relationship Id="rId27536a8c644726719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12325" TargetMode="External"/><Relationship Id="rId96206a8c644726797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12328" TargetMode="External"/><Relationship Id="rId83376a8c64472680c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId63206a8c644726923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf" TargetMode="External"/><Relationship Id="rId19186a8c644726977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en" TargetMode="External"/><Relationship Id="rId62316a8c644727091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf" TargetMode="External"/><Relationship Id="rId88456a8c64472714d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02141" TargetMode="External"/><Relationship Id="rId64076a8c6447271b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1117/1.JRS.6.063542" TargetMode="External"/><Relationship Id="rId72216a8c64472742a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563" TargetMode="External"/><Relationship Id="rId67576a8c6447276aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2003-0321-01-RS" TargetMode="External"/><Relationship Id="rId48066a8c644727d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02972-18" TargetMode="External"/><Relationship Id="rId34186a8c644727fd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/57195" TargetMode="External"/><Relationship Id="rId98206a8c64472803e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1667" TargetMode="External"/><Relationship Id="rId45746a8c64472811b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58986a8c64471cce9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58986a8c64471cce9.jpg"/><Relationship Id="rId45276a8c644723495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45276a8c644723495.jpg"/><Relationship Id="rId12606a8c6447282e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12606a8c6447282e5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId655090839" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId207224005" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66626aa79682dcdc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/" TargetMode="External"/><Relationship Id="rId26186aa79682dce4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/categorization" TargetMode="External"/><Relationship Id="rId75326aa79682dd744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/photos" TargetMode="External"/><Relationship Id="rId22336aa79682e63e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-33957-z" TargetMode="External"/><Relationship Id="rId42506aa79682e64fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-5565-9" TargetMode="External"/><Relationship Id="rId20736aa79682e654f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1628" TargetMode="External"/><Relationship Id="rId62966aa79682e667d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/amt/tsy034" TargetMode="External"/><Relationship Id="rId28806aa79682e677a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId67106aa79682e6987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId64986aa79682e6a12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5357" TargetMode="External"/><Relationship Id="rId67756aa79682e6a68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1667" TargetMode="External"/><Relationship Id="rId76996aa79682e6aec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5665" TargetMode="External"/><Relationship Id="rId93806aa79682e6b92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId40206aa79682e6c2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6114" TargetMode="External"/><Relationship Id="rId93876aa79682e6c5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3666" TargetMode="External"/><Relationship Id="rId72816aa79682e6ccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12325" TargetMode="External"/><Relationship Id="rId58026aa79682e6d3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12328" TargetMode="External"/><Relationship Id="rId43336aa79682e6dad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId36806aa79682e6ec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf" TargetMode="External"/><Relationship Id="rId58306aa79682e6f1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en" TargetMode="External"/><Relationship Id="rId86146aa79682e75aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf" TargetMode="External"/><Relationship Id="rId33236aa79682e765d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02141" TargetMode="External"/><Relationship Id="rId94176aa79682e76d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1117/1.JRS.6.063542" TargetMode="External"/><Relationship Id="rId91006aa79682e7938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563" TargetMode="External"/><Relationship Id="rId50126aa79682e7b9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2003-0321-01-RS" TargetMode="External"/><Relationship Id="rId20126aa79682e81e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02972-18" TargetMode="External"/><Relationship Id="rId53996aa79682e8462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/57195" TargetMode="External"/><Relationship Id="rId15866aa79682e84b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1667" TargetMode="External"/><Relationship Id="rId47826aa79682e856d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16976aa79682dd5d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16976aa79682dd5d8.jpg"/><Relationship Id="rId53766aa79682e39c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53766aa79682e39c7.jpg"/><Relationship Id="rId58956aa79682e86fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58956aa79682e86fa.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>