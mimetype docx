--- v15 (2026-09-14)
+++ v16 (2026-10-19)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Schaad et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anaheim disease, California vine disease, Pierce's disease of grapevine, citrus variegated chlorosis, dwarf disease of alfalfa (US), dwarf disease of lucerne (GB), leaf scorch of American sycamore, leaf scorch of almond, leaf scorch of coffee, leaf scorch of elm, leaf scorch of maple, leaf scorch of mulberry, leaf scorch of oleander, olive quick decline syndrome, peach phony disease, plum leaf scald</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66626aa79682dcdc0" w:history="1">
+            <w:hyperlink r:id="rId84886ad5c4d5a3fdd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26186aa79682dce4c" w:history="1">
+            <w:hyperlink r:id="rId32576ad5c4d5a404e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XYLEFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="33547577" name="name96346aa79682dd5da" descr="1782.jpg"/>
+                  <wp:docPr id="68330132" name="name54636ad5c4d5a45cf" descr="1782.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1782.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16976aa79682dd5d8" cstate="print"/>
+                          <a:blip r:embed="rId63886ad5c4d5a45cd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId75326aa79682dd744" w:history="1">
+            <w:hyperlink r:id="rId34516ad5c4d5a46cb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -14019,147 +14019,147 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subspecies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="63201308" name="name54856aa79682e39cb" descr="XYLEFA_distribution_map.jpg"/>
+            <wp:docPr id="10448429" name="name56576ad5c4d5aa3ee" descr="XYLEFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XYLEFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53766aa79682e39c7" cstate="print"/>
+                    <a:blip r:embed="rId87316ad5c4d5aa3eb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> France (mainland, Corse), Israel, Italy (mainland), Portugal (mainland), Spain (mainland, Islas Baleares)</w:t>
+        <w:t xml:space="preserve"> France (mainland, Corse), Israel, Italy (mainland), Luxembourg, Portugal (mainland), Spain (mainland, Islas Baleares)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> China (Xinjiang), Iran, Islamic Republic of, Iraq, Israel, Lebanon, Taiwan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Canada (British Columbia, Ontario, Saskatchewan), Mexico, United States of America (Alabama, Arizona, Arkansas, California, Delaware, District of Columbia, Florida, Georgia, Indiana, Kentucky, Louisiana, Maryland, Mississippi, Missouri, New Jersey, New Mexico, New York, North Carolina, Oklahoma, Oregon, Pennsylvania, Rhode Island, South Carolina, Tennessee, Texas, Virginia, Washington, West Virginia)</w:t>
+        <w:t xml:space="preserve"> Canada (British Columbia, Ontario, Saskatchewan), Mexico, United States of America (Alabama, Arizona, Arkansas, California, Delaware, District of Columbia, Florida, Georgia, Indiana, Kentucky, Louisiana, Maryland, Mississippi, Missouri, New Jersey, New Mexico, New York, North Carolina, Oklahoma, Oregon, Pennsylvania, Rhode Island, South Carolina, Tennessee, Texas, Virginia, West Virginia)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Central America and Caribbean:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Costa Rica, Puerto Rico</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -19785,51 +19785,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22336aa79682e63e3" w:history="1">
+      <w:hyperlink r:id="rId48136ad5c4d5acead" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-018-33957-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19953,101 +19953,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42506aa79682e64fa" w:history="1">
+      <w:hyperlink r:id="rId30206ad5c4d5acfe9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-019-5565-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Di Serio F, Bodino N, Cavalieri V, Demichelis S, Di Carolo M, Dongiovanni C, Fumarola G, Gilioli G, Guerrieri E, Picciotti U, Plazio E, Porcelli F, Saladini M, Salerno M, Simonetto A, Tauro D, Volani S, Zicca S, Bosco D (2019) Collection of data and information on biology and control of vectors of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 1628E, 102 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20736aa79682e654f" w:history="1">
+      <w:hyperlink r:id="rId13356ad5c4d5ad044" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1628</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20191,51 +20191,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62966aa79682e667d" w:history="1">
+      <w:hyperlink r:id="rId90336ad5c4d5ad17b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/amt/tsy034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20321,51 +20321,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3989, 262 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28806aa79682e677a" w:history="1">
+      <w:hyperlink r:id="rId12186ad5c4d5ad277" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.3989</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20422,51 +20422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 4225, 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67106aa79682e6987" w:history="1">
+      <w:hyperlink r:id="rId42736ad5c4d5ad35e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.4225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20503,101 +20503,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5357, 61 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64986aa79682e6a12" w:history="1">
+      <w:hyperlink r:id="rId82136ad5c4d5ad3fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5357</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019a) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Supporting publication EN-1667. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67756aa79682e6a68" w:history="1">
+      <w:hyperlink r:id="rId54016ad5c4d5ad458" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1667</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20634,51 +20634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 5665, 200 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76996aa79682e6aec" w:history="1">
+      <w:hyperlink r:id="rId71606ad5c4d5ad4de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20735,51 +20735,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5736. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93806aa79682e6b92" w:history="1">
+      <w:hyperlink r:id="rId31946ad5c4d5ad584" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20829,81 +20829,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 6114, 61 pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40206aa79682e6c2a" w:history="1">
+      <w:hyperlink r:id="rId22636ad5c4d5ad621" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6114</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1998) EPPO Reporting Service 1998/157. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93876aa79682e6c5c" w:history="1">
+      <w:hyperlink r:id="rId74496ad5c4d5ad657" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-3666</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20929,51 +20929,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 395-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72816aa79682e6ccc" w:history="1">
+      <w:hyperlink r:id="rId26076ad5c4d5ad6c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12325</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20999,51 +20999,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 407-418. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58026aa79682e6d3c" w:history="1">
+      <w:hyperlink r:id="rId48006ad5c4d5ad739" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12328</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21069,51 +21069,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43336aa79682e6dad" w:history="1">
+      <w:hyperlink r:id="rId73196ad5c4d5ad7ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21239,101 +21239,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Wells </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in the Union territory. Directorate-General for Health and Food Safety, Brussels. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36806aa79682e6ec9" w:history="1">
+      <w:hyperlink r:id="rId23596ad5c4d5ad8c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2020) Commission database of host plants found to be susceptible to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Union territory. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58306aa79682e6f1e" w:history="1">
+      <w:hyperlink r:id="rId34136ad5c4d5ad9c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2020-03)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -22331,51 +22331,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2018) ISPM 27 Diagnostic protocols for regulated pests. DP 25: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. FAO, Rome, 32 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86146aa79682e75aa" w:history="1">
+      <w:hyperlink r:id="rId24106ad5c4d5ae0b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22439,51 +22439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33236aa79682e765d" w:history="1">
+      <w:hyperlink r:id="rId33346ad5c4d5ae185" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02141</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22500,51 +22500,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Remote Sensing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 063542. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94176aa79682e76d5" w:history="1">
+      <w:hyperlink r:id="rId87866ad5c4d5ae20b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1117/1.JRS.6.063542</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22880,51 +22880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Noordijk J, den Bieman CFM, de Haas MS and Colijn Ed O (2019) Xyleemzuigende cicaden, potentiële vectoren van </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, rondom boomkwekerijen en glastuinbouw. EIS Kenniscentrum Insecten, Leiden. NVWA, afdeling NRC, EIS2019-06. Available online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91006aa79682e7938" w:history="1">
+      <w:hyperlink r:id="rId46086ad5c4d5ae4d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23260,51 +23260,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puterka GJ, Reinke M, Luvisi D, Ciomperik MA, Bartels D, Wendel L, Glenn DM (2003) Particle film, surround WP, effects on glassy-winged sharpshooter behavior and its utility as a barrier to sharpshooter infestations in grape. Online. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50126aa79682e7b9b" w:history="1">
+      <w:hyperlink r:id="rId90756ad5c4d5ae7b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2003-0321-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24264,51 +24264,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e02972-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20126aa79682e81e5" w:history="1">
+      <w:hyperlink r:id="rId38016ad5c4d5aeeba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.02972-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24652,101 +24652,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Pierce's disease of grapevines). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53996aa79682e8462" w:history="1">
+      <w:hyperlink r:id="rId64656ad5c4d5af16c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/57195</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15866aa79682e84b3" w:history="1">
+      <w:hyperlink r:id="rId87486ad5c4d5af1d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.efsa.europa.eu/en/supporting/pub/en-1667</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -24812,51 +24812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47826aa79682e856d" w:history="1">
+      <w:hyperlink r:id="rId95366ad5c4d5af2ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -24994,63 +24994,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 677-682.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="46279007" name="name15896aa79682e86fb" descr="eu_funding_250.png"/>
+            <wp:docPr id="73414344" name="name42246ad5c4d5af439" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58956aa79682e86fa" cstate="print"/>
+                    <a:blip r:embed="rId85476ad5c4d5af437" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -25149,137 +25149,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46273222">
+  <w:abstractNum w:abstractNumId="64385272">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50345762">
+    <w:lvl w:ilvl="0" w:tplc="29530796">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50345762" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29530796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50345762" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29530796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50345762" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29530796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50345762" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29530796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50345762" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29530796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50345762" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29530796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50345762" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29530796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50345762" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29530796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46273221">
+  <w:abstractNum w:abstractNumId="64385271">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92056554">
+    <w:lvl w:ilvl="0" w:tplc="33613001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26031,55 +26031,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46273221">
-    <w:abstractNumId w:val="46273221"/>
+  <w:num w:numId="64385271">
+    <w:abstractNumId w:val="64385271"/>
   </w:num>
-  <w:num w:numId="46273222">
-    <w:abstractNumId w:val="46273222"/>
+  <w:num w:numId="64385272">
+    <w:abstractNumId w:val="64385272"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -37629,51 +37629,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId655090839" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId207224005" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66626aa79682dcdc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/" TargetMode="External"/><Relationship Id="rId26186aa79682dce4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/categorization" TargetMode="External"/><Relationship Id="rId75326aa79682dd744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/photos" TargetMode="External"/><Relationship Id="rId22336aa79682e63e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-33957-z" TargetMode="External"/><Relationship Id="rId42506aa79682e64fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-5565-9" TargetMode="External"/><Relationship Id="rId20736aa79682e654f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1628" TargetMode="External"/><Relationship Id="rId62966aa79682e667d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/amt/tsy034" TargetMode="External"/><Relationship Id="rId28806aa79682e677a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId67106aa79682e6987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId64986aa79682e6a12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5357" TargetMode="External"/><Relationship Id="rId67756aa79682e6a68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1667" TargetMode="External"/><Relationship Id="rId76996aa79682e6aec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5665" TargetMode="External"/><Relationship Id="rId93806aa79682e6b92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId40206aa79682e6c2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6114" TargetMode="External"/><Relationship Id="rId93876aa79682e6c5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3666" TargetMode="External"/><Relationship Id="rId72816aa79682e6ccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12325" TargetMode="External"/><Relationship Id="rId58026aa79682e6d3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12328" TargetMode="External"/><Relationship Id="rId43336aa79682e6dad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId36806aa79682e6ec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf" TargetMode="External"/><Relationship Id="rId58306aa79682e6f1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en" TargetMode="External"/><Relationship Id="rId86146aa79682e75aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf" TargetMode="External"/><Relationship Id="rId33236aa79682e765d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02141" TargetMode="External"/><Relationship Id="rId94176aa79682e76d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1117/1.JRS.6.063542" TargetMode="External"/><Relationship Id="rId91006aa79682e7938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563" TargetMode="External"/><Relationship Id="rId50126aa79682e7b9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2003-0321-01-RS" TargetMode="External"/><Relationship Id="rId20126aa79682e81e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02972-18" TargetMode="External"/><Relationship Id="rId53996aa79682e8462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/57195" TargetMode="External"/><Relationship Id="rId15866aa79682e84b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1667" TargetMode="External"/><Relationship Id="rId47826aa79682e856d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16976aa79682dd5d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16976aa79682dd5d8.jpg"/><Relationship Id="rId53766aa79682e39c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53766aa79682e39c7.jpg"/><Relationship Id="rId58956aa79682e86fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58956aa79682e86fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId569152033" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId498169025" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84886ad5c4d5a3fdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/" TargetMode="External"/><Relationship Id="rId32576ad5c4d5a404e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/categorization" TargetMode="External"/><Relationship Id="rId34516ad5c4d5a46cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/photos" TargetMode="External"/><Relationship Id="rId48136ad5c4d5acead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-33957-z" TargetMode="External"/><Relationship Id="rId30206ad5c4d5acfe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-5565-9" TargetMode="External"/><Relationship Id="rId13356ad5c4d5ad044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1628" TargetMode="External"/><Relationship Id="rId90336ad5c4d5ad17b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/amt/tsy034" TargetMode="External"/><Relationship Id="rId12186ad5c4d5ad277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId42736ad5c4d5ad35e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId82136ad5c4d5ad3fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5357" TargetMode="External"/><Relationship Id="rId54016ad5c4d5ad458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1667" TargetMode="External"/><Relationship Id="rId71606ad5c4d5ad4de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5665" TargetMode="External"/><Relationship Id="rId31946ad5c4d5ad584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId22636ad5c4d5ad621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6114" TargetMode="External"/><Relationship Id="rId74496ad5c4d5ad657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3666" TargetMode="External"/><Relationship Id="rId26076ad5c4d5ad6c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12325" TargetMode="External"/><Relationship Id="rId48006ad5c4d5ad739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12328" TargetMode="External"/><Relationship Id="rId73196ad5c4d5ad7ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId23596ad5c4d5ad8c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf" TargetMode="External"/><Relationship Id="rId34136ad5c4d5ad9c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en" TargetMode="External"/><Relationship Id="rId24106ad5c4d5ae0b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf" TargetMode="External"/><Relationship Id="rId33346ad5c4d5ae185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02141" TargetMode="External"/><Relationship Id="rId87866ad5c4d5ae20b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1117/1.JRS.6.063542" TargetMode="External"/><Relationship Id="rId46086ad5c4d5ae4d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563" TargetMode="External"/><Relationship Id="rId90756ad5c4d5ae7b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2003-0321-01-RS" TargetMode="External"/><Relationship Id="rId38016ad5c4d5aeeba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02972-18" TargetMode="External"/><Relationship Id="rId64656ad5c4d5af16c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/57195" TargetMode="External"/><Relationship Id="rId87486ad5c4d5af1d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1667" TargetMode="External"/><Relationship Id="rId95366ad5c4d5af2ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63886ad5c4d5a45cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63886ad5c4d5a45cd.jpg"/><Relationship Id="rId87316ad5c4d5aa3eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87316ad5c4d5aa3eb.jpg"/><Relationship Id="rId85476ad5c4d5af437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85476ad5c4d5af437.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>