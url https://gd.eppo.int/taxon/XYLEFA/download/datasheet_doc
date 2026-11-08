--- v16 (2026-10-19)
+++ v17 (2026-11-08)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Schaad et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anaheim disease, California vine disease, Pierce's disease of grapevine, citrus variegated chlorosis, dwarf disease of alfalfa (US), dwarf disease of lucerne (GB), leaf scorch of American sycamore, leaf scorch of almond, leaf scorch of coffee, leaf scorch of elm, leaf scorch of maple, leaf scorch of mulberry, leaf scorch of oleander, olive quick decline syndrome, peach phony disease, plum leaf scald</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84886ad5c4d5a3fdd" w:history="1">
+            <w:hyperlink r:id="rId47896af0d6eeb8d55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32576ad5c4d5a404e" w:history="1">
+            <w:hyperlink r:id="rId53996af0d6eeb8da4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XYLEFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="68330132" name="name54636ad5c4d5a45cf" descr="1782.jpg"/>
+                  <wp:docPr id="45332469" name="name91396af0d6eeb992d" descr="1782.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1782.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId63886ad5c4d5a45cd" cstate="print"/>
+                          <a:blip r:embed="rId66256af0d6eeb992a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34516ad5c4d5a46cb" w:history="1">
+            <w:hyperlink r:id="rId42416af0d6eeb9ac6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -14019,63 +14019,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subspecies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10448429" name="name56576ad5c4d5aa3ee" descr="XYLEFA_distribution_map.jpg"/>
+            <wp:docPr id="13741188" name="name29626af0d6eebdcf0" descr="XYLEFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XYLEFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87316ad5c4d5aa3eb" cstate="print"/>
+                    <a:blip r:embed="rId17996af0d6eebdce8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -19785,51 +19785,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48136ad5c4d5acead" w:history="1">
+      <w:hyperlink r:id="rId80326af0d6eec0677" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-018-33957-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19953,101 +19953,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30206ad5c4d5acfe9" w:history="1">
+      <w:hyperlink r:id="rId40526af0d6eec0779" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-019-5565-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Di Serio F, Bodino N, Cavalieri V, Demichelis S, Di Carolo M, Dongiovanni C, Fumarola G, Gilioli G, Guerrieri E, Picciotti U, Plazio E, Porcelli F, Saladini M, Salerno M, Simonetto A, Tauro D, Volani S, Zicca S, Bosco D (2019) Collection of data and information on biology and control of vectors of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 1628E, 102 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13356ad5c4d5ad044" w:history="1">
+      <w:hyperlink r:id="rId21706af0d6eec07c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1628</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20191,51 +20191,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90336ad5c4d5ad17b" w:history="1">
+      <w:hyperlink r:id="rId66566af0d6eec08de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/amt/tsy034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20321,51 +20321,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3989, 262 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12186ad5c4d5ad277" w:history="1">
+      <w:hyperlink r:id="rId86006af0d6eec099d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.3989</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20422,51 +20422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 4225, 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42736ad5c4d5ad35e" w:history="1">
+      <w:hyperlink r:id="rId99136af0d6eec0a2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.4225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20503,101 +20503,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5357, 61 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82136ad5c4d5ad3fe" w:history="1">
+      <w:hyperlink r:id="rId91306af0d6eec0aa2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5357</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019a) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Supporting publication EN-1667. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54016ad5c4d5ad458" w:history="1">
+      <w:hyperlink r:id="rId71756af0d6eec0ae9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1667</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20634,51 +20634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 5665, 200 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71606ad5c4d5ad4de" w:history="1">
+      <w:hyperlink r:id="rId45086af0d6eec0b5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20735,51 +20735,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5736. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31946ad5c4d5ad584" w:history="1">
+      <w:hyperlink r:id="rId53096af0d6eec0be9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20829,81 +20829,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 6114, 61 pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22636ad5c4d5ad621" w:history="1">
+      <w:hyperlink r:id="rId21666af0d6eec0c70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6114</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1998) EPPO Reporting Service 1998/157. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74496ad5c4d5ad657" w:history="1">
+      <w:hyperlink r:id="rId30176af0d6eec0c9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-3666</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20929,51 +20929,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 395-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26076ad5c4d5ad6c9" w:history="1">
+      <w:hyperlink r:id="rId19856af0d6eec0cfe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12325</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20999,51 +20999,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 407-418. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48006ad5c4d5ad739" w:history="1">
+      <w:hyperlink r:id="rId21576af0d6eec0d5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12328</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21069,51 +21069,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73196ad5c4d5ad7ad" w:history="1">
+      <w:hyperlink r:id="rId99306af0d6eec0dc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21239,101 +21239,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Wells </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in the Union territory. Directorate-General for Health and Food Safety, Brussels. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23596ad5c4d5ad8c2" w:history="1">
+      <w:hyperlink r:id="rId86906af0d6eec0eb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2020) Commission database of host plants found to be susceptible to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Union territory. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34136ad5c4d5ad9c4" w:history="1">
+      <w:hyperlink r:id="rId93146af0d6eec0efd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2020-03)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -22331,51 +22331,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2018) ISPM 27 Diagnostic protocols for regulated pests. DP 25: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. FAO, Rome, 32 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24106ad5c4d5ae0b7" w:history="1">
+      <w:hyperlink r:id="rId60226af0d6eec14d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22439,51 +22439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33346ad5c4d5ae185" w:history="1">
+      <w:hyperlink r:id="rId67476af0d6eec159a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02141</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22500,51 +22500,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Remote Sensing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 063542. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87866ad5c4d5ae20b" w:history="1">
+      <w:hyperlink r:id="rId16826af0d6eec15fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1117/1.JRS.6.063542</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22880,51 +22880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Noordijk J, den Bieman CFM, de Haas MS and Colijn Ed O (2019) Xyleemzuigende cicaden, potentiële vectoren van </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, rondom boomkwekerijen en glastuinbouw. EIS Kenniscentrum Insecten, Leiden. NVWA, afdeling NRC, EIS2019-06. Available online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46086ad5c4d5ae4d6" w:history="1">
+      <w:hyperlink r:id="rId83516af0d6eec184e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23260,51 +23260,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puterka GJ, Reinke M, Luvisi D, Ciomperik MA, Bartels D, Wendel L, Glenn DM (2003) Particle film, surround WP, effects on glassy-winged sharpshooter behavior and its utility as a barrier to sharpshooter infestations in grape. Online. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90756ad5c4d5ae7b1" w:history="1">
+      <w:hyperlink r:id="rId74446af0d6eec1a9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2003-0321-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24264,51 +24264,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e02972-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38016ad5c4d5aeeba" w:history="1">
+      <w:hyperlink r:id="rId55236af0d6eec20c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.02972-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24652,101 +24652,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Pierce's disease of grapevines). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64656ad5c4d5af16c" w:history="1">
+      <w:hyperlink r:id="rId61336af0d6eec22fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/57195</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87486ad5c4d5af1d4" w:history="1">
+      <w:hyperlink r:id="rId97746af0d6eec2339" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.efsa.europa.eu/en/supporting/pub/en-1667</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -24812,51 +24812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylella fastidiosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95366ad5c4d5af2ae" w:history="1">
+      <w:hyperlink r:id="rId21446af0d6eec23d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -24994,63 +24994,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 677-682.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="73414344" name="name42246ad5c4d5af439" descr="eu_funding_250.png"/>
+            <wp:docPr id="99875697" name="name61176af0d6eec2e56" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85476ad5c4d5af437" cstate="print"/>
+                    <a:blip r:embed="rId49966af0d6eec2e52" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -25149,137 +25149,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64385272">
+  <w:abstractNum w:abstractNumId="97641853">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29530796">
+    <w:lvl w:ilvl="0" w:tplc="62309432">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29530796" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62309432" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29530796" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62309432" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29530796" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62309432" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29530796" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62309432" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29530796" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62309432" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29530796" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62309432" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29530796" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62309432" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29530796" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62309432" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64385271">
+  <w:abstractNum w:abstractNumId="97641852">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33613001">
+    <w:lvl w:ilvl="0" w:tplc="43445206">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26031,55 +26031,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64385271">
-    <w:abstractNumId w:val="64385271"/>
+  <w:num w:numId="97641852">
+    <w:abstractNumId w:val="97641852"/>
   </w:num>
-  <w:num w:numId="64385272">
-    <w:abstractNumId w:val="64385272"/>
+  <w:num w:numId="97641853">
+    <w:abstractNumId w:val="97641853"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -37629,51 +37629,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId569152033" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId498169025" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84886ad5c4d5a3fdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/" TargetMode="External"/><Relationship Id="rId32576ad5c4d5a404e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/categorization" TargetMode="External"/><Relationship Id="rId34516ad5c4d5a46cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/photos" TargetMode="External"/><Relationship Id="rId48136ad5c4d5acead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-33957-z" TargetMode="External"/><Relationship Id="rId30206ad5c4d5acfe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-5565-9" TargetMode="External"/><Relationship Id="rId13356ad5c4d5ad044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1628" TargetMode="External"/><Relationship Id="rId90336ad5c4d5ad17b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/amt/tsy034" TargetMode="External"/><Relationship Id="rId12186ad5c4d5ad277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId42736ad5c4d5ad35e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId82136ad5c4d5ad3fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5357" TargetMode="External"/><Relationship Id="rId54016ad5c4d5ad458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1667" TargetMode="External"/><Relationship Id="rId71606ad5c4d5ad4de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5665" TargetMode="External"/><Relationship Id="rId31946ad5c4d5ad584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId22636ad5c4d5ad621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6114" TargetMode="External"/><Relationship Id="rId74496ad5c4d5ad657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3666" TargetMode="External"/><Relationship Id="rId26076ad5c4d5ad6c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12325" TargetMode="External"/><Relationship Id="rId48006ad5c4d5ad739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12328" TargetMode="External"/><Relationship Id="rId73196ad5c4d5ad7ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId23596ad5c4d5ad8c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf" TargetMode="External"/><Relationship Id="rId34136ad5c4d5ad9c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en" TargetMode="External"/><Relationship Id="rId24106ad5c4d5ae0b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf" TargetMode="External"/><Relationship Id="rId33346ad5c4d5ae185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02141" TargetMode="External"/><Relationship Id="rId87866ad5c4d5ae20b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1117/1.JRS.6.063542" TargetMode="External"/><Relationship Id="rId46086ad5c4d5ae4d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563" TargetMode="External"/><Relationship Id="rId90756ad5c4d5ae7b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2003-0321-01-RS" TargetMode="External"/><Relationship Id="rId38016ad5c4d5aeeba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02972-18" TargetMode="External"/><Relationship Id="rId64656ad5c4d5af16c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/57195" TargetMode="External"/><Relationship Id="rId87486ad5c4d5af1d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1667" TargetMode="External"/><Relationship Id="rId95366ad5c4d5af2ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63886ad5c4d5a45cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63886ad5c4d5a45cd.jpg"/><Relationship Id="rId87316ad5c4d5aa3eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87316ad5c4d5aa3eb.jpg"/><Relationship Id="rId85476ad5c4d5af437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85476ad5c4d5af437.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId726723032" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId439468316" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47896af0d6eeb8d55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/" TargetMode="External"/><Relationship Id="rId53996af0d6eeb8da4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/categorization" TargetMode="External"/><Relationship Id="rId42416af0d6eeb9ac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XYLEFA/photos" TargetMode="External"/><Relationship Id="rId80326af0d6eec0677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-018-33957-z" TargetMode="External"/><Relationship Id="rId40526af0d6eec0779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-5565-9" TargetMode="External"/><Relationship Id="rId21706af0d6eec07c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1628" TargetMode="External"/><Relationship Id="rId66566af0d6eec08de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/amt/tsy034" TargetMode="External"/><Relationship Id="rId86006af0d6eec099d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId99136af0d6eec0a2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId91306af0d6eec0aa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5357" TargetMode="External"/><Relationship Id="rId71756af0d6eec0ae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1667" TargetMode="External"/><Relationship Id="rId45086af0d6eec0b5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5665" TargetMode="External"/><Relationship Id="rId53096af0d6eec0be9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId21666af0d6eec0c70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6114" TargetMode="External"/><Relationship Id="rId30176af0d6eec0c9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3666" TargetMode="External"/><Relationship Id="rId19856af0d6eec0cfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12325" TargetMode="External"/><Relationship Id="rId21576af0d6eec0d5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12328" TargetMode="External"/><Relationship Id="rId99306af0d6eec0dc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId86906af0d6eec0eb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/sites/food/files/plant/docs/ph_biosec_legis_guidelines_xylella-survey.pdf" TargetMode="External"/><Relationship Id="rId93146af0d6eec0efd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/plant_health_biosecurity/legislation/emergency_measures/xylella-fastidiosa/susceptible_en" TargetMode="External"/><Relationship Id="rId60226af0d6eec14d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2018/09/DP_25_2018_Xylellafastidiosa_2018-09-21.pdf" TargetMode="External"/><Relationship Id="rId67476af0d6eec159a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02141" TargetMode="External"/><Relationship Id="rId16826af0d6eec15fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1117/1.JRS.6.063542" TargetMode="External"/><Relationship Id="rId83516af0d6eec184e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eisnederland.nl/DesktopModules/Bring2mind/DMX/Download.aspx?command=core_download&amp;entryid=801&amp;language=nl-NL&amp;PortalId=4&amp;TabId=563" TargetMode="External"/><Relationship Id="rId74446af0d6eec1a9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2003-0321-01-RS" TargetMode="External"/><Relationship Id="rId55236af0d6eec20c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02972-18" TargetMode="External"/><Relationship Id="rId61336af0d6eec22fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/57195" TargetMode="External"/><Relationship Id="rId97746af0d6eec2339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1667" TargetMode="External"/><Relationship Id="rId21446af0d6eec23d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66256af0d6eeb992a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66256af0d6eeb992a.jpg"/><Relationship Id="rId17996af0d6eebdce8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17996af0d6eebdce8.jpg"/><Relationship Id="rId49966af0d6eec2e52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49966af0d6eec2e52.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>