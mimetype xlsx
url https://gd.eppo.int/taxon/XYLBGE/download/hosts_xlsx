--- v0 (2025-10-04)
+++ v1 (2026-07-02)
@@ -100,51 +100,51 @@
     <t>Castanea sativa</t>
   </si>
   <si>
     <t>* Contarini M, Vannini A, Giarruzzo F, Faccoli M, Moralez‐Rodriguez C, Rossini L, Speranza S (2020) First record of Xylosandrus germanus (Blandford) (Coleoptera: Curculionidae, Scolytinae) in the Mediterranean scrubland in Southern Italy, and its co‐presence with the co‐generic species X. compactus (Eichhoff) and X. crassiusculus (Motschulsky). EPPO Bulletin 50(2), 311-315
 * Hauptman T, Pavlin R, Grošelj P, Jurc M (2019) Distribution and abundance of the alien Xylosandrus germanus and other ambrosia beetles (Coleoptera: Curculionidae, Scolytinae) in different forest stands in central Slovenia. iForest 12, 451-458. https://doi.org/10.3832/ifor3114-012</t>
   </si>
   <si>
     <t>CEQSI</t>
   </si>
   <si>
     <t>Ceratonia siliqua</t>
   </si>
   <si>
     <t>* Riba‐Flinch JM, Garreta A, Aymamí A, Lumbierres B, Mas H, Gallego D(2022) Current status and first detection of Xylosandrus germanus (Coleoptera: Curculionidae: Scolytinae) in live trees in the Iberian Peninsula. EPPO Bulletin 52(2), 463-470.</t>
   </si>
   <si>
     <t>1CCSG</t>
   </si>
   <si>
     <t>Cercis</t>
   </si>
   <si>
     <t>CLQLU</t>
   </si>
   <si>
-    <t>Cladrastis lutea</t>
+    <t>Cladrastis kentukea</t>
   </si>
   <si>
     <t>* DiGirolomo MF, Bohne MJ, Dodds KJ, Gapinski AT, DelRosso JS, Charap JG, Evans SC (2022) Utilizing urban arboreta for detection of native and non‐native wood‐inhabiting beetles. Agricultural and Forest Entomology 24(1), 72-96.
 ------- as Cladrastis kentukea.</t>
   </si>
   <si>
     <t>1CRWG</t>
   </si>
   <si>
     <t>Cornus</t>
   </si>
   <si>
     <t>CYLAV</t>
   </si>
   <si>
     <t>Corylus avellana</t>
   </si>
   <si>
     <t>* Kushiyev R, Tunçer C, Özdemir İO, Erper İ, Kalendar R, Alkan M, Özer G (2022) Molecular characterization of native entomopathogenic fungi from ambrosia beetles in hazelnut orchards of Turkey and evaluation of their in vitro efficacy. Insects 13(9), 824. https://doi.org/10.3390/insects13090824
 ------ Confirmed host.
 * Tuncer C, Knížek M, Hulcr J (2017) Scolytinae in hazelnut orchards of Turkey: Clarification of species and identification key (Coleoptera, Curculionidae). ZooKeys 710, 65
 ------- Confirmed host</t>
   </si>
   <si>
     <t>FAUSY</t>