--- v3 (2026-03-23)
+++ v4 (2026-09-22)
@@ -1030,51 +1030,51 @@
     <t>COGKR</t>
   </si>
   <si>
     <t>Combretum kraussii</t>
   </si>
   <si>
     <t>COQHA</t>
   </si>
   <si>
     <t>Commiphora harveyi</t>
   </si>
   <si>
     <t>CPMRE</t>
   </si>
   <si>
     <t>Coprosma repens</t>
   </si>
   <si>
     <t>* Government of Western Australia. Department of Primary Industries and Regional Development. Polyphagous shot-hole borer (PSHB). Australian Host List (version 24.0 - 2024-09-30). https://www.agric.wa.gov.au/sites/gateway/files/PSHB-WA-Host-List_2.pdf
 ------- Reproductive host and a preferred host in Western Australia.</t>
   </si>
   <si>
     <t>CRHCA</t>
   </si>
   <si>
-    <t>Cordia caffra</t>
+    <t>Cordia afra</t>
   </si>
   <si>
     <t>CDLST</t>
   </si>
   <si>
     <t>Cordyline stricta</t>
   </si>
   <si>
     <t>CRWCO</t>
   </si>
   <si>
     <t>Cornus controversa</t>
   </si>
   <si>
     <t>CYLCO</t>
   </si>
   <si>
     <t>Corylus colurna</t>
   </si>
   <si>
     <t>EUCCP</t>
   </si>
   <si>
     <t>Corymbia calophylla</t>
   </si>
@@ -1194,51 +1194,51 @@
   <si>
     <t>Dombeya acutangula</t>
   </si>
   <si>
     <t>DBYCC</t>
   </si>
   <si>
     <t>Dombeya cacuminum</t>
   </si>
   <si>
     <t>DBYRO</t>
   </si>
   <si>
     <t>Dombeya rotundifolia</t>
   </si>
   <si>
     <t>DBYTI</t>
   </si>
   <si>
     <t>Dombeya tiliacea</t>
   </si>
   <si>
     <t>DOVCA</t>
   </si>
   <si>
-    <t>Dovyalis caffra</t>
+    <t>Dovyalis afra</t>
   </si>
   <si>
     <t>* Government of Western Australia. Department of Primary Industries and Regional Development. Polyphagous shot-hole borer (PSHB). Australian Host List (version 24.0 - 2024-09-30). https://www.agric.wa.gov.au/sites/gateway/files/PSHB-WA-Host-List_2.pdf
 ------- Reproductive host in Western Australia.
 * van Rooyen E, Paap T, de Beer W, Townsend G, Fell S, Nel WJ, Morgan S, Hill M, Gonzalez A, Roets F (2021) The polyphagous shot hole borer beetle: Current status of a perfect invader in South Africa. South African Journal of Science 117(11/12). https://doi.org/10.17159/sajs.2021/9736
 ------- As Euwallacea fornicatus sensu stricto. Non-reproductive host in South Africa.</t>
   </si>
   <si>
     <t>DRNDR</t>
   </si>
   <si>
     <t>Dracaena draco</t>
   </si>
   <si>
     <t>DRNMA</t>
   </si>
   <si>
     <t>Dracaena marginata</t>
   </si>
   <si>
     <t>DRNSS</t>
   </si>
   <si>
     <t>Dracaena sp.</t>
   </si>
@@ -1252,72 +1252,72 @@
     <t>EKECA</t>
   </si>
   <si>
     <t>Ekebergia capensis</t>
   </si>
   <si>
     <t>EAESS</t>
   </si>
   <si>
     <t>Elaeocarpus sp.</t>
   </si>
   <si>
     <t>EIOJA</t>
   </si>
   <si>
     <t>Eriobotrya japonica</t>
   </si>
   <si>
     <t>* Eskalen A, Stouthamer R, Lynch SC, Rugman-Jones PF, Twizeyimana M, Gonzalez A, Thibault T (2013) Host range of Fusarium dieback and its ambrosia beetle (Coleoptera: Scolytinae) vector in southern California. Plant Disease 97(7), 938-951.
 * Government of Western Australia. Department of Primary Industries and Regional Development. Polyphagous shot-hole borer (PSHB). Australian Host List (version 24.0 - 2024-09-30). https://www.agric.wa.gov.au/sites/gateway/files/PSHB-WA-Host-List_2.pdf
 ------- Reproductive host in Western Australia.
 * van Rooyen E, Paap T, de Beer W, Townsend G, Fell S, Nel WJ, Morgan S, Hill M, Gonzalez A, Roets F (2021) The polyphagous shot hole borer beetle: Current status of a perfect invader in South Africa. South African Journal of Science 117(11/12). https://doi.org/10.17159/sajs.2021/9736
 ------- As Euwallacea fornicatus sensu stricto. Non-reproductive host in South Africa.</t>
   </si>
   <si>
-    <t>ERZAM</t>
-[...4 lines deleted...]
-  <si>
     <t>ERZCA</t>
   </si>
   <si>
-    <t>Erythrina caffra</t>
+    <t>Erythrina afra</t>
   </si>
   <si>
     <t>* Government of Western Australia. Department of Primary Industries and Regional Development. Polyphagous shot-hole borer (PSHB). Australian Host List (version 24.0 - 2024-09-30). https://www.agric.wa.gov.au/sites/gateway/files/PSHB-WA-Host-List_2.pdf
 ------- Reproductive host in Western Australia.
 * List of Trees Impacted by Polyphagous Shot Hole Borer (PHSB) in South Africa (2019-07) https://polyphagous-shot-hole-borer.co.za/pshb-tree-list-july-2019/
 ------- reproductive host
 * University of California. Invasive shot hole borers. ISHB reproductive hosts. https://ucanr.edu/sites/pshb/pest-overview/ishb-reproductive-hosts/ (last accessed 2021-03)
 -------- Reproductive host (infection usually causes branch dieback)
 * van Rooyen E, Paap T, de Beer W, Townsend G, Fell S, Nel WJ, Morgan S, Hill M, Gonzalez A, Roets F (2021) The polyphagous shot hole borer beetle: Current status of a perfect invader in South Africa. South African Journal of Science 117(11/12). https://doi.org/10.17159/sajs.2021/9736
 ------- As Euwallacea fornicatus sensu stricto. Reproductive host in South Africa.</t>
   </si>
   <si>
+    <t>ERZAM</t>
+  </si>
+  <si>
+    <t>Erythrina americana</t>
+  </si>
+  <si>
     <t>ERZCO</t>
   </si>
   <si>
     <t>Erythrina corallodendron</t>
   </si>
   <si>
     <t>ERZCG</t>
   </si>
   <si>
     <t>Erythrina crista-galli</t>
   </si>
   <si>
     <t>* Eskalen A, Stouthamer R, Lynch SC, Rugman-Jones PF, Twizeyimana M, Gonzalez A, Thibault T (2013) Host range of Fusarium dieback and its ambrosia beetle (Coleoptera: Scolytinae) vector in southern California. Plant Disease 97(7), 938-951.
 * Government of Western Australia. Department of Primary Industries and Regional Development. Polyphagous shot-hole borer (PSHB). Australian Host List (version 24.0 - 2024-09-30). https://www.agric.wa.gov.au/sites/gateway/files/PSHB-WA-Host-List_2.pdf
 -------Non-reproductive host in Western Australia.</t>
   </si>
   <si>
     <t>ERZFA</t>
   </si>
   <si>
     <t>Erythrina falcata</t>
   </si>
   <si>
     <t>ERZFO</t>
   </si>
@@ -1738,51 +1738,51 @@
   <si>
     <t>Hakea prostrata</t>
   </si>
   <si>
     <t>HKASA</t>
   </si>
   <si>
     <t>Hakea salicifolia</t>
   </si>
   <si>
     <t>HLRLU</t>
   </si>
   <si>
     <t>Halleria lucida</t>
   </si>
   <si>
     <t>HDSIM</t>
   </si>
   <si>
     <t>Handroanthus impetiginosus</t>
   </si>
   <si>
     <t>HRLCA</t>
   </si>
   <si>
-    <t>Harpephyllum caffrum</t>
+    <t>Harpephyllum afrum</t>
   </si>
   <si>
     <t>* Government of Western Australia. Department of Primary Industries and Regional Development. Polyphagous shot-hole borer (PSHB). Australian Host List (version 24.0 - 2024-09-30). https://www.agric.wa.gov.au/sites/gateway/files/PSHB-WA-Host-List_2.pdf
 ------- Reproductive host in Western Australia.
 * List of Trees Impacted by Polyphagous Shot Hole Borer (PHSB) in South Africa (2019-07) https://polyphagous-shot-hole-borer.co.za/pshb-tree-list-july-2019/
 ------- Reproductive host.
 * van Rooyen E, Paap T, de Beer W, Townsend G, Fell S, Nel WJ, Morgan S, Hill M, Gonzalez A, Roets F (2021) The polyphagous shot hole borer beetle: Current status of a perfect invader in South Africa. South African Journal of Science 117(11/12). https://doi.org/10.17159/sajs.2021/9736
 ------- As Euwallacea fornicatus sensu stricto. Non-reproductive host in South Africa.</t>
   </si>
   <si>
     <t>HPWAR</t>
   </si>
   <si>
     <t>Harpullia arborea</t>
   </si>
   <si>
     <t>HPWPE</t>
   </si>
   <si>
     <t>Harpullia pendula</t>
   </si>
   <si>
     <t>HUYEC</t>
   </si>
   <si>
@@ -6048,65 +6048,65 @@
     <row r="164" spans="1:4">
       <c r="A164" t="s">
         <v>4</v>
       </c>
       <c r="B164" t="s">
         <v>373</v>
       </c>
       <c r="C164" t="s">
         <v>374</v>
       </c>
       <c r="D164" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
         <v>4</v>
       </c>
       <c r="B165" t="s">
         <v>376</v>
       </c>
       <c r="C165" t="s">
         <v>377</v>
       </c>
       <c r="D165" t="s">
-        <v>51</v>
+        <v>378</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
         <v>4</v>
       </c>
       <c r="B166" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C166" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D166" t="s">
-        <v>380</v>
+        <v>51</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
         <v>4</v>
       </c>
       <c r="B167" t="s">
         <v>381</v>
       </c>
       <c r="C167" t="s">
         <v>382</v>
       </c>
       <c r="D167" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
         <v>4</v>
       </c>
       <c r="B168" t="s">
         <v>383</v>
       </c>
       <c r="C168" t="s">
         <v>384</v>
@@ -6860,51 +6860,51 @@
     <row r="222" spans="1:4">
       <c r="A222" t="s">
         <v>4</v>
       </c>
       <c r="B222" t="s">
         <v>501</v>
       </c>
       <c r="C222" t="s">
         <v>502</v>
       </c>
       <c r="D222" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" t="s">
         <v>4</v>
       </c>
       <c r="B223" t="s">
         <v>503</v>
       </c>
       <c r="C223" t="s">
         <v>504</v>
       </c>
       <c r="D223" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" t="s">
         <v>4</v>
       </c>
       <c r="B224" t="s">
         <v>505</v>
       </c>
       <c r="C224" t="s">
         <v>506</v>
       </c>
       <c r="D224" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" t="s">
         <v>4</v>
       </c>
       <c r="B225" t="s">
         <v>507</v>
       </c>
       <c r="C225" t="s">
         <v>508</v>