--- v1 (2026-08-11)
+++ v2 (2026-10-21)
@@ -3288,51 +3288,51 @@
       <c r="B118" t="s">
         <v>247</v>
       </c>
       <c r="C118"/>
       <c r="D118" t="s">
         <v>248</v>
       </c>
       <c r="E118"/>
       <c r="F118" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
         <v>249</v>
       </c>
       <c r="B119" t="s">
         <v>250</v>
       </c>
       <c r="C119"/>
       <c r="D119" t="s">
         <v>251</v>
       </c>
       <c r="E119"/>
       <c r="F119" t="s">
-        <v>9</v>
+        <v>227</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
         <v>249</v>
       </c>
       <c r="B120" t="s">
         <v>252</v>
       </c>
       <c r="C120"/>
       <c r="D120" t="s">
         <v>253</v>
       </c>
       <c r="E120"/>
       <c r="F120" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
         <v>249</v>
       </c>
       <c r="B121" t="s">
         <v>254</v>
       </c>