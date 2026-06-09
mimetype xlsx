--- v0 (2025-10-09)
+++ v1 (2026-06-09)
@@ -539,51 +539,51 @@
     <t>LUFSS</t>
   </si>
   <si>
     <t>Luffa sp.</t>
   </si>
   <si>
     <t>MCDIN</t>
   </si>
   <si>
     <t>Macadamia integrifolia</t>
   </si>
   <si>
     <t xml:space="preserve">* Nel WJ, De Beer ZW, Wingfield MJ, Duong TA (2020) The granulate ambrosia beetle, Xylosandrus crassiusculus (Coleoptera: Curculionidae, Scolytinae), and its fungal symbiont found in South Africa. Zootaxa, 4838(3), 427–435. https://doi.org/10.11646/zootaxa.4838.3.7
 ------- confirmed host in South Africa (as Macadamia integrifolia x M. tetraphylla). </t>
   </si>
   <si>
     <t>MCDTT</t>
   </si>
   <si>
     <t>Macadamia tetraphylla</t>
   </si>
   <si>
     <t>MCHIN</t>
   </si>
   <si>
-    <t>Machilus odoratissima</t>
+    <t>Machilus odoratissimus</t>
   </si>
   <si>
     <t>* Wood SL, Bright DE (1992) A catalogue of Scolytidae and Platypodidae (Coleoptera). Great Basin Naturalist Memoirs no. 13. Part 2: Taxonomic Index, volume A, p 791.
 ------- As Macilus odoratissima [sic].</t>
   </si>
   <si>
     <t>1MAGG</t>
   </si>
   <si>
     <t>Magnolia</t>
   </si>
   <si>
     <t>MABSD</t>
   </si>
   <si>
     <t>Malus domestica</t>
   </si>
   <si>
     <t>* Ranger CM, Schultz PB, Frank SD, Reding ME (2019) Freeze stress of deciduous trees induces attacks by opportunistic ambrosia beetles. Agricultural and forest entomology 21(2), 168-179.
 ------- as Malus pumilla.
 * Wood SL, Bright DE (1992) A catalogue of Scolytidae and Platypodidae (Coleoptera). Great Basin Naturalist Memoirs no. 13. Part 2: Taxonomic Index, volume A, p 791.</t>
   </si>
   <si>
     <t>MNGIN</t>
   </si>