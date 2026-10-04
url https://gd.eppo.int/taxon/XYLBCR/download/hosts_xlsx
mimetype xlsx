--- v1 (2026-06-09)
+++ v2 (2026-10-04)
@@ -746,99 +746,99 @@
   <si>
     <t>PTKIN</t>
   </si>
   <si>
     <t>Pterocarpus indicus</t>
   </si>
   <si>
     <t>PCNAN</t>
   </si>
   <si>
     <t>Pycnanthus angolensis</t>
   </si>
   <si>
     <t>PYUCA</t>
   </si>
   <si>
     <t>Pyrus calleryana</t>
   </si>
   <si>
     <t>QUESS</t>
   </si>
   <si>
     <t>Quercus sp.</t>
   </si>
   <si>
+    <t>SHOCU</t>
+  </si>
+  <si>
+    <t>Rubroshorea curtisii</t>
+  </si>
+  <si>
     <t>SACOF</t>
   </si>
   <si>
     <t>Saccharum officinarum</t>
   </si>
   <si>
     <t>SEWLA</t>
   </si>
   <si>
     <t>Sageraea laurina</t>
   </si>
   <si>
     <t>1SAXG</t>
   </si>
   <si>
     <t>Salix</t>
   </si>
   <si>
     <t>SAMJA</t>
   </si>
   <si>
     <t>Sambucus javanica</t>
   </si>
   <si>
     <t>SNOKO</t>
   </si>
   <si>
     <t>Sandoricum koetjape</t>
   </si>
   <si>
     <t>SCITE</t>
   </si>
   <si>
     <t>Schinus terebinthifolia</t>
   </si>
   <si>
     <t>* Wheeler GS, Kendra PE, David AS, Lake EC, Sigmon JW, Palacios J, Donlan EM (2021) Community of bark and ambrosia beetles (Coleoptera: Curculionidae: Scolytinae and Platypodinae) infesting brazilian peppertree treated with herbicide and the volatile tree response. Environmental Entomology 50(6), 1311-1321.</t>
   </si>
   <si>
     <t>SDOZE</t>
   </si>
   <si>
     <t>Scorodophloeus zenkeri</t>
-  </si>
-[...4 lines deleted...]
-    <t>Shorea curtisii</t>
   </si>
   <si>
     <t>SHOMX</t>
   </si>
   <si>
     <t>Shorea maxwelliana</t>
   </si>
   <si>
     <t>SHORO</t>
   </si>
   <si>
     <t>Shorea robusta</t>
   </si>
   <si>
     <t>SOUAL</t>
   </si>
   <si>
     <t>Sorbus alnifolia</t>
   </si>
   <si>
     <t>SRLVL</t>
   </si>
   <si>
     <t>Sterculia villosa</t>
   </si>
@@ -2793,106 +2793,106 @@
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>4</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" t="s">
         <v>240</v>
       </c>
       <c r="D105" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>4</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" t="s">
         <v>242</v>
       </c>
-      <c r="D106"/>
+      <c r="D106" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>4</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" t="s">
         <v>244</v>
       </c>
-      <c r="D107" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D107"/>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>4</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" t="s">
         <v>246</v>
       </c>
       <c r="D108" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>4</v>
       </c>
       <c r="B109" t="s">
         <v>247</v>
       </c>
       <c r="C109" t="s">
         <v>248</v>
       </c>
       <c r="D109" t="s">
-        <v>249</v>
+        <v>10</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>4</v>
       </c>
       <c r="B110" t="s">
+        <v>249</v>
+      </c>
+      <c r="C110" t="s">
         <v>250</v>
       </c>
-      <c r="C110" t="s">
+      <c r="D110" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>4</v>
       </c>
       <c r="B111" t="s">
         <v>252</v>
       </c>
       <c r="C111" t="s">
         <v>253</v>
       </c>
       <c r="D111" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>4</v>
       </c>
       <c r="B112" t="s">
         <v>254</v>
       </c>
       <c r="C112" t="s">
         <v>255</v>