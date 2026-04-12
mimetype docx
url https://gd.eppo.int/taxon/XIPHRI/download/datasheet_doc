--- v6 (2026-03-23)
+++ v7 (2026-04-12)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Dalmasso</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675169c148798a0da" w:history="1">
+            <w:hyperlink r:id="rId481669dc0da3cbbaf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -321,51 +321,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId929569c148798a142" w:history="1">
+            <w:hyperlink r:id="rId240169dc0da3cbc1d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2119,63 +2119,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2015; Ibrahim &amp; Handoo, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66946941" name="name829769c148798bc72" descr="XIPHRI_distribution_map.jpg"/>
+            <wp:docPr id="98668251" name="name424769dc0da3cd7fb" descr="XIPHRI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHRI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId527069c148798bc70" cstate="print"/>
+                    <a:blip r:embed="rId381769dc0da3cd7f7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4515,51 +4515,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId566269c148798cf8c" w:history="1">
+      <w:hyperlink r:id="rId611169dc0da3ce9f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4681,51 +4681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FERA (2014) Rapid Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId230169c148798d09b" w:history="1">
+      <w:hyperlink r:id="rId930569dc0da3ceb11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5179,51 +5179,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId275069c148798d3b0" w:history="1">
+      <w:hyperlink r:id="rId738269dc0da3cee30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5791,101 +5791,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId241669c148798d792" w:history="1">
+      <w:hyperlink r:id="rId529369dc0da3cf275" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010). Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 77 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId318069c148798d7e4" w:history="1">
+      <w:hyperlink r:id="rId932869dc0da3cf2ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6745,51 +6745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId934569c148798de21" w:history="1">
+      <w:hyperlink r:id="rId274669dc0da3cf902" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6953,51 +6953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema rivesi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId467069c148798df72" w:history="1">
+      <w:hyperlink r:id="rId653069dc0da3cfa61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7120,81 +7120,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId644369c148798e093" w:history="1">
+      <w:hyperlink r:id="rId333469dc0da3cfb79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="23484289" name="name381769c148798e0f6" descr="eu_funding_250.png"/>
+            <wp:docPr id="29756770" name="name596069dc0da3cfd1a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId431569c148798e0f5" cstate="print"/>
+                    <a:blip r:embed="rId568669dc0da3cfd19" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7292,137 +7292,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31401177">
+  <w:abstractNum w:abstractNumId="26098652">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33233933">
+    <w:lvl w:ilvl="0" w:tplc="88928300">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="33233933" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88928300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="33233933" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88928300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="33233933" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88928300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33233933" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88928300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33233933" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88928300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="33233933" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88928300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="33233933" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88928300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="33233933" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88928300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31401176">
+  <w:abstractNum w:abstractNumId="26098651">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93624247">
+    <w:lvl w:ilvl="0" w:tplc="77473059">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8174,55 +8174,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31401176">
-    <w:abstractNumId w:val="31401176"/>
+  <w:num w:numId="26098651">
+    <w:abstractNumId w:val="26098651"/>
   </w:num>
-  <w:num w:numId="31401177">
-    <w:abstractNumId w:val="31401177"/>
+  <w:num w:numId="26098652">
+    <w:abstractNumId w:val="26098652"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19772,51 +19772,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId604170304" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId403445529" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId675169c148798a0da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/" TargetMode="External"/><Relationship Id="rId929569c148798a142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/categorization" TargetMode="External"/><Relationship Id="rId566269c148798cf8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId230169c148798d09b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId275069c148798d3b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId241669c148798d792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId318069c148798d7e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId934569c148798de21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId467069c148798df72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId644369c148798e093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId527069c148798bc70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId527069c148798bc70.jpg"/><Relationship Id="rId431569c148798e0f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId431569c148798e0f5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId232565382" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId341788548" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId481669dc0da3cbbaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/" TargetMode="External"/><Relationship Id="rId240169dc0da3cbc1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/categorization" TargetMode="External"/><Relationship Id="rId611169dc0da3ce9f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId930569dc0da3ceb11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId738269dc0da3cee30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId529369dc0da3cf275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId932869dc0da3cf2ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId274669dc0da3cf902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId653069dc0da3cfa61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId333469dc0da3cfb79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId381769dc0da3cd7f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId381769dc0da3cd7f7.jpg"/><Relationship Id="rId568669dc0da3cfd19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId568669dc0da3cfd19.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>