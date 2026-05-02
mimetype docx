--- v7 (2026-04-12)
+++ v8 (2026-05-02)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Dalmasso</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481669dc0da3cbbaf" w:history="1">
+            <w:hyperlink r:id="rId558569f688e92eb3b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -321,51 +321,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240169dc0da3cbc1d" w:history="1">
+            <w:hyperlink r:id="rId402869f688e92eba9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2119,63 +2119,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2015; Ibrahim &amp; Handoo, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98668251" name="name424769dc0da3cd7fb" descr="XIPHRI_distribution_map.jpg"/>
+            <wp:docPr id="29350537" name="name504669f688e930bc4" descr="XIPHRI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHRI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId381769dc0da3cd7f7" cstate="print"/>
+                    <a:blip r:embed="rId415769f688e930bc1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4515,51 +4515,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId611169dc0da3ce9f0" w:history="1">
+      <w:hyperlink r:id="rId648469f688e9321ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4681,51 +4681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FERA (2014) Rapid Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId930569dc0da3ceb11" w:history="1">
+      <w:hyperlink r:id="rId632169f688e9322d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5179,51 +5179,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId738269dc0da3cee30" w:history="1">
+      <w:hyperlink r:id="rId982469f688e932600" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5791,101 +5791,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId529369dc0da3cf275" w:history="1">
+      <w:hyperlink r:id="rId724269f688e932ad8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010). Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 77 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId932869dc0da3cf2ca" w:history="1">
+      <w:hyperlink r:id="rId192269f688e932b30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6745,51 +6745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId274669dc0da3cf902" w:history="1">
+      <w:hyperlink r:id="rId727069f688e933370" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6953,51 +6953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema rivesi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId653069dc0da3cfa61" w:history="1">
+      <w:hyperlink r:id="rId389169f688e9334cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7120,81 +7120,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId333469dc0da3cfb79" w:history="1">
+      <w:hyperlink r:id="rId934669f688e9335e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="29756770" name="name596069dc0da3cfd1a" descr="eu_funding_250.png"/>
+            <wp:docPr id="18928278" name="name792469f688e9338a3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId568669dc0da3cfd19" cstate="print"/>
+                    <a:blip r:embed="rId105469f688e9338a1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7292,137 +7292,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26098652">
+  <w:abstractNum w:abstractNumId="80310898">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88928300">
+    <w:lvl w:ilvl="0" w:tplc="14418973">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88928300" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14418973" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88928300" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14418973" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88928300" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14418973" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88928300" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14418973" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88928300" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14418973" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88928300" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14418973" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88928300" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14418973" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88928300" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14418973" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26098651">
+  <w:abstractNum w:abstractNumId="80310897">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77473059">
+    <w:lvl w:ilvl="0" w:tplc="21844471">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8174,55 +8174,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26098651">
-    <w:abstractNumId w:val="26098651"/>
+  <w:num w:numId="80310897">
+    <w:abstractNumId w:val="80310897"/>
   </w:num>
-  <w:num w:numId="26098652">
-    <w:abstractNumId w:val="26098652"/>
+  <w:num w:numId="80310898">
+    <w:abstractNumId w:val="80310898"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19772,51 +19772,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId232565382" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId341788548" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId481669dc0da3cbbaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/" TargetMode="External"/><Relationship Id="rId240169dc0da3cbc1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/categorization" TargetMode="External"/><Relationship Id="rId611169dc0da3ce9f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId930569dc0da3ceb11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId738269dc0da3cee30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId529369dc0da3cf275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId932869dc0da3cf2ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId274669dc0da3cf902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId653069dc0da3cfa61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId333469dc0da3cfb79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId381769dc0da3cd7f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId381769dc0da3cd7f7.jpg"/><Relationship Id="rId568669dc0da3cfd19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId568669dc0da3cfd19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId553363899" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId864565159" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId558569f688e92eb3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/" TargetMode="External"/><Relationship Id="rId402869f688e92eba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/categorization" TargetMode="External"/><Relationship Id="rId648469f688e9321ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId632169f688e9322d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId982469f688e932600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId724269f688e932ad8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId192269f688e932b30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId727069f688e933370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId389169f688e9334cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId934669f688e9335e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId415769f688e930bc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId415769f688e930bc1.jpg"/><Relationship Id="rId105469f688e9338a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId105469f688e9338a1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>