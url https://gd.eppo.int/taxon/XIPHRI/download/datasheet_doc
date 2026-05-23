--- v8 (2026-05-02)
+++ v9 (2026-05-23)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Dalmasso</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558569f688e92eb3b" w:history="1">
+            <w:hyperlink r:id="rId89486a1100127c578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -321,51 +321,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402869f688e92eba9" w:history="1">
+            <w:hyperlink r:id="rId48646a1100127c5fe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2119,63 +2119,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2015; Ibrahim &amp; Handoo, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29350537" name="name504669f688e930bc4" descr="XIPHRI_distribution_map.jpg"/>
+            <wp:docPr id="56918648" name="name94756a1100127e155" descr="XIPHRI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHRI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId415769f688e930bc1" cstate="print"/>
+                    <a:blip r:embed="rId10156a1100127e151" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4515,51 +4515,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId648469f688e9321ac" w:history="1">
+      <w:hyperlink r:id="rId89246a1100127f53a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4681,51 +4681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FERA (2014) Rapid Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId632169f688e9322d8" w:history="1">
+      <w:hyperlink r:id="rId30106a1100127f64e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5179,51 +5179,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId982469f688e932600" w:history="1">
+      <w:hyperlink r:id="rId53526a1100127f978" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5791,101 +5791,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId724269f688e932ad8" w:history="1">
+      <w:hyperlink r:id="rId46696a1100127fd4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010). Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 77 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId192269f688e932b30" w:history="1">
+      <w:hyperlink r:id="rId96276a1100127fd9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6745,51 +6745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId727069f688e933370" w:history="1">
+      <w:hyperlink r:id="rId19766a1100128034e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6953,51 +6953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema rivesi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId389169f688e9334cd" w:history="1">
+      <w:hyperlink r:id="rId60846a110012804ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7120,81 +7120,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId934669f688e9335e4" w:history="1">
+      <w:hyperlink r:id="rId52126a110012805c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18928278" name="name792469f688e9338a3" descr="eu_funding_250.png"/>
+            <wp:docPr id="60525660" name="name69106a11001280682" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId105469f688e9338a1" cstate="print"/>
+                    <a:blip r:embed="rId67946a11001280680" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7292,137 +7292,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80310898">
+  <w:abstractNum w:abstractNumId="95319373">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14418973">
+    <w:lvl w:ilvl="0" w:tplc="90638197">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14418973" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90638197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14418973" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90638197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14418973" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90638197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14418973" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90638197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14418973" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90638197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14418973" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90638197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14418973" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90638197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14418973" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90638197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80310897">
+  <w:abstractNum w:abstractNumId="95319372">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21844471">
+    <w:lvl w:ilvl="0" w:tplc="20918924">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8174,55 +8174,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80310897">
-    <w:abstractNumId w:val="80310897"/>
+  <w:num w:numId="95319372">
+    <w:abstractNumId w:val="95319372"/>
   </w:num>
-  <w:num w:numId="80310898">
-    <w:abstractNumId w:val="80310898"/>
+  <w:num w:numId="95319373">
+    <w:abstractNumId w:val="95319373"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19772,51 +19772,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId553363899" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId864565159" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId558569f688e92eb3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/" TargetMode="External"/><Relationship Id="rId402869f688e92eba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/categorization" TargetMode="External"/><Relationship Id="rId648469f688e9321ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId632169f688e9322d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId982469f688e932600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId724269f688e932ad8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId192269f688e932b30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId727069f688e933370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId389169f688e9334cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId934669f688e9335e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId415769f688e930bc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId415769f688e930bc1.jpg"/><Relationship Id="rId105469f688e9338a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId105469f688e9338a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId207233979" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId724745372" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89486a1100127c578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/" TargetMode="External"/><Relationship Id="rId48646a1100127c5fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/categorization" TargetMode="External"/><Relationship Id="rId89246a1100127f53a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId30106a1100127f64e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId53526a1100127f978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId46696a1100127fd4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId96276a1100127fd9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId19766a1100128034e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId60846a110012804ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52126a110012805c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId10156a1100127e151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10156a1100127e151.jpg"/><Relationship Id="rId67946a11001280680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67946a11001280680.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>