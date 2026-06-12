--- v9 (2026-05-23)
+++ v10 (2026-06-12)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Dalmasso</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89486a1100127c578" w:history="1">
+            <w:hyperlink r:id="rId61236a2bb7926121b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -321,51 +321,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48646a1100127c5fe" w:history="1">
+            <w:hyperlink r:id="rId71576a2bb79261287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2119,63 +2119,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2015; Ibrahim &amp; Handoo, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56918648" name="name94756a1100127e155" descr="XIPHRI_distribution_map.jpg"/>
+            <wp:docPr id="66306837" name="name82396a2bb792633dd" descr="XIPHRI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHRI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10156a1100127e151" cstate="print"/>
+                    <a:blip r:embed="rId27946a2bb792633d9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4515,51 +4515,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89246a1100127f53a" w:history="1">
+      <w:hyperlink r:id="rId10966a2bb7926462f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4681,51 +4681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FERA (2014) Rapid Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30106a1100127f64e" w:history="1">
+      <w:hyperlink r:id="rId31276a2bb7926474b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5179,51 +5179,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53526a1100127f978" w:history="1">
+      <w:hyperlink r:id="rId56906a2bb79264a80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5791,101 +5791,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46696a1100127fd4c" w:history="1">
+      <w:hyperlink r:id="rId43366a2bb79264e60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010). Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 77 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96276a1100127fd9e" w:history="1">
+      <w:hyperlink r:id="rId61546a2bb79264eb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6745,51 +6745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19766a1100128034e" w:history="1">
+      <w:hyperlink r:id="rId42556a2bb79265445" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6953,51 +6953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema rivesi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60846a110012804ac" w:history="1">
+      <w:hyperlink r:id="rId15436a2bb79265593" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7120,81 +7120,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52126a110012805c1" w:history="1">
+      <w:hyperlink r:id="rId27666a2bb792656a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="60525660" name="name69106a11001280682" descr="eu_funding_250.png"/>
+            <wp:docPr id="10143783" name="name30526a2bb7926570e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67946a11001280680" cstate="print"/>
+                    <a:blip r:embed="rId61746a2bb7926570d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7292,137 +7292,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95319373">
+  <w:abstractNum w:abstractNumId="96615574">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90638197">
+    <w:lvl w:ilvl="0" w:tplc="16707082">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90638197" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16707082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90638197" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16707082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90638197" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16707082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90638197" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16707082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90638197" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16707082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90638197" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16707082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90638197" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16707082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90638197" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16707082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95319372">
+  <w:abstractNum w:abstractNumId="96615573">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20918924">
+    <w:lvl w:ilvl="0" w:tplc="80945347">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8174,55 +8174,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95319372">
-    <w:abstractNumId w:val="95319372"/>
+  <w:num w:numId="96615573">
+    <w:abstractNumId w:val="96615573"/>
   </w:num>
-  <w:num w:numId="95319373">
-    <w:abstractNumId w:val="95319373"/>
+  <w:num w:numId="96615574">
+    <w:abstractNumId w:val="96615574"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19772,51 +19772,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId207233979" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId724745372" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89486a1100127c578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/" TargetMode="External"/><Relationship Id="rId48646a1100127c5fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/categorization" TargetMode="External"/><Relationship Id="rId89246a1100127f53a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId30106a1100127f64e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId53526a1100127f978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId46696a1100127fd4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId96276a1100127fd9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId19766a1100128034e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId60846a110012804ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52126a110012805c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId10156a1100127e151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10156a1100127e151.jpg"/><Relationship Id="rId67946a11001280680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67946a11001280680.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId769851104" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId222826995" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61236a2bb7926121b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/" TargetMode="External"/><Relationship Id="rId71576a2bb79261287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/categorization" TargetMode="External"/><Relationship Id="rId10966a2bb7926462f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId31276a2bb7926474b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId56906a2bb79264a80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId43366a2bb79264e60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId61546a2bb79264eb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId42556a2bb79265445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId15436a2bb79265593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27666a2bb792656a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId27946a2bb792633d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27946a2bb792633d9.jpg"/><Relationship Id="rId61746a2bb7926570d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61746a2bb7926570d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>