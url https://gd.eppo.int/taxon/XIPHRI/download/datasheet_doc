--- v10 (2026-06-12)
+++ v11 (2026-07-02)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Dalmasso</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61236a2bb7926121b" w:history="1">
+            <w:hyperlink r:id="rId63656a465f72226c0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -321,51 +321,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71576a2bb79261287" w:history="1">
+            <w:hyperlink r:id="rId10476a465f722272b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2119,63 +2119,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2015; Ibrahim &amp; Handoo, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66306837" name="name82396a2bb792633dd" descr="XIPHRI_distribution_map.jpg"/>
+            <wp:docPr id="12088476" name="name33506a465f7223b5c" descr="XIPHRI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHRI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27946a2bb792633d9" cstate="print"/>
+                    <a:blip r:embed="rId74226a465f7223b59" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4515,51 +4515,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10966a2bb7926462f" w:history="1">
+      <w:hyperlink r:id="rId89046a465f7224f37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4681,51 +4681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FERA (2014) Rapid Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31276a2bb7926474b" w:history="1">
+      <w:hyperlink r:id="rId17936a465f722504e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5179,51 +5179,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56906a2bb79264a80" w:history="1">
+      <w:hyperlink r:id="rId24566a465f72253a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5791,101 +5791,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43366a2bb79264e60" w:history="1">
+      <w:hyperlink r:id="rId91816a465f722578f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010). Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 77 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61546a2bb79264eb2" w:history="1">
+      <w:hyperlink r:id="rId91126a465f72257e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6745,51 +6745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42556a2bb79265445" w:history="1">
+      <w:hyperlink r:id="rId81986a465f7225e15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6953,51 +6953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema rivesi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15436a2bb79265593" w:history="1">
+      <w:hyperlink r:id="rId24086a465f7225f7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7120,81 +7120,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27666a2bb792656a0" w:history="1">
+      <w:hyperlink r:id="rId74986a465f72260ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="10143783" name="name30526a2bb7926570e" descr="eu_funding_250.png"/>
+            <wp:docPr id="13814415" name="name42626a465f7226117" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61746a2bb7926570d" cstate="print"/>
+                    <a:blip r:embed="rId31816a465f7226116" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7292,137 +7292,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96615574">
+  <w:abstractNum w:abstractNumId="98995341">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16707082">
+    <w:lvl w:ilvl="0" w:tplc="72228631">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16707082" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72228631" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16707082" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72228631" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16707082" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72228631" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16707082" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72228631" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16707082" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72228631" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16707082" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72228631" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16707082" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72228631" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16707082" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72228631" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96615573">
+  <w:abstractNum w:abstractNumId="98995340">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80945347">
+    <w:lvl w:ilvl="0" w:tplc="68803492">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8174,55 +8174,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96615573">
-    <w:abstractNumId w:val="96615573"/>
+  <w:num w:numId="98995340">
+    <w:abstractNumId w:val="98995340"/>
   </w:num>
-  <w:num w:numId="96615574">
-    <w:abstractNumId w:val="96615574"/>
+  <w:num w:numId="98995341">
+    <w:abstractNumId w:val="98995341"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19772,51 +19772,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId769851104" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId222826995" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61236a2bb7926121b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/" TargetMode="External"/><Relationship Id="rId71576a2bb79261287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/categorization" TargetMode="External"/><Relationship Id="rId10966a2bb7926462f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId31276a2bb7926474b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId56906a2bb79264a80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId43366a2bb79264e60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId61546a2bb79264eb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId42556a2bb79265445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId15436a2bb79265593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27666a2bb792656a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId27946a2bb792633d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27946a2bb792633d9.jpg"/><Relationship Id="rId61746a2bb7926570d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61746a2bb7926570d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId869958970" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId574797772" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63656a465f72226c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/" TargetMode="External"/><Relationship Id="rId10476a465f722272b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/categorization" TargetMode="External"/><Relationship Id="rId89046a465f7224f37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId17936a465f722504e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId24566a465f72253a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId91816a465f722578f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId91126a465f72257e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId81986a465f7225e15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId24086a465f7225f7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74986a465f72260ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId74226a465f7223b59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74226a465f7223b59.jpg"/><Relationship Id="rId31816a465f7226116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31816a465f7226116.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>