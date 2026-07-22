--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Dalmasso</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63656a465f72226c0" w:history="1">
+            <w:hyperlink r:id="rId24856a60d56be7de2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -321,51 +321,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10476a465f722272b" w:history="1">
+            <w:hyperlink r:id="rId76776a60d56be7e4a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2119,63 +2119,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2015; Ibrahim &amp; Handoo, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12088476" name="name33506a465f7223b5c" descr="XIPHRI_distribution_map.jpg"/>
+            <wp:docPr id="83414525" name="name95366a60d56be9714" descr="XIPHRI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHRI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74226a465f7223b59" cstate="print"/>
+                    <a:blip r:embed="rId52426a60d56be9712" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4515,51 +4515,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89046a465f7224f37" w:history="1">
+      <w:hyperlink r:id="rId22806a60d56bea811" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4681,51 +4681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FERA (2014) Rapid Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17936a465f722504e" w:history="1">
+      <w:hyperlink r:id="rId35696a60d56bea91d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5179,51 +5179,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24566a465f72253a1" w:history="1">
+      <w:hyperlink r:id="rId56426a60d56beac23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5791,101 +5791,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91816a465f722578f" w:history="1">
+      <w:hyperlink r:id="rId57936a60d56beaff4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010). Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 77 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91126a465f72257e2" w:history="1">
+      <w:hyperlink r:id="rId14026a60d56beb046" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6745,51 +6745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81986a465f7225e15" w:history="1">
+      <w:hyperlink r:id="rId61586a60d56beb5d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6953,51 +6953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema rivesi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24086a465f7225f7e" w:history="1">
+      <w:hyperlink r:id="rId69276a60d56beb729" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7120,81 +7120,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74986a465f72260ac" w:history="1">
+      <w:hyperlink r:id="rId75046a60d56beb838" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="13814415" name="name42626a465f7226117" descr="eu_funding_250.png"/>
+            <wp:docPr id="51826023" name="name62786a60d56beb988" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31816a465f7226116" cstate="print"/>
+                    <a:blip r:embed="rId33566a60d56beb986" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7292,137 +7292,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98995341">
+  <w:abstractNum w:abstractNumId="61568726">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72228631">
+    <w:lvl w:ilvl="0" w:tplc="10624885">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72228631" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10624885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72228631" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10624885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72228631" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10624885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72228631" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10624885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72228631" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10624885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72228631" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10624885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72228631" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10624885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72228631" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10624885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98995340">
+  <w:abstractNum w:abstractNumId="61568725">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68803492">
+    <w:lvl w:ilvl="0" w:tplc="82842660">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8174,55 +8174,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98995340">
-    <w:abstractNumId w:val="98995340"/>
+  <w:num w:numId="61568725">
+    <w:abstractNumId w:val="61568725"/>
   </w:num>
-  <w:num w:numId="98995341">
-    <w:abstractNumId w:val="98995341"/>
+  <w:num w:numId="61568726">
+    <w:abstractNumId w:val="61568726"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19772,51 +19772,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId869958970" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId574797772" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63656a465f72226c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/" TargetMode="External"/><Relationship Id="rId10476a465f722272b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/categorization" TargetMode="External"/><Relationship Id="rId89046a465f7224f37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId17936a465f722504e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId24566a465f72253a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId91816a465f722578f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId91126a465f72257e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId81986a465f7225e15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId24086a465f7225f7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74986a465f72260ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId74226a465f7223b59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74226a465f7223b59.jpg"/><Relationship Id="rId31816a465f7226116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31816a465f7226116.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId824092456" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId788449851" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24856a60d56be7de2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/" TargetMode="External"/><Relationship Id="rId76776a60d56be7e4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/categorization" TargetMode="External"/><Relationship Id="rId22806a60d56bea811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId35696a60d56bea91d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId56426a60d56beac23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId57936a60d56beaff4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId14026a60d56beb046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId61586a60d56beb5d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId69276a60d56beb729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75046a60d56beb838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId52426a60d56be9712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52426a60d56be9712.jpg"/><Relationship Id="rId33566a60d56beb986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33566a60d56beb986.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>