--- v12 (2026-07-22)
+++ v13 (2026-08-11)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Dalmasso</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24856a60d56be7de2" w:history="1">
+            <w:hyperlink r:id="rId54856a7b7f97c20c8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -321,51 +321,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76776a60d56be7e4a" w:history="1">
+            <w:hyperlink r:id="rId51196a7b7f97c2173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2119,63 +2119,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2015; Ibrahim &amp; Handoo, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83414525" name="name95366a60d56be9714" descr="XIPHRI_distribution_map.jpg"/>
+            <wp:docPr id="55384332" name="name21556a7b7f97c4b24" descr="XIPHRI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHRI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52426a60d56be9712" cstate="print"/>
+                    <a:blip r:embed="rId50326a7b7f97c4b22" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4515,51 +4515,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22806a60d56bea811" w:history="1">
+      <w:hyperlink r:id="rId48966a7b7f97c606f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4681,51 +4681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FERA (2014) Rapid Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35696a60d56bea91d" w:history="1">
+      <w:hyperlink r:id="rId26926a7b7f97c618e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5179,51 +5179,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56426a60d56beac23" w:history="1">
+      <w:hyperlink r:id="rId42386a7b7f97c6822" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5791,101 +5791,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57936a60d56beaff4" w:history="1">
+      <w:hyperlink r:id="rId61846a7b7f97c6c20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010). Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 77 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14026a60d56beb046" w:history="1">
+      <w:hyperlink r:id="rId59196a7b7f97c6c74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6745,51 +6745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61586a60d56beb5d7" w:history="1">
+      <w:hyperlink r:id="rId44056a7b7f97c7231" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6953,51 +6953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema rivesi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69276a60d56beb729" w:history="1">
+      <w:hyperlink r:id="rId50356a7b7f97c73a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7120,81 +7120,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75046a60d56beb838" w:history="1">
+      <w:hyperlink r:id="rId26336a7b7f97c74bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51826023" name="name62786a60d56beb988" descr="eu_funding_250.png"/>
+            <wp:docPr id="49280423" name="name31036a7b7f97c7550" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33566a60d56beb986" cstate="print"/>
+                    <a:blip r:embed="rId15616a7b7f97c754f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7292,137 +7292,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61568726">
+  <w:abstractNum w:abstractNumId="57275793">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10624885">
+    <w:lvl w:ilvl="0" w:tplc="60228674">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10624885" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60228674" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10624885" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60228674" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10624885" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60228674" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10624885" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60228674" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10624885" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60228674" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10624885" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60228674" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10624885" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60228674" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10624885" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60228674" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61568725">
+  <w:abstractNum w:abstractNumId="57275792">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82842660">
+    <w:lvl w:ilvl="0" w:tplc="76985474">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8174,55 +8174,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61568725">
-    <w:abstractNumId w:val="61568725"/>
+  <w:num w:numId="57275792">
+    <w:abstractNumId w:val="57275792"/>
   </w:num>
-  <w:num w:numId="61568726">
-    <w:abstractNumId w:val="61568726"/>
+  <w:num w:numId="57275793">
+    <w:abstractNumId w:val="57275793"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19772,51 +19772,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId824092456" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId788449851" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24856a60d56be7de2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/" TargetMode="External"/><Relationship Id="rId76776a60d56be7e4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/categorization" TargetMode="External"/><Relationship Id="rId22806a60d56bea811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId35696a60d56bea91d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId56426a60d56beac23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId57936a60d56beaff4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId14026a60d56beb046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId61586a60d56beb5d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId69276a60d56beb729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75046a60d56beb838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId52426a60d56be9712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52426a60d56be9712.jpg"/><Relationship Id="rId33566a60d56beb986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33566a60d56beb986.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId707341149" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId808070520" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54856a7b7f97c20c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/" TargetMode="External"/><Relationship Id="rId51196a7b7f97c2173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/categorization" TargetMode="External"/><Relationship Id="rId48966a7b7f97c606f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId26926a7b7f97c618e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId42386a7b7f97c6822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId61846a7b7f97c6c20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId59196a7b7f97c6c74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId44056a7b7f97c7231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId50356a7b7f97c73a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26336a7b7f97c74bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId50326a7b7f97c4b22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50326a7b7f97c4b22.jpg"/><Relationship Id="rId15616a7b7f97c754f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15616a7b7f97c754f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>