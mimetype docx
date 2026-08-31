--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Dalmasso</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54856a7b7f97c20c8" w:history="1">
+            <w:hyperlink r:id="rId74976a960b9db9d19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -321,51 +321,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51196a7b7f97c2173" w:history="1">
+            <w:hyperlink r:id="rId50586a960b9db9d84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2119,63 +2119,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2015; Ibrahim &amp; Handoo, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="55384332" name="name21556a7b7f97c4b24" descr="XIPHRI_distribution_map.jpg"/>
+            <wp:docPr id="74944748" name="name44166a960b9dbc344" descr="XIPHRI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHRI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50326a7b7f97c4b22" cstate="print"/>
+                    <a:blip r:embed="rId89806a960b9dbc342" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4515,51 +4515,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48966a7b7f97c606f" w:history="1">
+      <w:hyperlink r:id="rId31496a960b9dbd8c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4681,51 +4681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FERA (2014) Rapid Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26926a7b7f97c618e" w:history="1">
+      <w:hyperlink r:id="rId32036a960b9dbd9e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5179,51 +5179,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42386a7b7f97c6822" w:history="1">
+      <w:hyperlink r:id="rId12626a960b9dbdd1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5791,101 +5791,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61846a7b7f97c6c20" w:history="1">
+      <w:hyperlink r:id="rId47666a960b9dbe112" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010). Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 77 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59196a7b7f97c6c74" w:history="1">
+      <w:hyperlink r:id="rId85696a960b9dbe168" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6745,51 +6745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44056a7b7f97c7231" w:history="1">
+      <w:hyperlink r:id="rId95036a960b9dbea87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6953,51 +6953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema rivesi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50356a7b7f97c73a4" w:history="1">
+      <w:hyperlink r:id="rId70066a960b9dbedf6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7120,81 +7120,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26336a7b7f97c74bc" w:history="1">
+      <w:hyperlink r:id="rId96066a960b9dbef15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="49280423" name="name31036a7b7f97c7550" descr="eu_funding_250.png"/>
+            <wp:docPr id="85482109" name="name17696a960b9dbf2ea" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15616a7b7f97c754f" cstate="print"/>
+                    <a:blip r:embed="rId45336a960b9dbf2e9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7292,137 +7292,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57275793">
+  <w:abstractNum w:abstractNumId="20545313">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60228674">
+    <w:lvl w:ilvl="0" w:tplc="59998783">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60228674" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59998783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60228674" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59998783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60228674" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59998783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60228674" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59998783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60228674" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59998783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60228674" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59998783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60228674" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59998783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60228674" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59998783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57275792">
+  <w:abstractNum w:abstractNumId="20545312">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76985474">
+    <w:lvl w:ilvl="0" w:tplc="21577973">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8174,55 +8174,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57275792">
-    <w:abstractNumId w:val="57275792"/>
+  <w:num w:numId="20545312">
+    <w:abstractNumId w:val="20545312"/>
   </w:num>
-  <w:num w:numId="57275793">
-    <w:abstractNumId w:val="57275793"/>
+  <w:num w:numId="20545313">
+    <w:abstractNumId w:val="20545313"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19772,51 +19772,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId707341149" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId808070520" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54856a7b7f97c20c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/" TargetMode="External"/><Relationship Id="rId51196a7b7f97c2173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/categorization" TargetMode="External"/><Relationship Id="rId48966a7b7f97c606f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId26926a7b7f97c618e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId42386a7b7f97c6822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId61846a7b7f97c6c20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId59196a7b7f97c6c74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId44056a7b7f97c7231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId50356a7b7f97c73a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26336a7b7f97c74bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId50326a7b7f97c4b22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50326a7b7f97c4b22.jpg"/><Relationship Id="rId15616a7b7f97c754f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15616a7b7f97c754f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId123842791" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId876865094" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74976a960b9db9d19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/" TargetMode="External"/><Relationship Id="rId50586a960b9db9d84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHRI/categorization" TargetMode="External"/><Relationship Id="rId31496a960b9dbd8c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId32036a960b9dbd9e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId12626a960b9dbdd1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId47666a960b9dbe112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId85696a960b9dbe168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId95036a960b9dbea87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId70066a960b9dbedf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96066a960b9dbef15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId89806a960b9dbc342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89806a960b9dbc342.jpg"/><Relationship Id="rId45336a960b9dbf2e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45336a960b9dbf2e9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>