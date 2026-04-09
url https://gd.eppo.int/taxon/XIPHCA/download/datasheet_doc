--- v8 (2026-03-20)
+++ v9 (2026-04-09)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Lamberti &amp; Bleve-Zacheo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680569bcf73ca8426" w:history="1">
+            <w:hyperlink r:id="rId900069d792b0238e8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -321,51 +321,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170469bcf73ca8492" w:history="1">
+            <w:hyperlink r:id="rId572369d792b023953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1270,63 +1270,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. californicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported from North and South America. This species has not been reported in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="46055729" name="name507769bcf73cabc87" descr="XIPHCA_distribution_map.jpg"/>
+            <wp:docPr id="1972775" name="name511669d792b024ef1" descr="XIPHCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId998869bcf73cabc83" cstate="print"/>
+                    <a:blip r:embed="rId441769d792b024eee" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2795,51 +2795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId538169bcf73cac9b8" w:history="1">
+      <w:hyperlink r:id="rId688369d792b025b5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3001,51 +3001,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s.l.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId160969bcf73cacb09" w:history="1">
+      <w:hyperlink r:id="rId194569d792b025ca9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3285,51 +3285,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId511469bcf73cacd49" w:history="1">
+      <w:hyperlink r:id="rId963469d792b025e6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3685,51 +3685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId171669bcf73cacff6" w:history="1">
+      <w:hyperlink r:id="rId437169d792b0260e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3813,51 +3813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.l., 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId956869bcf73cad0c9" w:history="1">
+      <w:hyperlink r:id="rId622369d792b0261e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4229,51 +4229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId119969bcf73cad370" w:history="1">
+      <w:hyperlink r:id="rId242469d792b02647d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4339,51 +4339,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema californicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId612969bcf73cad426" w:history="1">
+      <w:hyperlink r:id="rId812469d792b026531" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4506,81 +4506,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId152469bcf73cad539" w:history="1">
+      <w:hyperlink r:id="rId932969d792b02663e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78174982" name="name568469bcf73cadd35" descr="eu_funding_250.png"/>
+            <wp:docPr id="91208894" name="name880369d792b0266a1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId268369bcf73cadd33" cstate="print"/>
+                    <a:blip r:embed="rId935869d792b0266a0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4678,137 +4678,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="35814116">
+  <w:abstractNum w:abstractNumId="45225155">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41799942">
+    <w:lvl w:ilvl="0" w:tplc="61111616">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41799942" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61111616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41799942" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61111616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41799942" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61111616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41799942" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61111616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41799942" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61111616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41799942" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61111616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41799942" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61111616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41799942" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61111616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35814115">
+  <w:abstractNum w:abstractNumId="45225154">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72739428">
+    <w:lvl w:ilvl="0" w:tplc="84343596">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5560,55 +5560,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="35814115">
-    <w:abstractNumId w:val="35814115"/>
+  <w:num w:numId="45225154">
+    <w:abstractNumId w:val="45225154"/>
   </w:num>
-  <w:num w:numId="35814116">
-    <w:abstractNumId w:val="35814116"/>
+  <w:num w:numId="45225155">
+    <w:abstractNumId w:val="45225155"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17158,51 +17158,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId846815291" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId481317963" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId680569bcf73ca8426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHCA/" TargetMode="External"/><Relationship Id="rId170469bcf73ca8492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHCA/categorization" TargetMode="External"/><Relationship Id="rId538169bcf73cac9b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId160969bcf73cacb09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId511469bcf73cacd49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId171669bcf73cacff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId956869bcf73cad0c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId119969bcf73cad370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId612969bcf73cad426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId152469bcf73cad539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId998869bcf73cabc83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId998869bcf73cabc83.jpg"/><Relationship Id="rId268369bcf73cadd33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId268369bcf73cadd33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId211761294" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId853106449" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId900069d792b0238e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHCA/" TargetMode="External"/><Relationship Id="rId572369d792b023953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHCA/categorization" TargetMode="External"/><Relationship Id="rId688369d792b025b5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId194569d792b025ca9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId963469d792b025e6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId437169d792b0260e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId622369d792b0261e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId242469d792b02647d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId812469d792b026531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId932969d792b02663e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId441769d792b024eee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId441769d792b024eee.jpg"/><Relationship Id="rId935869d792b0266a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId935869d792b0266a0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>