--- v9 (2026-04-09)
+++ v10 (2026-04-29)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Lamberti &amp; Bleve-Zacheo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId900069d792b0238e8" w:history="1">
+            <w:hyperlink r:id="rId444269f2174cdaddf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -321,51 +321,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572369d792b023953" w:history="1">
+            <w:hyperlink r:id="rId928869f2174cdae48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1270,63 +1270,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. californicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported from North and South America. This species has not been reported in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1972775" name="name511669d792b024ef1" descr="XIPHCA_distribution_map.jpg"/>
+            <wp:docPr id="15843928" name="name432969f2174cdc357" descr="XIPHCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId441769d792b024eee" cstate="print"/>
+                    <a:blip r:embed="rId142669f2174cdc354" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2795,51 +2795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId688369d792b025b5a" w:history="1">
+      <w:hyperlink r:id="rId290669f2174cdd002" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3001,51 +3001,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s.l.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId194569d792b025ca9" w:history="1">
+      <w:hyperlink r:id="rId417769f2174cdd15e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3285,51 +3285,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId963469d792b025e6e" w:history="1">
+      <w:hyperlink r:id="rId730969f2174cdd32a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3685,51 +3685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId437169d792b0260e6" w:history="1">
+      <w:hyperlink r:id="rId206869f2174cdd5ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3813,51 +3813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.l., 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId622369d792b0261e0" w:history="1">
+      <w:hyperlink r:id="rId433469f2174cdd67a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4229,51 +4229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId242469d792b02647d" w:history="1">
+      <w:hyperlink r:id="rId260669f2174cdd91c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4339,51 +4339,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema californicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId812469d792b026531" w:history="1">
+      <w:hyperlink r:id="rId394469f2174cdd9d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4506,81 +4506,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId932969d792b02663e" w:history="1">
+      <w:hyperlink r:id="rId534369f2174cddb01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="91208894" name="name880369d792b0266a1" descr="eu_funding_250.png"/>
+            <wp:docPr id="85376859" name="name155469f2174cddb8d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId935869d792b0266a0" cstate="print"/>
+                    <a:blip r:embed="rId377269f2174cddb8c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4678,137 +4678,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45225155">
+  <w:abstractNum w:abstractNumId="36177222">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61111616">
+    <w:lvl w:ilvl="0" w:tplc="62593471">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61111616" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62593471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61111616" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62593471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61111616" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62593471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61111616" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62593471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61111616" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62593471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61111616" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62593471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61111616" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62593471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61111616" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62593471" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45225154">
+  <w:abstractNum w:abstractNumId="36177221">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84343596">
+    <w:lvl w:ilvl="0" w:tplc="42177906">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5560,55 +5560,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45225154">
-    <w:abstractNumId w:val="45225154"/>
+  <w:num w:numId="36177221">
+    <w:abstractNumId w:val="36177221"/>
   </w:num>
-  <w:num w:numId="45225155">
-    <w:abstractNumId w:val="45225155"/>
+  <w:num w:numId="36177222">
+    <w:abstractNumId w:val="36177222"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17158,51 +17158,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId211761294" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId853106449" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId900069d792b0238e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHCA/" TargetMode="External"/><Relationship Id="rId572369d792b023953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHCA/categorization" TargetMode="External"/><Relationship Id="rId688369d792b025b5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId194569d792b025ca9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId963469d792b025e6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId437169d792b0260e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId622369d792b0261e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId242469d792b02647d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId812469d792b026531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId932969d792b02663e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId441769d792b024eee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId441769d792b024eee.jpg"/><Relationship Id="rId935869d792b0266a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId935869d792b0266a0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId432383592" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId807081405" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId444269f2174cdaddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHCA/" TargetMode="External"/><Relationship Id="rId928869f2174cdae48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHCA/categorization" TargetMode="External"/><Relationship Id="rId290669f2174cdd002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId417769f2174cdd15e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId730969f2174cdd32a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId206869f2174cdd5ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId433469f2174cdd67a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId260669f2174cdd91c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId394469f2174cdd9d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId534369f2174cddb01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId142669f2174cdc354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId142669f2174cdc354.jpg"/><Relationship Id="rId377269f2174cddb8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId377269f2174cddb8c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>