--- v10 (2026-04-29)
+++ v11 (2026-05-20)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Lamberti &amp; Bleve-Zacheo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444269f2174cdaddf" w:history="1">
+            <w:hyperlink r:id="rId78016a0d5d79568ed" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -321,51 +321,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId928869f2174cdae48" w:history="1">
+            <w:hyperlink r:id="rId88136a0d5d795695b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1270,63 +1270,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. californicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported from North and South America. This species has not been reported in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15843928" name="name432969f2174cdc357" descr="XIPHCA_distribution_map.jpg"/>
+            <wp:docPr id="10984345" name="name27996a0d5d7957f11" descr="XIPHCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId142669f2174cdc354" cstate="print"/>
+                    <a:blip r:embed="rId65266a0d5d7957f0d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2795,51 +2795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId290669f2174cdd002" w:history="1">
+      <w:hyperlink r:id="rId13406a0d5d7958c21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3001,51 +3001,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s.l.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId417769f2174cdd15e" w:history="1">
+      <w:hyperlink r:id="rId39156a0d5d7958d73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3285,51 +3285,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId730969f2174cdd32a" w:history="1">
+      <w:hyperlink r:id="rId72936a0d5d7958f62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3685,51 +3685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId206869f2174cdd5ac" w:history="1">
+      <w:hyperlink r:id="rId35946a0d5d79591ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3813,51 +3813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.l., 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId433469f2174cdd67a" w:history="1">
+      <w:hyperlink r:id="rId95066a0d5d79592bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4229,51 +4229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId260669f2174cdd91c" w:history="1">
+      <w:hyperlink r:id="rId59516a0d5d7959562" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4339,51 +4339,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema californicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId394469f2174cdd9d2" w:history="1">
+      <w:hyperlink r:id="rId67536a0d5d7959626" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4506,81 +4506,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId534369f2174cddb01" w:history="1">
+      <w:hyperlink r:id="rId34776a0d5d795973a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85376859" name="name155469f2174cddb8d" descr="eu_funding_250.png"/>
+            <wp:docPr id="32866263" name="name38386a0d5d79597b5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId377269f2174cddb8c" cstate="print"/>
+                    <a:blip r:embed="rId77996a0d5d79597b4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4678,137 +4678,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36177222">
+  <w:abstractNum w:abstractNumId="79454305">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62593471">
+    <w:lvl w:ilvl="0" w:tplc="76043814">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62593471" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76043814" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62593471" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76043814" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62593471" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76043814" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62593471" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76043814" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62593471" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76043814" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62593471" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76043814" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62593471" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76043814" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62593471" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76043814" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36177221">
+  <w:abstractNum w:abstractNumId="79454304">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42177906">
+    <w:lvl w:ilvl="0" w:tplc="98100955">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5560,55 +5560,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36177221">
-    <w:abstractNumId w:val="36177221"/>
+  <w:num w:numId="79454304">
+    <w:abstractNumId w:val="79454304"/>
   </w:num>
-  <w:num w:numId="36177222">
-    <w:abstractNumId w:val="36177222"/>
+  <w:num w:numId="79454305">
+    <w:abstractNumId w:val="79454305"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17158,51 +17158,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId432383592" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId807081405" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId444269f2174cdaddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHCA/" TargetMode="External"/><Relationship Id="rId928869f2174cdae48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHCA/categorization" TargetMode="External"/><Relationship Id="rId290669f2174cdd002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId417769f2174cdd15e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId730969f2174cdd32a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId206869f2174cdd5ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId433469f2174cdd67a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId260669f2174cdd91c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId394469f2174cdd9d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId534369f2174cddb01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId142669f2174cdc354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId142669f2174cdc354.jpg"/><Relationship Id="rId377269f2174cddb8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId377269f2174cddb8c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId587936370" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId188420259" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78016a0d5d79568ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHCA/" TargetMode="External"/><Relationship Id="rId88136a0d5d795695b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHCA/categorization" TargetMode="External"/><Relationship Id="rId13406a0d5d7958c21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId39156a0d5d7958d73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId72936a0d5d7958f62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId35946a0d5d79591ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId95066a0d5d79592bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId59516a0d5d7959562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId67536a0d5d7959626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34776a0d5d795973a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId65266a0d5d7957f0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65266a0d5d7957f0d.jpg"/><Relationship Id="rId77996a0d5d79597b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77996a0d5d79597b4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>