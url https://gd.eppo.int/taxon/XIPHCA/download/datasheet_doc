--- v11 (2026-05-20)
+++ v12 (2026-06-15)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Lamberti &amp; Bleve-Zacheo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78016a0d5d79568ed" w:history="1">
+            <w:hyperlink r:id="rId10776a2fb5dddcfc8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -321,51 +321,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88136a0d5d795695b" w:history="1">
+            <w:hyperlink r:id="rId54866a2fb5dddd033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1270,63 +1270,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. californicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported from North and South America. This species has not been reported in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10984345" name="name27996a0d5d7957f11" descr="XIPHCA_distribution_map.jpg"/>
+            <wp:docPr id="67738383" name="name96636a2fb5ddde586" descr="XIPHCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65266a0d5d7957f0d" cstate="print"/>
+                    <a:blip r:embed="rId46326a2fb5ddde583" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2795,51 +2795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13406a0d5d7958c21" w:history="1">
+      <w:hyperlink r:id="rId74726a2fb5dddf1c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3001,51 +3001,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s.l.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39156a0d5d7958d73" w:history="1">
+      <w:hyperlink r:id="rId80246a2fb5dddf332" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3285,51 +3285,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72936a0d5d7958f62" w:history="1">
+      <w:hyperlink r:id="rId92686a2fb5dddf522" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3685,51 +3685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35946a0d5d79591ea" w:history="1">
+      <w:hyperlink r:id="rId30616a2fb5dddf7eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3813,51 +3813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.l., 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95066a0d5d79592bc" w:history="1">
+      <w:hyperlink r:id="rId28326a2fb5dddf8bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4229,51 +4229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59516a0d5d7959562" w:history="1">
+      <w:hyperlink r:id="rId50976a2fb5dddfb86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4339,51 +4339,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema californicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67536a0d5d7959626" w:history="1">
+      <w:hyperlink r:id="rId44986a2fb5dddfc43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4506,81 +4506,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34776a0d5d795973a" w:history="1">
+      <w:hyperlink r:id="rId44776a2fb5dddfd55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32866263" name="name38386a0d5d79597b5" descr="eu_funding_250.png"/>
+            <wp:docPr id="74537778" name="name55366a2fb5dddfdd6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77996a0d5d79597b4" cstate="print"/>
+                    <a:blip r:embed="rId64406a2fb5dddfdd4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4678,137 +4678,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79454305">
+  <w:abstractNum w:abstractNumId="67152280">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76043814">
+    <w:lvl w:ilvl="0" w:tplc="97854815">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76043814" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97854815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76043814" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97854815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76043814" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97854815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76043814" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97854815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76043814" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97854815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76043814" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97854815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76043814" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97854815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76043814" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97854815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79454304">
+  <w:abstractNum w:abstractNumId="67152279">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98100955">
+    <w:lvl w:ilvl="0" w:tplc="63847053">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5560,55 +5560,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79454304">
-    <w:abstractNumId w:val="79454304"/>
+  <w:num w:numId="67152279">
+    <w:abstractNumId w:val="67152279"/>
   </w:num>
-  <w:num w:numId="79454305">
-    <w:abstractNumId w:val="79454305"/>
+  <w:num w:numId="67152280">
+    <w:abstractNumId w:val="67152280"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17158,51 +17158,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId587936370" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId188420259" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78016a0d5d79568ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHCA/" TargetMode="External"/><Relationship Id="rId88136a0d5d795695b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHCA/categorization" TargetMode="External"/><Relationship Id="rId13406a0d5d7958c21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId39156a0d5d7958d73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId72936a0d5d7958f62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId35946a0d5d79591ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId95066a0d5d79592bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId59516a0d5d7959562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId67536a0d5d7959626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34776a0d5d795973a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId65266a0d5d7957f0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65266a0d5d7957f0d.jpg"/><Relationship Id="rId77996a0d5d79597b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77996a0d5d79597b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId839970894" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId220005556" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10776a2fb5dddcfc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHCA/" TargetMode="External"/><Relationship Id="rId54866a2fb5dddd033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHCA/categorization" TargetMode="External"/><Relationship Id="rId74726a2fb5dddf1c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId80246a2fb5dddf332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId92686a2fb5dddf522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId30616a2fb5dddf7eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId28326a2fb5dddf8bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId50976a2fb5dddfb86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId44986a2fb5dddfc43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44776a2fb5dddfd55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId46326a2fb5ddde583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46326a2fb5ddde583.jpg"/><Relationship Id="rId64406a2fb5dddfdd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64406a2fb5dddfdd4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>