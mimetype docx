--- v12 (2026-06-15)
+++ v13 (2026-07-21)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Lamberti &amp; Bleve-Zacheo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10776a2fb5dddcfc8" w:history="1">
+            <w:hyperlink r:id="rId75336a5f8730bcf9a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -321,51 +321,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54866a2fb5dddd033" w:history="1">
+            <w:hyperlink r:id="rId52366a5f8730bd001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1270,63 +1270,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. californicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported from North and South America. This species has not been reported in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67738383" name="name96636a2fb5ddde586" descr="XIPHCA_distribution_map.jpg"/>
+            <wp:docPr id="36013551" name="name44666a5f8730be23c" descr="XIPHCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46326a2fb5ddde583" cstate="print"/>
+                    <a:blip r:embed="rId72326a5f8730be23a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2795,51 +2795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74726a2fb5dddf1c4" w:history="1">
+      <w:hyperlink r:id="rId18736a5f8730bee38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3001,51 +3001,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s.l.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80246a2fb5dddf332" w:history="1">
+      <w:hyperlink r:id="rId83836a5f8730bef7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3285,51 +3285,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92686a2fb5dddf522" w:history="1">
+      <w:hyperlink r:id="rId25016a5f8730bf154" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3685,51 +3685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30616a2fb5dddf7eb" w:history="1">
+      <w:hyperlink r:id="rId22306a5f8730bf3c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3813,51 +3813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.l., 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28326a2fb5dddf8bd" w:history="1">
+      <w:hyperlink r:id="rId65026a5f8730bf48e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4229,51 +4229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50976a2fb5dddfb86" w:history="1">
+      <w:hyperlink r:id="rId91476a5f8730bf74f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4339,51 +4339,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema californicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44986a2fb5dddfc43" w:history="1">
+      <w:hyperlink r:id="rId42116a5f8730bf805" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4506,81 +4506,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44776a2fb5dddfd55" w:history="1">
+      <w:hyperlink r:id="rId33076a5f8730bf9fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="74537778" name="name55366a2fb5dddfdd6" descr="eu_funding_250.png"/>
+            <wp:docPr id="58705439" name="name24446a5f8730bfdcd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64406a2fb5dddfdd4" cstate="print"/>
+                    <a:blip r:embed="rId65916a5f8730bfdcc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4678,137 +4678,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67152280">
+  <w:abstractNum w:abstractNumId="96089536">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97854815">
+    <w:lvl w:ilvl="0" w:tplc="48686903">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97854815" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48686903" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97854815" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48686903" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97854815" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48686903" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97854815" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48686903" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97854815" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48686903" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97854815" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48686903" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97854815" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48686903" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97854815" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48686903" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67152279">
+  <w:abstractNum w:abstractNumId="96089535">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63847053">
+    <w:lvl w:ilvl="0" w:tplc="90072891">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5560,55 +5560,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67152279">
-    <w:abstractNumId w:val="67152279"/>
+  <w:num w:numId="96089535">
+    <w:abstractNumId w:val="96089535"/>
   </w:num>
-  <w:num w:numId="67152280">
-    <w:abstractNumId w:val="67152280"/>
+  <w:num w:numId="96089536">
+    <w:abstractNumId w:val="96089536"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17158,51 +17158,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId839970894" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId220005556" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10776a2fb5dddcfc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHCA/" TargetMode="External"/><Relationship Id="rId54866a2fb5dddd033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHCA/categorization" TargetMode="External"/><Relationship Id="rId74726a2fb5dddf1c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId80246a2fb5dddf332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId92686a2fb5dddf522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId30616a2fb5dddf7eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId28326a2fb5dddf8bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId50976a2fb5dddfb86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId44986a2fb5dddfc43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44776a2fb5dddfd55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId46326a2fb5ddde583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46326a2fb5ddde583.jpg"/><Relationship Id="rId64406a2fb5dddfdd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64406a2fb5dddfdd4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId159256328" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId421646063" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75336a5f8730bcf9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHCA/" TargetMode="External"/><Relationship Id="rId52366a5f8730bd001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHCA/categorization" TargetMode="External"/><Relationship Id="rId18736a5f8730bee38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId83836a5f8730bef7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId25016a5f8730bf154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId22306a5f8730bf3c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId65026a5f8730bf48e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId91476a5f8730bf74f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId42116a5f8730bf805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33076a5f8730bf9fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId72326a5f8730be23a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72326a5f8730be23a.jpg"/><Relationship Id="rId65916a5f8730bfdcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65916a5f8730bfdcc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>