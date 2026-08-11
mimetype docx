--- v13 (2026-07-21)
+++ v14 (2026-08-11)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Lamberti &amp; Bleve-Zacheo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75336a5f8730bcf9a" w:history="1">
+            <w:hyperlink r:id="rId22206a7b8a53d634a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -321,51 +321,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52366a5f8730bd001" w:history="1">
+            <w:hyperlink r:id="rId80736a7b8a53d63e1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1270,63 +1270,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. californicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported from North and South America. This species has not been reported in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36013551" name="name44666a5f8730be23c" descr="XIPHCA_distribution_map.jpg"/>
+            <wp:docPr id="9110786" name="name61816a7b8a53d837d" descr="XIPHCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72326a5f8730be23a" cstate="print"/>
+                    <a:blip r:embed="rId44676a7b8a53d837a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2795,51 +2795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18736a5f8730bee38" w:history="1">
+      <w:hyperlink r:id="rId75476a7b8a53d90a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3001,51 +3001,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s.l.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83836a5f8730bef7e" w:history="1">
+      <w:hyperlink r:id="rId43226a7b8a53d922d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3285,51 +3285,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25016a5f8730bf154" w:history="1">
+      <w:hyperlink r:id="rId17646a7b8a53d9449" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3685,51 +3685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22306a5f8730bf3c6" w:history="1">
+      <w:hyperlink r:id="rId36036a7b8a53d96d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3813,51 +3813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.l., 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65026a5f8730bf48e" w:history="1">
+      <w:hyperlink r:id="rId18786a7b8a53d97a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4229,51 +4229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91476a5f8730bf74f" w:history="1">
+      <w:hyperlink r:id="rId41516a7b8a53d9a3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4339,51 +4339,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema californicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42116a5f8730bf805" w:history="1">
+      <w:hyperlink r:id="rId20906a7b8a53d9af4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4506,81 +4506,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33076a5f8730bf9fa" w:history="1">
+      <w:hyperlink r:id="rId44436a7b8a53d9c3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58705439" name="name24446a5f8730bfdcd" descr="eu_funding_250.png"/>
+            <wp:docPr id="27383625" name="name38286a7b8a53da01c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65916a5f8730bfdcc" cstate="print"/>
+                    <a:blip r:embed="rId62906a7b8a53da01a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4678,137 +4678,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96089536">
+  <w:abstractNum w:abstractNumId="90137680">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48686903">
+    <w:lvl w:ilvl="0" w:tplc="58088019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48686903" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58088019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48686903" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58088019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48686903" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58088019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48686903" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58088019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48686903" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58088019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48686903" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58088019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48686903" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58088019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48686903" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58088019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96089535">
+  <w:abstractNum w:abstractNumId="90137679">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90072891">
+    <w:lvl w:ilvl="0" w:tplc="15247466">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5560,55 +5560,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96089535">
-    <w:abstractNumId w:val="96089535"/>
+  <w:num w:numId="90137679">
+    <w:abstractNumId w:val="90137679"/>
   </w:num>
-  <w:num w:numId="96089536">
-    <w:abstractNumId w:val="96089536"/>
+  <w:num w:numId="90137680">
+    <w:abstractNumId w:val="90137680"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17158,51 +17158,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId159256328" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId421646063" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75336a5f8730bcf9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHCA/" TargetMode="External"/><Relationship Id="rId52366a5f8730bd001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHCA/categorization" TargetMode="External"/><Relationship Id="rId18736a5f8730bee38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId83836a5f8730bef7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId25016a5f8730bf154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId22306a5f8730bf3c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId65026a5f8730bf48e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId91476a5f8730bf74f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId42116a5f8730bf805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33076a5f8730bf9fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId72326a5f8730be23a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72326a5f8730be23a.jpg"/><Relationship Id="rId65916a5f8730bfdcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65916a5f8730bfdcc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId851087370" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId638717838" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22206a7b8a53d634a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHCA/" TargetMode="External"/><Relationship Id="rId80736a7b8a53d63e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHCA/categorization" TargetMode="External"/><Relationship Id="rId75476a7b8a53d90a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId43226a7b8a53d922d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId17646a7b8a53d9449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId36036a7b8a53d96d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId18786a7b8a53d97a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId41516a7b8a53d9a3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId20906a7b8a53d9af4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44436a7b8a53d9c3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId44676a7b8a53d837a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44676a7b8a53d837a.jpg"/><Relationship Id="rId62906a7b8a53da01a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62906a7b8a53da01a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>