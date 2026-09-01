--- v14 (2026-08-11)
+++ v15 (2026-09-01)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Lamberti &amp; Bleve-Zacheo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22206a7b8a53d634a" w:history="1">
+            <w:hyperlink r:id="rId82096a963425ccf07" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -321,51 +321,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80736a7b8a53d63e1" w:history="1">
+            <w:hyperlink r:id="rId39706a963425ccf71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1270,63 +1270,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. californicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported from North and South America. This species has not been reported in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9110786" name="name61816a7b8a53d837d" descr="XIPHCA_distribution_map.jpg"/>
+            <wp:docPr id="72366650" name="name66156a963425ce4cf" descr="XIPHCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44676a7b8a53d837a" cstate="print"/>
+                    <a:blip r:embed="rId34706a963425ce4cc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2795,51 +2795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75476a7b8a53d90a4" w:history="1">
+      <w:hyperlink r:id="rId48656a963425cf119" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3001,51 +3001,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s.l.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43226a7b8a53d922d" w:history="1">
+      <w:hyperlink r:id="rId13196a963425cf26f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3285,51 +3285,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17646a7b8a53d9449" w:history="1">
+      <w:hyperlink r:id="rId92096a963425cf4be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3685,51 +3685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36036a7b8a53d96d1" w:history="1">
+      <w:hyperlink r:id="rId12216a963425cf758" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3813,51 +3813,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.l., 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18786a7b8a53d97a0" w:history="1">
+      <w:hyperlink r:id="rId89226a963425cf846" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4229,51 +4229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41516a7b8a53d9a3f" w:history="1">
+      <w:hyperlink r:id="rId58136a963425cfb61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4339,51 +4339,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema californicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20906a7b8a53d9af4" w:history="1">
+      <w:hyperlink r:id="rId74746a963425cfc21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4506,81 +4506,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44436a7b8a53d9c3a" w:history="1">
+      <w:hyperlink r:id="rId60726a963425cfd68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="27383625" name="name38286a7b8a53da01c" descr="eu_funding_250.png"/>
+            <wp:docPr id="86308325" name="name65786a963425cfdf6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62906a7b8a53da01a" cstate="print"/>
+                    <a:blip r:embed="rId63346a963425cfdf4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4678,137 +4678,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90137680">
+  <w:abstractNum w:abstractNumId="91674156">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58088019">
+    <w:lvl w:ilvl="0" w:tplc="50475504">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58088019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50475504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58088019" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50475504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58088019" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50475504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58088019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50475504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58088019" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50475504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58088019" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50475504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58088019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50475504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58088019" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50475504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90137679">
+  <w:abstractNum w:abstractNumId="91674155">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15247466">
+    <w:lvl w:ilvl="0" w:tplc="70243955">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5560,55 +5560,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90137679">
-    <w:abstractNumId w:val="90137679"/>
+  <w:num w:numId="91674155">
+    <w:abstractNumId w:val="91674155"/>
   </w:num>
-  <w:num w:numId="90137680">
-    <w:abstractNumId w:val="90137680"/>
+  <w:num w:numId="91674156">
+    <w:abstractNumId w:val="91674156"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17158,51 +17158,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId851087370" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId638717838" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22206a7b8a53d634a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHCA/" TargetMode="External"/><Relationship Id="rId80736a7b8a53d63e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHCA/categorization" TargetMode="External"/><Relationship Id="rId75476a7b8a53d90a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId43226a7b8a53d922d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId17646a7b8a53d9449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId36036a7b8a53d96d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId18786a7b8a53d97a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId41516a7b8a53d9a3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId20906a7b8a53d9af4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44436a7b8a53d9c3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId44676a7b8a53d837a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44676a7b8a53d837a.jpg"/><Relationship Id="rId62906a7b8a53da01a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62906a7b8a53da01a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId386958493" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId303255687" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82096a963425ccf07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHCA/" TargetMode="External"/><Relationship Id="rId39706a963425ccf71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHCA/categorization" TargetMode="External"/><Relationship Id="rId48656a963425cf119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId13196a963425cf26f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId92096a963425cf4be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId12216a963425cf758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId89226a963425cf846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId58136a963425cfb61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId74746a963425cfc21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60726a963425cfd68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId34706a963425ce4cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34706a963425ce4cc.jpg"/><Relationship Id="rId63346a963425cfdf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63346a963425cfdf4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>