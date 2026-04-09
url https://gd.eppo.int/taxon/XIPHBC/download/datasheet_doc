--- v8 (2026-03-20)
+++ v9 (2026-04-09)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Ebsary, Vrain &amp; Graham</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428269bcf7c7e131f" w:history="1">
+            <w:hyperlink r:id="rId452469d7b6d8aa5c5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -321,51 +321,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153269bcf7c7e1394" w:history="1">
+            <w:hyperlink r:id="rId432269d7b6d8aa63a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1010,63 +1010,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1994) and California (Cho &amp; Robbins, 1991), USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="55745099" name="name377769bcf7c7e23aa" descr="XIPHBC_distribution_map.jpg"/>
+            <wp:docPr id="16320986" name="name547369d7b6d8ab7a7" descr="XIPHBC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHBC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId222269bcf7c7e23a8" cstate="print"/>
+                    <a:blip r:embed="rId655269d7b6d8ab7a5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2566,51 +2566,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId174969bcf7c7e31a3" w:history="1">
+      <w:hyperlink r:id="rId996869d7b6d8ac3d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2997,51 +2997,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId539469bcf7c7e345b" w:history="1">
+      <w:hyperlink r:id="rId891269d7b6d8ac686" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3221,101 +3221,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId680869bcf7c7e35c8" w:history="1">
+      <w:hyperlink r:id="rId572569d7b6d8ac7ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId309469bcf7c7e361b" w:history="1">
+      <w:hyperlink r:id="rId208669d7b6d8ac83f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3611,51 +3611,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId274669bcf7c7e383f" w:history="1">
+      <w:hyperlink r:id="rId663469d7b6d8aca5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3779,51 +3779,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema bricolense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId795669bcf7c7e3961" w:history="1">
+      <w:hyperlink r:id="rId736569d7b6d8acb6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3946,81 +3946,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId708569bcf7c7e3a7e" w:history="1">
+      <w:hyperlink r:id="rId412069d7b6d8acc79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21843035" name="name616369bcf7c7e3ae1" descr="eu_funding_250.png"/>
+            <wp:docPr id="41187672" name="name692269d7b6d8accee" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId759269bcf7c7e3ae0" cstate="print"/>
+                    <a:blip r:embed="rId618469d7b6d8acced" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4118,137 +4118,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39825112">
+  <w:abstractNum w:abstractNumId="68267543">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39332271">
+    <w:lvl w:ilvl="0" w:tplc="68493743">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39332271" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68493743" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39332271" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68493743" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39332271" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68493743" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39332271" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68493743" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39332271" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68493743" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39332271" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68493743" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39332271" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68493743" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39332271" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68493743" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39825111">
+  <w:abstractNum w:abstractNumId="68267542">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99130830">
+    <w:lvl w:ilvl="0" w:tplc="73779255">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5000,55 +5000,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39825111">
-    <w:abstractNumId w:val="39825111"/>
+  <w:num w:numId="68267542">
+    <w:abstractNumId w:val="68267542"/>
   </w:num>
-  <w:num w:numId="39825112">
-    <w:abstractNumId w:val="39825112"/>
+  <w:num w:numId="68267543">
+    <w:abstractNumId w:val="68267543"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16598,51 +16598,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId517889188" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId281973281" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId428269bcf7c7e131f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHBC/" TargetMode="External"/><Relationship Id="rId153269bcf7c7e1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHBC/categorization" TargetMode="External"/><Relationship Id="rId174969bcf7c7e31a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId539469bcf7c7e345b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId680869bcf7c7e35c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId309469bcf7c7e361b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId274669bcf7c7e383f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId795669bcf7c7e3961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId708569bcf7c7e3a7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId222269bcf7c7e23a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId222269bcf7c7e23a8.jpg"/><Relationship Id="rId759269bcf7c7e3ae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId759269bcf7c7e3ae0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId743389450" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId289176841" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId452469d7b6d8aa5c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHBC/" TargetMode="External"/><Relationship Id="rId432269d7b6d8aa63a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHBC/categorization" TargetMode="External"/><Relationship Id="rId996869d7b6d8ac3d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId891269d7b6d8ac686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId572569d7b6d8ac7ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId208669d7b6d8ac83f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId663469d7b6d8aca5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId736569d7b6d8acb6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId412069d7b6d8acc79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId655269d7b6d8ab7a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId655269d7b6d8ab7a5.jpg"/><Relationship Id="rId618469d7b6d8acced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId618469d7b6d8acced.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>