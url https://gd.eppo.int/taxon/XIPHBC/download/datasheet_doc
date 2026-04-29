--- v9 (2026-04-09)
+++ v10 (2026-04-29)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Ebsary, Vrain &amp; Graham</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452469d7b6d8aa5c5" w:history="1">
+            <w:hyperlink r:id="rId182569f23168ba3cd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -321,51 +321,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432269d7b6d8aa63a" w:history="1">
+            <w:hyperlink r:id="rId878569f23168ba436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1010,63 +1010,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1994) and California (Cho &amp; Robbins, 1991), USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16320986" name="name547369d7b6d8ab7a7" descr="XIPHBC_distribution_map.jpg"/>
+            <wp:docPr id="28084861" name="name443369f23168bb85d" descr="XIPHBC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHBC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId655269d7b6d8ab7a5" cstate="print"/>
+                    <a:blip r:embed="rId682769f23168bb85a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2566,51 +2566,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId996869d7b6d8ac3d6" w:history="1">
+      <w:hyperlink r:id="rId106269f23168bc48b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2997,51 +2997,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId891269d7b6d8ac686" w:history="1">
+      <w:hyperlink r:id="rId578369f23168bc739" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3221,101 +3221,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId572569d7b6d8ac7ed" w:history="1">
+      <w:hyperlink r:id="rId606069f23168bc8ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId208669d7b6d8ac83f" w:history="1">
+      <w:hyperlink r:id="rId563869f23168bc90e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3611,51 +3611,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId663469d7b6d8aca5b" w:history="1">
+      <w:hyperlink r:id="rId423769f23168bcb31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3779,51 +3779,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema bricolense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId736569d7b6d8acb6b" w:history="1">
+      <w:hyperlink r:id="rId273969f23168bcc44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3946,81 +3946,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId412069d7b6d8acc79" w:history="1">
+      <w:hyperlink r:id="rId694669f23168bcd5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="41187672" name="name692269d7b6d8accee" descr="eu_funding_250.png"/>
+            <wp:docPr id="27918482" name="name429369f23168bcf27" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId618469d7b6d8acced" cstate="print"/>
+                    <a:blip r:embed="rId917169f23168bcf25" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4118,137 +4118,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68267543">
+  <w:abstractNum w:abstractNumId="43441977">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68493743">
+    <w:lvl w:ilvl="0" w:tplc="40447718">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68493743" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40447718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68493743" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40447718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68493743" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40447718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68493743" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40447718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68493743" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40447718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68493743" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40447718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68493743" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40447718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68493743" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40447718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68267542">
+  <w:abstractNum w:abstractNumId="43441976">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73779255">
+    <w:lvl w:ilvl="0" w:tplc="55808021">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5000,55 +5000,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68267542">
-    <w:abstractNumId w:val="68267542"/>
+  <w:num w:numId="43441976">
+    <w:abstractNumId w:val="43441976"/>
   </w:num>
-  <w:num w:numId="68267543">
-    <w:abstractNumId w:val="68267543"/>
+  <w:num w:numId="43441977">
+    <w:abstractNumId w:val="43441977"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16598,51 +16598,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId743389450" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId289176841" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId452469d7b6d8aa5c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHBC/" TargetMode="External"/><Relationship Id="rId432269d7b6d8aa63a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHBC/categorization" TargetMode="External"/><Relationship Id="rId996869d7b6d8ac3d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId891269d7b6d8ac686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId572569d7b6d8ac7ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId208669d7b6d8ac83f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId663469d7b6d8aca5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId736569d7b6d8acb6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId412069d7b6d8acc79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId655269d7b6d8ab7a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId655269d7b6d8ab7a5.jpg"/><Relationship Id="rId618469d7b6d8acced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId618469d7b6d8acced.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId454167912" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId850743422" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId182569f23168ba3cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHBC/" TargetMode="External"/><Relationship Id="rId878569f23168ba436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHBC/categorization" TargetMode="External"/><Relationship Id="rId106269f23168bc48b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId578369f23168bc739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId606069f23168bc8ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId563869f23168bc90e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId423769f23168bcb31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId273969f23168bcc44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId694669f23168bcd5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId682769f23168bb85a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId682769f23168bb85a.jpg"/><Relationship Id="rId917169f23168bcf25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId917169f23168bcf25.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>