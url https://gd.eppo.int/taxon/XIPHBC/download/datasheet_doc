--- v10 (2026-04-29)
+++ v11 (2026-05-20)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Ebsary, Vrain &amp; Graham</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182569f23168ba3cd" w:history="1">
+            <w:hyperlink r:id="rId19636a0d5d4bbfa17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -321,51 +321,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId878569f23168ba436" w:history="1">
+            <w:hyperlink r:id="rId12506a0d5d4bbfa83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1010,63 +1010,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1994) and California (Cho &amp; Robbins, 1991), USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28084861" name="name443369f23168bb85d" descr="XIPHBC_distribution_map.jpg"/>
+            <wp:docPr id="79926204" name="name48056a0d5d4bc0de9" descr="XIPHBC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHBC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId682769f23168bb85a" cstate="print"/>
+                    <a:blip r:embed="rId79696a0d5d4bc0de6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2566,51 +2566,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId106269f23168bc48b" w:history="1">
+      <w:hyperlink r:id="rId80276a0d5d4bc1ac2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2997,51 +2997,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId578369f23168bc739" w:history="1">
+      <w:hyperlink r:id="rId41886a0d5d4bc1d86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3221,101 +3221,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId606069f23168bc8ba" w:history="1">
+      <w:hyperlink r:id="rId64826a0d5d4bc1efa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId563869f23168bc90e" w:history="1">
+      <w:hyperlink r:id="rId70046a0d5d4bc1f4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3611,51 +3611,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId423769f23168bcb31" w:history="1">
+      <w:hyperlink r:id="rId87816a0d5d4bc217d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3779,51 +3779,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema bricolense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId273969f23168bcc44" w:history="1">
+      <w:hyperlink r:id="rId13386a0d5d4bc229e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3946,81 +3946,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId694669f23168bcd5f" w:history="1">
+      <w:hyperlink r:id="rId39526a0d5d4bc23b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="27918482" name="name429369f23168bcf27" descr="eu_funding_250.png"/>
+            <wp:docPr id="89220897" name="name53756a0d5d4bc241d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId917169f23168bcf25" cstate="print"/>
+                    <a:blip r:embed="rId59626a0d5d4bc241c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4118,137 +4118,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="43441977">
+  <w:abstractNum w:abstractNumId="48734515">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40447718">
+    <w:lvl w:ilvl="0" w:tplc="87514796">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40447718" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87514796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40447718" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87514796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40447718" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87514796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40447718" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87514796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40447718" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87514796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40447718" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87514796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40447718" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87514796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40447718" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87514796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43441976">
+  <w:abstractNum w:abstractNumId="48734514">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55808021">
+    <w:lvl w:ilvl="0" w:tplc="18431681">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5000,55 +5000,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43441976">
-    <w:abstractNumId w:val="43441976"/>
+  <w:num w:numId="48734514">
+    <w:abstractNumId w:val="48734514"/>
   </w:num>
-  <w:num w:numId="43441977">
-    <w:abstractNumId w:val="43441977"/>
+  <w:num w:numId="48734515">
+    <w:abstractNumId w:val="48734515"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16598,51 +16598,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId454167912" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId850743422" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId182569f23168ba3cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHBC/" TargetMode="External"/><Relationship Id="rId878569f23168ba436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHBC/categorization" TargetMode="External"/><Relationship Id="rId106269f23168bc48b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId578369f23168bc739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId606069f23168bc8ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId563869f23168bc90e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId423769f23168bcb31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId273969f23168bcc44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId694669f23168bcd5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId682769f23168bb85a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId682769f23168bb85a.jpg"/><Relationship Id="rId917169f23168bcf25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId917169f23168bcf25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId499859080" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId380546892" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19636a0d5d4bbfa17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHBC/" TargetMode="External"/><Relationship Id="rId12506a0d5d4bbfa83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHBC/categorization" TargetMode="External"/><Relationship Id="rId80276a0d5d4bc1ac2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId41886a0d5d4bc1d86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId64826a0d5d4bc1efa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId70046a0d5d4bc1f4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId87816a0d5d4bc217d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId13386a0d5d4bc229e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39526a0d5d4bc23b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId79696a0d5d4bc0de6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79696a0d5d4bc0de6.jpg"/><Relationship Id="rId59626a0d5d4bc241c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59626a0d5d4bc241c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>