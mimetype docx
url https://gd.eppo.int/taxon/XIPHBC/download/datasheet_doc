--- v11 (2026-05-20)
+++ v12 (2026-06-13)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Ebsary, Vrain &amp; Graham</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19636a0d5d4bbfa17" w:history="1">
+            <w:hyperlink r:id="rId56316a2d3ba526726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -321,51 +321,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12506a0d5d4bbfa83" w:history="1">
+            <w:hyperlink r:id="rId96156a2d3ba52678f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1010,63 +1010,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1994) and California (Cho &amp; Robbins, 1991), USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79926204" name="name48056a0d5d4bc0de9" descr="XIPHBC_distribution_map.jpg"/>
+            <wp:docPr id="29034370" name="name94606a2d3ba527b66" descr="XIPHBC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHBC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79696a0d5d4bc0de6" cstate="print"/>
+                    <a:blip r:embed="rId34316a2d3ba527b64" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2566,51 +2566,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80276a0d5d4bc1ac2" w:history="1">
+      <w:hyperlink r:id="rId48426a2d3ba528775" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2997,51 +2997,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41886a0d5d4bc1d86" w:history="1">
+      <w:hyperlink r:id="rId11866a2d3ba528a35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3221,101 +3221,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64826a0d5d4bc1efa" w:history="1">
+      <w:hyperlink r:id="rId17676a2d3ba528b9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70046a0d5d4bc1f4e" w:history="1">
+      <w:hyperlink r:id="rId29126a2d3ba528bf2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3611,51 +3611,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87816a0d5d4bc217d" w:history="1">
+      <w:hyperlink r:id="rId52586a2d3ba528e11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3779,51 +3779,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema bricolense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13386a0d5d4bc229e" w:history="1">
+      <w:hyperlink r:id="rId88056a2d3ba528f1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3946,81 +3946,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39526a0d5d4bc23b9" w:history="1">
+      <w:hyperlink r:id="rId93436a2d3ba52903e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="89220897" name="name53756a0d5d4bc241d" descr="eu_funding_250.png"/>
+            <wp:docPr id="55120685" name="name24326a2d3ba529341" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59626a0d5d4bc241c" cstate="print"/>
+                    <a:blip r:embed="rId77096a2d3ba52933f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4118,137 +4118,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48734515">
+  <w:abstractNum w:abstractNumId="64361780">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87514796">
+    <w:lvl w:ilvl="0" w:tplc="16715624">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87514796" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16715624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87514796" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16715624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87514796" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16715624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87514796" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16715624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87514796" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16715624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87514796" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16715624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87514796" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16715624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87514796" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16715624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48734514">
+  <w:abstractNum w:abstractNumId="64361779">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18431681">
+    <w:lvl w:ilvl="0" w:tplc="16348262">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5000,55 +5000,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48734514">
-    <w:abstractNumId w:val="48734514"/>
+  <w:num w:numId="64361779">
+    <w:abstractNumId w:val="64361779"/>
   </w:num>
-  <w:num w:numId="48734515">
-    <w:abstractNumId w:val="48734515"/>
+  <w:num w:numId="64361780">
+    <w:abstractNumId w:val="64361780"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16598,51 +16598,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId499859080" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId380546892" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19636a0d5d4bbfa17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHBC/" TargetMode="External"/><Relationship Id="rId12506a0d5d4bbfa83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHBC/categorization" TargetMode="External"/><Relationship Id="rId80276a0d5d4bc1ac2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId41886a0d5d4bc1d86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId64826a0d5d4bc1efa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId70046a0d5d4bc1f4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId87816a0d5d4bc217d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId13386a0d5d4bc229e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39526a0d5d4bc23b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId79696a0d5d4bc0de6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79696a0d5d4bc0de6.jpg"/><Relationship Id="rId59626a0d5d4bc241c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59626a0d5d4bc241c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId759939361" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId111688377" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56316a2d3ba526726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHBC/" TargetMode="External"/><Relationship Id="rId96156a2d3ba52678f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHBC/categorization" TargetMode="External"/><Relationship Id="rId48426a2d3ba528775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId11866a2d3ba528a35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId17676a2d3ba528b9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId29126a2d3ba528bf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId52586a2d3ba528e11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId88056a2d3ba528f1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId93436a2d3ba52903e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId34316a2d3ba527b64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34316a2d3ba527b64.jpg"/><Relationship Id="rId77096a2d3ba52933f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77096a2d3ba52933f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>