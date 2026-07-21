--- v12 (2026-06-13)
+++ v13 (2026-07-21)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Ebsary, Vrain &amp; Graham</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56316a2d3ba526726" w:history="1">
+            <w:hyperlink r:id="rId94716a5fca5c084e1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -321,51 +321,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96156a2d3ba52678f" w:history="1">
+            <w:hyperlink r:id="rId77696a5fca5c0854a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1010,63 +1010,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1994) and California (Cho &amp; Robbins, 1991), USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29034370" name="name94606a2d3ba527b66" descr="XIPHBC_distribution_map.jpg"/>
+            <wp:docPr id="95379651" name="name63676a5fca5c095a6" descr="XIPHBC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHBC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34316a2d3ba527b64" cstate="print"/>
+                    <a:blip r:embed="rId60046a5fca5c095a3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2566,51 +2566,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48426a2d3ba528775" w:history="1">
+      <w:hyperlink r:id="rId51916a5fca5c0a18e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2997,51 +2997,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11866a2d3ba528a35" w:history="1">
+      <w:hyperlink r:id="rId24796a5fca5c0a455" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3221,101 +3221,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17676a2d3ba528b9f" w:history="1">
+      <w:hyperlink r:id="rId17336a5fca5c0a5be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29126a2d3ba528bf2" w:history="1">
+      <w:hyperlink r:id="rId77416a5fca5c0a60f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3611,51 +3611,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52586a2d3ba528e11" w:history="1">
+      <w:hyperlink r:id="rId48176a5fca5c0a82c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3779,51 +3779,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema bricolense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88056a2d3ba528f1f" w:history="1">
+      <w:hyperlink r:id="rId11626a5fca5c0a93e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3946,81 +3946,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93436a2d3ba52903e" w:history="1">
+      <w:hyperlink r:id="rId79486a5fca5c0aa4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="55120685" name="name24326a2d3ba529341" descr="eu_funding_250.png"/>
+            <wp:docPr id="83560644" name="name66806a5fca5c0aae7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77096a2d3ba52933f" cstate="print"/>
+                    <a:blip r:embed="rId61026a5fca5c0aae6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4118,137 +4118,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64361780">
+  <w:abstractNum w:abstractNumId="13372522">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16715624">
+    <w:lvl w:ilvl="0" w:tplc="16879767">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16715624" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16879767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16715624" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16879767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16715624" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16879767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16715624" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16879767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16715624" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16879767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16715624" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16879767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16715624" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16879767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16715624" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16879767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64361779">
+  <w:abstractNum w:abstractNumId="13372521">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16348262">
+    <w:lvl w:ilvl="0" w:tplc="95299014">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5000,55 +5000,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64361779">
-    <w:abstractNumId w:val="64361779"/>
+  <w:num w:numId="13372521">
+    <w:abstractNumId w:val="13372521"/>
   </w:num>
-  <w:num w:numId="64361780">
-    <w:abstractNumId w:val="64361780"/>
+  <w:num w:numId="13372522">
+    <w:abstractNumId w:val="13372522"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16598,51 +16598,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId759939361" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId111688377" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56316a2d3ba526726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHBC/" TargetMode="External"/><Relationship Id="rId96156a2d3ba52678f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHBC/categorization" TargetMode="External"/><Relationship Id="rId48426a2d3ba528775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId11866a2d3ba528a35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId17676a2d3ba528b9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId29126a2d3ba528bf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId52586a2d3ba528e11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId88056a2d3ba528f1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId93436a2d3ba52903e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId34316a2d3ba527b64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34316a2d3ba527b64.jpg"/><Relationship Id="rId77096a2d3ba52933f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77096a2d3ba52933f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId376041628" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId551521878" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94716a5fca5c084e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHBC/" TargetMode="External"/><Relationship Id="rId77696a5fca5c0854a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHBC/categorization" TargetMode="External"/><Relationship Id="rId51916a5fca5c0a18e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId24796a5fca5c0a455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId17336a5fca5c0a5be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId77416a5fca5c0a60f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId48176a5fca5c0a82c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId11626a5fca5c0a93e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79486a5fca5c0aa4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId60046a5fca5c095a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60046a5fca5c095a3.jpg"/><Relationship Id="rId61026a5fca5c0aae6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61026a5fca5c0aae6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>