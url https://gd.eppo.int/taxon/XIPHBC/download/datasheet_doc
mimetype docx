--- v13 (2026-07-21)
+++ v14 (2026-08-13)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Ebsary, Vrain &amp; Graham</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94716a5fca5c084e1" w:history="1">
+            <w:hyperlink r:id="rId38966a7dbf3bccf67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -321,51 +321,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77696a5fca5c0854a" w:history="1">
+            <w:hyperlink r:id="rId20126a7dbf3bccfd1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1010,63 +1010,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1994) and California (Cho &amp; Robbins, 1991), USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="95379651" name="name63676a5fca5c095a6" descr="XIPHBC_distribution_map.jpg"/>
+            <wp:docPr id="6745226" name="name15956a7dbf3bce104" descr="XIPHBC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHBC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60046a5fca5c095a3" cstate="print"/>
+                    <a:blip r:embed="rId77296a7dbf3bce101" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2566,51 +2566,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51916a5fca5c0a18e" w:history="1">
+      <w:hyperlink r:id="rId70326a7dbf3bcef1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2997,51 +2997,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24796a5fca5c0a455" w:history="1">
+      <w:hyperlink r:id="rId29186a7dbf3bcf1ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3221,101 +3221,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17336a5fca5c0a5be" w:history="1">
+      <w:hyperlink r:id="rId40946a7dbf3bcf374" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77416a5fca5c0a60f" w:history="1">
+      <w:hyperlink r:id="rId96396a7dbf3bcf3c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3611,51 +3611,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48176a5fca5c0a82c" w:history="1">
+      <w:hyperlink r:id="rId20966a7dbf3bcf5f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3779,51 +3779,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema bricolense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11626a5fca5c0a93e" w:history="1">
+      <w:hyperlink r:id="rId88366a7dbf3bcf707" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3946,81 +3946,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79486a5fca5c0aa4d" w:history="1">
+      <w:hyperlink r:id="rId41796a7dbf3bcf81a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83560644" name="name66806a5fca5c0aae7" descr="eu_funding_250.png"/>
+            <wp:docPr id="62975848" name="name76676a7dbf3bcf881" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61026a5fca5c0aae6" cstate="print"/>
+                    <a:blip r:embed="rId68176a7dbf3bcf87f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4118,137 +4118,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13372522">
+  <w:abstractNum w:abstractNumId="64547948">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16879767">
+    <w:lvl w:ilvl="0" w:tplc="34846751">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16879767" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34846751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16879767" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34846751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16879767" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34846751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16879767" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34846751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16879767" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34846751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16879767" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34846751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16879767" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34846751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16879767" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34846751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13372521">
+  <w:abstractNum w:abstractNumId="64547947">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95299014">
+    <w:lvl w:ilvl="0" w:tplc="84017304">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5000,55 +5000,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13372521">
-    <w:abstractNumId w:val="13372521"/>
+  <w:num w:numId="64547947">
+    <w:abstractNumId w:val="64547947"/>
   </w:num>
-  <w:num w:numId="13372522">
-    <w:abstractNumId w:val="13372522"/>
+  <w:num w:numId="64547948">
+    <w:abstractNumId w:val="64547948"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16598,51 +16598,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId376041628" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId551521878" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94716a5fca5c084e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHBC/" TargetMode="External"/><Relationship Id="rId77696a5fca5c0854a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHBC/categorization" TargetMode="External"/><Relationship Id="rId51916a5fca5c0a18e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId24796a5fca5c0a455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId17336a5fca5c0a5be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId77416a5fca5c0a60f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId48176a5fca5c0a82c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId11626a5fca5c0a93e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79486a5fca5c0aa4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId60046a5fca5c095a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60046a5fca5c095a3.jpg"/><Relationship Id="rId61026a5fca5c0aae6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61026a5fca5c0aae6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId840324972" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId800250138" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38966a7dbf3bccf67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHBC/" TargetMode="External"/><Relationship Id="rId20126a7dbf3bccfd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHBC/categorization" TargetMode="External"/><Relationship Id="rId70326a7dbf3bcef1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId29186a7dbf3bcf1ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId40946a7dbf3bcf374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId96396a7dbf3bcf3c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId20966a7dbf3bcf5f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId88366a7dbf3bcf707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41796a7dbf3bcf81a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId77296a7dbf3bce101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77296a7dbf3bce101.jpg"/><Relationship Id="rId68176a7dbf3bcf87f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68176a7dbf3bcf87f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>