--- v14 (2026-08-13)
+++ v15 (2026-09-03)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Ebsary, Vrain &amp; Graham</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38966a7dbf3bccf67" w:history="1">
+            <w:hyperlink r:id="rId22176a98e49fdb283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -321,51 +321,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20126a7dbf3bccfd1" w:history="1">
+            <w:hyperlink r:id="rId65786a98e49fdb2ed" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1010,63 +1010,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1994) and California (Cho &amp; Robbins, 1991), USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="6745226" name="name15956a7dbf3bce104" descr="XIPHBC_distribution_map.jpg"/>
+            <wp:docPr id="7475899" name="name17956a98e49fdc6f7" descr="XIPHBC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHBC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77296a7dbf3bce101" cstate="print"/>
+                    <a:blip r:embed="rId89456a98e49fdc6f5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2566,51 +2566,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70326a7dbf3bcef1e" w:history="1">
+      <w:hyperlink r:id="rId68346a98e49fdd354" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2997,51 +2997,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29186a7dbf3bcf1ff" w:history="1">
+      <w:hyperlink r:id="rId92256a98e49fdd611" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3221,101 +3221,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40946a7dbf3bcf374" w:history="1">
+      <w:hyperlink r:id="rId23116a98e49fdd77e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96396a7dbf3bcf3c8" w:history="1">
+      <w:hyperlink r:id="rId75796a98e49fdd7d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3611,51 +3611,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20966a7dbf3bcf5f1" w:history="1">
+      <w:hyperlink r:id="rId18566a98e49fdd9fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3779,51 +3779,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema bricolense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88366a7dbf3bcf707" w:history="1">
+      <w:hyperlink r:id="rId47636a98e49fddb1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3946,81 +3946,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41796a7dbf3bcf81a" w:history="1">
+      <w:hyperlink r:id="rId76016a98e49fddc3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62975848" name="name76676a7dbf3bcf881" descr="eu_funding_250.png"/>
+            <wp:docPr id="95817808" name="name98536a98e49fddcc3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68176a7dbf3bcf87f" cstate="print"/>
+                    <a:blip r:embed="rId50256a98e49fddcc2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4118,137 +4118,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64547948">
+  <w:abstractNum w:abstractNumId="19915976">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34846751">
+    <w:lvl w:ilvl="0" w:tplc="50557988">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34846751" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50557988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="34846751" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50557988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="34846751" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50557988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="34846751" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50557988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34846751" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50557988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="34846751" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50557988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34846751" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50557988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34846751" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50557988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64547947">
+  <w:abstractNum w:abstractNumId="19915975">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84017304">
+    <w:lvl w:ilvl="0" w:tplc="50817918">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5000,55 +5000,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64547947">
-    <w:abstractNumId w:val="64547947"/>
+  <w:num w:numId="19915975">
+    <w:abstractNumId w:val="19915975"/>
   </w:num>
-  <w:num w:numId="64547948">
-    <w:abstractNumId w:val="64547948"/>
+  <w:num w:numId="19915976">
+    <w:abstractNumId w:val="19915976"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16598,51 +16598,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId840324972" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId800250138" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38966a7dbf3bccf67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHBC/" TargetMode="External"/><Relationship Id="rId20126a7dbf3bccfd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHBC/categorization" TargetMode="External"/><Relationship Id="rId70326a7dbf3bcef1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId29186a7dbf3bcf1ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId40946a7dbf3bcf374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId96396a7dbf3bcf3c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId20966a7dbf3bcf5f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId88366a7dbf3bcf707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41796a7dbf3bcf81a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId77296a7dbf3bce101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77296a7dbf3bce101.jpg"/><Relationship Id="rId68176a7dbf3bcf87f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68176a7dbf3bcf87f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId190709077" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId367597664" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22176a98e49fdb283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHBC/" TargetMode="External"/><Relationship Id="rId65786a98e49fdb2ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHBC/categorization" TargetMode="External"/><Relationship Id="rId68346a98e49fdd354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId92256a98e49fdd611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId23116a98e49fdd77e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId75796a98e49fdd7d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId18566a98e49fdd9fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId47636a98e49fddb1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76016a98e49fddc3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId89456a98e49fdc6f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89456a98e49fdc6f5.jpg"/><Relationship Id="rId50256a98e49fddcc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50256a98e49fddcc2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>