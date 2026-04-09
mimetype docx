--- v5 (2026-03-20)
+++ v6 (2026-04-09)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Cobb</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId757069bcf6e18639e" w:history="1">
+            <w:hyperlink r:id="rId503769d7b6c40c574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -3194,51 +3194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (dagger nematode). CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId248869bcf6e1876e4" w:history="1">
+      <w:hyperlink r:id="rId420469d7b6c40d8ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.57023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3342,51 +3342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId191569bcf6e1877d4" w:history="1">
+      <w:hyperlink r:id="rId166269d7b6c40d9bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3528,51 +3528,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FERA (2014) Rapid Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId618669bcf6e1878f9" w:history="1">
+      <w:hyperlink r:id="rId678669d7b6c40daf6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3676,51 +3676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId248369bcf6e1879e1" w:history="1">
+      <w:hyperlink r:id="rId158169d7b6c40dbe2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4134,101 +4134,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId487069bcf6e187cd8" w:history="1">
+      <w:hyperlink r:id="rId598469d7b6c40dede" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId124369bcf6e187d2b" w:history="1">
+      <w:hyperlink r:id="rId390969d7b6c40df32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4854,51 +4854,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId243969bcf6e18814f" w:history="1">
+      <w:hyperlink r:id="rId303469d7b6c40e4a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5062,51 +5062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum sensu lato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId289969bcf6e18829a" w:history="1">
+      <w:hyperlink r:id="rId975069d7b6c40e605" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5209,81 +5209,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId798869bcf6e188389" w:history="1">
+      <w:hyperlink r:id="rId578569d7b6c40e6f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="9321545" name="name646669bcf6e188798" descr="eu_funding_250.png"/>
+            <wp:docPr id="44432801" name="name255669d7b6c40e7c8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId545169bcf6e188796" cstate="print"/>
+                    <a:blip r:embed="rId685169d7b6c40e7c7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5381,137 +5381,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67473760">
+  <w:abstractNum w:abstractNumId="22119993">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59387973">
+    <w:lvl w:ilvl="0" w:tplc="49875805">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59387973" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49875805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59387973" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49875805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59387973" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49875805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59387973" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49875805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59387973" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49875805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59387973" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49875805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59387973" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49875805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59387973" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49875805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67473759">
+  <w:abstractNum w:abstractNumId="22119992">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96462611">
+    <w:lvl w:ilvl="0" w:tplc="17139182">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6263,55 +6263,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67473759">
-    <w:abstractNumId w:val="67473759"/>
+  <w:num w:numId="22119992">
+    <w:abstractNumId w:val="22119992"/>
   </w:num>
-  <w:num w:numId="67473760">
-    <w:abstractNumId w:val="67473760"/>
+  <w:num w:numId="22119993">
+    <w:abstractNumId w:val="22119993"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17861,51 +17861,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId770732636" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId590216711" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId757069bcf6e18639e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/" TargetMode="External"/><Relationship Id="rId248869bcf6e1876e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.57023" TargetMode="External"/><Relationship Id="rId191569bcf6e1877d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId618669bcf6e1878f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId248369bcf6e1879e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId487069bcf6e187cd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId124369bcf6e187d2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId243969bcf6e18814f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId289969bcf6e18829a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId798869bcf6e188389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId545169bcf6e188796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId545169bcf6e188796.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId269722879" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId233509992" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId503769d7b6c40c574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/" TargetMode="External"/><Relationship Id="rId420469d7b6c40d8ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.57023" TargetMode="External"/><Relationship Id="rId166269d7b6c40d9bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId678669d7b6c40daf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId158169d7b6c40dbe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId598469d7b6c40dede" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId390969d7b6c40df32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId303469d7b6c40e4a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId975069d7b6c40e605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId578569d7b6c40e6f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId685169d7b6c40e7c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId685169d7b6c40e7c7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>