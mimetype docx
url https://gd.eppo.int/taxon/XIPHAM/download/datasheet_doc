--- v6 (2026-04-09)
+++ v7 (2026-04-29)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Cobb</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503769d7b6c40c574" w:history="1">
+            <w:hyperlink r:id="rId787969f2314884642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -3194,51 +3194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (dagger nematode). CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId420469d7b6c40d8ca" w:history="1">
+      <w:hyperlink r:id="rId102369f23148859f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.57023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3342,51 +3342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId166269d7b6c40d9bc" w:history="1">
+      <w:hyperlink r:id="rId422769f2314885ae5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3528,51 +3528,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FERA (2014) Rapid Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId678669d7b6c40daf6" w:history="1">
+      <w:hyperlink r:id="rId159769f2314885c1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3676,51 +3676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId158169d7b6c40dbe2" w:history="1">
+      <w:hyperlink r:id="rId535069f2314885d3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4134,101 +4134,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId598469d7b6c40dede" w:history="1">
+      <w:hyperlink r:id="rId192169f2314886019" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId390969d7b6c40df32" w:history="1">
+      <w:hyperlink r:id="rId409669f231488606a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4854,51 +4854,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId303469d7b6c40e4a6" w:history="1">
+      <w:hyperlink r:id="rId114869f2314886489" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5062,51 +5062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum sensu lato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId975069d7b6c40e605" w:history="1">
+      <w:hyperlink r:id="rId256869f23148865d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5209,81 +5209,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId578569d7b6c40e6f8" w:history="1">
+      <w:hyperlink r:id="rId406969f23148866c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="44432801" name="name255669d7b6c40e7c8" descr="eu_funding_250.png"/>
+            <wp:docPr id="1709801" name="name837569f2314886759" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId685169d7b6c40e7c7" cstate="print"/>
+                    <a:blip r:embed="rId962269f2314886758" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5381,137 +5381,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22119993">
+  <w:abstractNum w:abstractNumId="69160491">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49875805">
+    <w:lvl w:ilvl="0" w:tplc="47554196">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49875805" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47554196" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49875805" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47554196" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49875805" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47554196" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49875805" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47554196" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49875805" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47554196" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49875805" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47554196" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49875805" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47554196" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49875805" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47554196" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22119992">
+  <w:abstractNum w:abstractNumId="69160490">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17139182">
+    <w:lvl w:ilvl="0" w:tplc="63159977">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6263,55 +6263,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22119992">
-    <w:abstractNumId w:val="22119992"/>
+  <w:num w:numId="69160490">
+    <w:abstractNumId w:val="69160490"/>
   </w:num>
-  <w:num w:numId="22119993">
-    <w:abstractNumId w:val="22119993"/>
+  <w:num w:numId="69160491">
+    <w:abstractNumId w:val="69160491"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17861,51 +17861,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId269722879" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId233509992" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId503769d7b6c40c574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/" TargetMode="External"/><Relationship Id="rId420469d7b6c40d8ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.57023" TargetMode="External"/><Relationship Id="rId166269d7b6c40d9bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId678669d7b6c40daf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId158169d7b6c40dbe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId598469d7b6c40dede" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId390969d7b6c40df32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId303469d7b6c40e4a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId975069d7b6c40e605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId578569d7b6c40e6f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId685169d7b6c40e7c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId685169d7b6c40e7c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId863114202" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId752971233" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId787969f2314884642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/" TargetMode="External"/><Relationship Id="rId102369f23148859f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.57023" TargetMode="External"/><Relationship Id="rId422769f2314885ae5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId159769f2314885c1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId535069f2314885d3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId192169f2314886019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId409669f231488606a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId114869f2314886489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId256869f23148865d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId406969f23148866c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId962269f2314886758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId962269f2314886758.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>