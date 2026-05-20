--- v7 (2026-04-29)
+++ v8 (2026-05-20)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Cobb</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787969f2314884642" w:history="1">
+            <w:hyperlink r:id="rId94146a0d5d1b90999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -3194,51 +3194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (dagger nematode). CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId102369f23148859f2" w:history="1">
+      <w:hyperlink r:id="rId43626a0d5d1b91e5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.57023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3342,51 +3342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId422769f2314885ae5" w:history="1">
+      <w:hyperlink r:id="rId93836a0d5d1b91f55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3528,51 +3528,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FERA (2014) Rapid Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId159769f2314885c1c" w:history="1">
+      <w:hyperlink r:id="rId79046a0d5d1b9207e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3676,51 +3676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId535069f2314885d3b" w:history="1">
+      <w:hyperlink r:id="rId34036a0d5d1b92169" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4134,101 +4134,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId192169f2314886019" w:history="1">
+      <w:hyperlink r:id="rId43736a0d5d1b92441" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId409669f231488606a" w:history="1">
+      <w:hyperlink r:id="rId95906a0d5d1b92493" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4854,51 +4854,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId114869f2314886489" w:history="1">
+      <w:hyperlink r:id="rId48596a0d5d1b928df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5062,51 +5062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum sensu lato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId256869f23148865d4" w:history="1">
+      <w:hyperlink r:id="rId73976a0d5d1b92a41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5209,81 +5209,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId406969f23148866c1" w:history="1">
+      <w:hyperlink r:id="rId37856a0d5d1b92b78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="1709801" name="name837569f2314886759" descr="eu_funding_250.png"/>
+            <wp:docPr id="53483233" name="name74576a0d5d1b92e1c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId962269f2314886758" cstate="print"/>
+                    <a:blip r:embed="rId26256a0d5d1b92e1a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5381,137 +5381,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69160491">
+  <w:abstractNum w:abstractNumId="26042540">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47554196">
+    <w:lvl w:ilvl="0" w:tplc="10995026">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47554196" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10995026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47554196" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10995026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47554196" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10995026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47554196" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10995026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47554196" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10995026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47554196" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10995026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47554196" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10995026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47554196" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10995026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69160490">
+  <w:abstractNum w:abstractNumId="26042539">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63159977">
+    <w:lvl w:ilvl="0" w:tplc="23458441">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6263,55 +6263,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69160490">
-    <w:abstractNumId w:val="69160490"/>
+  <w:num w:numId="26042539">
+    <w:abstractNumId w:val="26042539"/>
   </w:num>
-  <w:num w:numId="69160491">
-    <w:abstractNumId w:val="69160491"/>
+  <w:num w:numId="26042540">
+    <w:abstractNumId w:val="26042540"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17861,51 +17861,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId863114202" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId752971233" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId787969f2314884642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/" TargetMode="External"/><Relationship Id="rId102369f23148859f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.57023" TargetMode="External"/><Relationship Id="rId422769f2314885ae5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId159769f2314885c1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId535069f2314885d3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId192169f2314886019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId409669f231488606a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId114869f2314886489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId256869f23148865d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId406969f23148866c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId962269f2314886758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId962269f2314886758.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId384847375" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId759411834" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94146a0d5d1b90999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/" TargetMode="External"/><Relationship Id="rId43626a0d5d1b91e5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.57023" TargetMode="External"/><Relationship Id="rId93836a0d5d1b91f55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId79046a0d5d1b9207e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId34036a0d5d1b92169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId43736a0d5d1b92441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId95906a0d5d1b92493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId48596a0d5d1b928df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId73976a0d5d1b92a41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37856a0d5d1b92b78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId26256a0d5d1b92e1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26256a0d5d1b92e1a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>