--- v8 (2026-05-20)
+++ v9 (2026-06-13)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Cobb</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94146a0d5d1b90999" w:history="1">
+            <w:hyperlink r:id="rId18886a2d3b3e84c2a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -3194,51 +3194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (dagger nematode). CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43626a0d5d1b91e5c" w:history="1">
+      <w:hyperlink r:id="rId23916a2d3b3e86054" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.57023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3342,51 +3342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93836a0d5d1b91f55" w:history="1">
+      <w:hyperlink r:id="rId98066a2d3b3e86146" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3528,51 +3528,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FERA (2014) Rapid Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79046a0d5d1b9207e" w:history="1">
+      <w:hyperlink r:id="rId97796a2d3b3e8626c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3676,51 +3676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34036a0d5d1b92169" w:history="1">
+      <w:hyperlink r:id="rId82076a2d3b3e86355" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4134,101 +4134,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43736a0d5d1b92441" w:history="1">
+      <w:hyperlink r:id="rId36196a2d3b3e8662b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95906a0d5d1b92493" w:history="1">
+      <w:hyperlink r:id="rId61216a2d3b3e8668a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4854,51 +4854,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48596a0d5d1b928df" w:history="1">
+      <w:hyperlink r:id="rId40026a2d3b3e86ac9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5062,51 +5062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum sensu lato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73976a0d5d1b92a41" w:history="1">
+      <w:hyperlink r:id="rId83786a2d3b3e86c38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5209,81 +5209,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37856a0d5d1b92b78" w:history="1">
+      <w:hyperlink r:id="rId16236a2d3b3e86d2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53483233" name="name74576a0d5d1b92e1c" descr="eu_funding_250.png"/>
+            <wp:docPr id="99050432" name="name79166a2d3b3e8707b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26256a0d5d1b92e1a" cstate="print"/>
+                    <a:blip r:embed="rId81186a2d3b3e8707a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5381,137 +5381,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26042540">
+  <w:abstractNum w:abstractNumId="25441527">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10995026">
+    <w:lvl w:ilvl="0" w:tplc="23823965">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10995026" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23823965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10995026" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23823965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10995026" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23823965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10995026" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23823965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10995026" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23823965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10995026" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23823965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10995026" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23823965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10995026" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23823965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26042539">
+  <w:abstractNum w:abstractNumId="25441526">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23458441">
+    <w:lvl w:ilvl="0" w:tplc="57946461">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6263,55 +6263,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26042539">
-    <w:abstractNumId w:val="26042539"/>
+  <w:num w:numId="25441526">
+    <w:abstractNumId w:val="25441526"/>
   </w:num>
-  <w:num w:numId="26042540">
-    <w:abstractNumId w:val="26042540"/>
+  <w:num w:numId="25441527">
+    <w:abstractNumId w:val="25441527"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17861,51 +17861,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId384847375" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId759411834" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94146a0d5d1b90999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/" TargetMode="External"/><Relationship Id="rId43626a0d5d1b91e5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.57023" TargetMode="External"/><Relationship Id="rId93836a0d5d1b91f55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId79046a0d5d1b9207e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId34036a0d5d1b92169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId43736a0d5d1b92441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId95906a0d5d1b92493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId48596a0d5d1b928df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId73976a0d5d1b92a41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37856a0d5d1b92b78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId26256a0d5d1b92e1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26256a0d5d1b92e1a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId735934006" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId666173434" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18886a2d3b3e84c2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/" TargetMode="External"/><Relationship Id="rId23916a2d3b3e86054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.57023" TargetMode="External"/><Relationship Id="rId98066a2d3b3e86146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId97796a2d3b3e8626c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId82076a2d3b3e86355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId36196a2d3b3e8662b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId61216a2d3b3e8668a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId40026a2d3b3e86ac9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId83786a2d3b3e86c38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16236a2d3b3e86d2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId81186a2d3b3e8707a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81186a2d3b3e8707a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>