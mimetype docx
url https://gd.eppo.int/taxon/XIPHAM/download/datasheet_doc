--- v9 (2026-06-13)
+++ v10 (2026-07-04)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Cobb</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18886a2d3b3e84c2a" w:history="1">
+            <w:hyperlink r:id="rId13836a491640c89a3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -3194,51 +3194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (dagger nematode). CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23916a2d3b3e86054" w:history="1">
+      <w:hyperlink r:id="rId71706a491640c9e0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.57023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3342,51 +3342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98066a2d3b3e86146" w:history="1">
+      <w:hyperlink r:id="rId69776a491640c9efe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3528,51 +3528,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FERA (2014) Rapid Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97796a2d3b3e8626c" w:history="1">
+      <w:hyperlink r:id="rId14746a491640ca025" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3676,51 +3676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82076a2d3b3e86355" w:history="1">
+      <w:hyperlink r:id="rId39076a491640ca10c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4134,101 +4134,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36196a2d3b3e8662b" w:history="1">
+      <w:hyperlink r:id="rId30826a491640ca3ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61216a2d3b3e8668a" w:history="1">
+      <w:hyperlink r:id="rId67896a491640ca43d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4854,51 +4854,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40026a2d3b3e86ac9" w:history="1">
+      <w:hyperlink r:id="rId35986a491640ca85a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5062,51 +5062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum sensu lato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83786a2d3b3e86c38" w:history="1">
+      <w:hyperlink r:id="rId42876a491640ca9af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5209,81 +5209,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16236a2d3b3e86d2d" w:history="1">
+      <w:hyperlink r:id="rId28656a491640caaa4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99050432" name="name79166a2d3b3e8707b" descr="eu_funding_250.png"/>
+            <wp:docPr id="91224576" name="name75626a491640cab1b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81186a2d3b3e8707a" cstate="print"/>
+                    <a:blip r:embed="rId71966a491640cab19" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5381,137 +5381,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25441527">
+  <w:abstractNum w:abstractNumId="17549456">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23823965">
+    <w:lvl w:ilvl="0" w:tplc="22034709">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23823965" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22034709" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23823965" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22034709" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23823965" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22034709" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23823965" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22034709" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23823965" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22034709" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23823965" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22034709" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23823965" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22034709" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23823965" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22034709" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25441526">
+  <w:abstractNum w:abstractNumId="17549455">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57946461">
+    <w:lvl w:ilvl="0" w:tplc="60408910">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6263,55 +6263,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25441526">
-    <w:abstractNumId w:val="25441526"/>
+  <w:num w:numId="17549455">
+    <w:abstractNumId w:val="17549455"/>
   </w:num>
-  <w:num w:numId="25441527">
-    <w:abstractNumId w:val="25441527"/>
+  <w:num w:numId="17549456">
+    <w:abstractNumId w:val="17549456"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17861,51 +17861,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId735934006" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId666173434" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18886a2d3b3e84c2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/" TargetMode="External"/><Relationship Id="rId23916a2d3b3e86054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.57023" TargetMode="External"/><Relationship Id="rId98066a2d3b3e86146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId97796a2d3b3e8626c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId82076a2d3b3e86355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId36196a2d3b3e8662b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId61216a2d3b3e8668a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId40026a2d3b3e86ac9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId83786a2d3b3e86c38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16236a2d3b3e86d2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId81186a2d3b3e8707a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81186a2d3b3e8707a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId509871818" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId738373155" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13836a491640c89a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/" TargetMode="External"/><Relationship Id="rId71706a491640c9e0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.57023" TargetMode="External"/><Relationship Id="rId69776a491640c9efe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId14746a491640ca025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId39076a491640ca10c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId30826a491640ca3ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId67896a491640ca43d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId35986a491640ca85a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId42876a491640ca9af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28656a491640caaa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId71966a491640cab19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71966a491640cab19.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>