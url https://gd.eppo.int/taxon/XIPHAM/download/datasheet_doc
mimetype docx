--- v10 (2026-07-04)
+++ v11 (2026-07-26)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Cobb</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13836a491640c89a3" w:history="1">
+            <w:hyperlink r:id="rId11776a6561cf1767f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -3194,51 +3194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (dagger nematode). CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71706a491640c9e0b" w:history="1">
+      <w:hyperlink r:id="rId44216a6561cf18a1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.57023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3342,51 +3342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69776a491640c9efe" w:history="1">
+      <w:hyperlink r:id="rId23766a6561cf18b0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3528,51 +3528,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FERA (2014) Rapid Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14746a491640ca025" w:history="1">
+      <w:hyperlink r:id="rId19316a6561cf18c34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3676,51 +3676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39076a491640ca10c" w:history="1">
+      <w:hyperlink r:id="rId46636a6561cf18d1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4134,101 +4134,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30826a491640ca3ec" w:history="1">
+      <w:hyperlink r:id="rId25166a6561cf18fee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67896a491640ca43d" w:history="1">
+      <w:hyperlink r:id="rId93466a6561cf1903f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4854,51 +4854,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35986a491640ca85a" w:history="1">
+      <w:hyperlink r:id="rId50086a6561cf194bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5062,51 +5062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum sensu lato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42876a491640ca9af" w:history="1">
+      <w:hyperlink r:id="rId52876a6561cf1961c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5209,81 +5209,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28656a491640caaa4" w:history="1">
+      <w:hyperlink r:id="rId33406a6561cf1970f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="91224576" name="name75626a491640cab1b" descr="eu_funding_250.png"/>
+            <wp:docPr id="25711970" name="name31166a6561cf19a0b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71966a491640cab19" cstate="print"/>
+                    <a:blip r:embed="rId90726a6561cf19a0a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5381,137 +5381,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17549456">
+  <w:abstractNum w:abstractNumId="16956227">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22034709">
+    <w:lvl w:ilvl="0" w:tplc="24678123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22034709" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24678123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22034709" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24678123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22034709" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24678123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22034709" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24678123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22034709" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24678123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22034709" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24678123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22034709" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24678123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22034709" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24678123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17549455">
+  <w:abstractNum w:abstractNumId="16956226">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60408910">
+    <w:lvl w:ilvl="0" w:tplc="33332452">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6263,55 +6263,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17549455">
-    <w:abstractNumId w:val="17549455"/>
+  <w:num w:numId="16956226">
+    <w:abstractNumId w:val="16956226"/>
   </w:num>
-  <w:num w:numId="17549456">
-    <w:abstractNumId w:val="17549456"/>
+  <w:num w:numId="16956227">
+    <w:abstractNumId w:val="16956227"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17861,51 +17861,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId509871818" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId738373155" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13836a491640c89a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/" TargetMode="External"/><Relationship Id="rId71706a491640c9e0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.57023" TargetMode="External"/><Relationship Id="rId69776a491640c9efe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId14746a491640ca025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId39076a491640ca10c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId30826a491640ca3ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId67896a491640ca43d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId35986a491640ca85a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId42876a491640ca9af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28656a491640caaa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId71966a491640cab19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71966a491640cab19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId101874369" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId164960306" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11776a6561cf1767f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/" TargetMode="External"/><Relationship Id="rId44216a6561cf18a1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.57023" TargetMode="External"/><Relationship Id="rId23766a6561cf18b0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId19316a6561cf18c34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId46636a6561cf18d1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId25166a6561cf18fee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId93466a6561cf1903f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId50086a6561cf194bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId52876a6561cf1961c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33406a6561cf1970f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId90726a6561cf19a0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90726a6561cf19a0a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>