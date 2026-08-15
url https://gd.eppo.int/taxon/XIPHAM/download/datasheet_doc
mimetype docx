--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Cobb</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11776a6561cf1767f" w:history="1">
+            <w:hyperlink r:id="rId70006a802b8cd8a45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -3194,51 +3194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (dagger nematode). CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44216a6561cf18a1b" w:history="1">
+      <w:hyperlink r:id="rId93856a802b8cd9eda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.57023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3342,51 +3342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23766a6561cf18b0d" w:history="1">
+      <w:hyperlink r:id="rId62066a802b8cd9fd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3528,51 +3528,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FERA (2014) Rapid Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19316a6561cf18c34" w:history="1">
+      <w:hyperlink r:id="rId11346a802b8cda0fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3676,51 +3676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46636a6561cf18d1d" w:history="1">
+      <w:hyperlink r:id="rId18126a802b8cda1e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4134,101 +4134,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25166a6561cf18fee" w:history="1">
+      <w:hyperlink r:id="rId88636a802b8cda4ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93466a6561cf1903f" w:history="1">
+      <w:hyperlink r:id="rId31066a802b8cda521" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4854,51 +4854,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50086a6561cf194bc" w:history="1">
+      <w:hyperlink r:id="rId57286a802b8cda97c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5062,51 +5062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum sensu lato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52876a6561cf1961c" w:history="1">
+      <w:hyperlink r:id="rId19256a802b8cdab1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5209,81 +5209,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33406a6561cf1970f" w:history="1">
+      <w:hyperlink r:id="rId80476a802b8cdac2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="25711970" name="name31166a6561cf19a0b" descr="eu_funding_250.png"/>
+            <wp:docPr id="27002153" name="name37236a802b8cdacb5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90726a6561cf19a0a" cstate="print"/>
+                    <a:blip r:embed="rId83556a802b8cdacb4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5381,137 +5381,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16956227">
+  <w:abstractNum w:abstractNumId="67151029">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24678123">
+    <w:lvl w:ilvl="0" w:tplc="76769614">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24678123" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76769614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24678123" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76769614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24678123" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76769614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24678123" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76769614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24678123" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76769614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24678123" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76769614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24678123" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76769614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24678123" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76769614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16956226">
+  <w:abstractNum w:abstractNumId="67151028">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33332452">
+    <w:lvl w:ilvl="0" w:tplc="92375550">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6263,55 +6263,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16956226">
-    <w:abstractNumId w:val="16956226"/>
+  <w:num w:numId="67151028">
+    <w:abstractNumId w:val="67151028"/>
   </w:num>
-  <w:num w:numId="16956227">
-    <w:abstractNumId w:val="16956227"/>
+  <w:num w:numId="67151029">
+    <w:abstractNumId w:val="67151029"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17861,51 +17861,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId101874369" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId164960306" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11776a6561cf1767f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/" TargetMode="External"/><Relationship Id="rId44216a6561cf18a1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.57023" TargetMode="External"/><Relationship Id="rId23766a6561cf18b0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId19316a6561cf18c34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId46636a6561cf18d1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId25166a6561cf18fee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId93466a6561cf1903f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId50086a6561cf194bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId52876a6561cf1961c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33406a6561cf1970f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId90726a6561cf19a0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90726a6561cf19a0a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId856359269" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId248446817" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70006a802b8cd8a45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/" TargetMode="External"/><Relationship Id="rId93856a802b8cd9eda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.57023" TargetMode="External"/><Relationship Id="rId62066a802b8cd9fd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId11346a802b8cda0fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId18126a802b8cda1e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId88636a802b8cda4ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId31066a802b8cda521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId57286a802b8cda97c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId19256a802b8cdab1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80476a802b8cdac2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId83556a802b8cdacb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83556a802b8cdacb4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>