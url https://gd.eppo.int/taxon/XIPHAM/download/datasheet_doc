--- v12 (2026-08-15)
+++ v13 (2026-09-05)
@@ -261,51 +261,51 @@
               <w:t xml:space="preserve"> Cobb</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Nematoda: Enoplea: Dorylaimida: Longidoridae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70006a802b8cd8a45" w:history="1">
+            <w:hyperlink r:id="rId54046a9bc3b17967d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -3194,51 +3194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (dagger nematode). CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93856a802b8cd9eda" w:history="1">
+      <w:hyperlink r:id="rId56276a9bc3b17a9de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.57023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3342,51 +3342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62066a802b8cd9fd0" w:history="1">
+      <w:hyperlink r:id="rId43996a9bc3b17aad5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3528,51 +3528,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FERA (2014) Rapid Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11346a802b8cda0fa" w:history="1">
+      <w:hyperlink r:id="rId50806a9bc3b17b08b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3676,51 +3676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18126a802b8cda1e7" w:history="1">
+      <w:hyperlink r:id="rId22296a9bc3b17b1bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4134,101 +4134,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88636a802b8cda4ce" w:history="1">
+      <w:hyperlink r:id="rId32296a9bc3b17b718" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31066a802b8cda521" w:history="1">
+      <w:hyperlink r:id="rId91346a9bc3b17b770" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4854,51 +4854,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57286a802b8cda97c" w:history="1">
+      <w:hyperlink r:id="rId33066a9bc3b17c22f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5062,51 +5062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum sensu lato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19256a802b8cdab1b" w:history="1">
+      <w:hyperlink r:id="rId15236a9bc3b17c3fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5209,81 +5209,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80476a802b8cdac2e" w:history="1">
+      <w:hyperlink r:id="rId84566a9bc3b17c877" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="27002153" name="name37236a802b8cdacb5" descr="eu_funding_250.png"/>
+            <wp:docPr id="56547727" name="name45326a9bc3b17c911" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83556a802b8cdacb4" cstate="print"/>
+                    <a:blip r:embed="rId50346a9bc3b17c90f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5381,137 +5381,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67151029">
+  <w:abstractNum w:abstractNumId="86658435">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76769614">
+    <w:lvl w:ilvl="0" w:tplc="34289894">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76769614" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34289894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76769614" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34289894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76769614" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34289894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76769614" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34289894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76769614" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34289894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76769614" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34289894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76769614" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34289894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76769614" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34289894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67151028">
+  <w:abstractNum w:abstractNumId="86658434">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92375550">
+    <w:lvl w:ilvl="0" w:tplc="31526451">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6263,55 +6263,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67151028">
-    <w:abstractNumId w:val="67151028"/>
+  <w:num w:numId="86658434">
+    <w:abstractNumId w:val="86658434"/>
   </w:num>
-  <w:num w:numId="67151029">
-    <w:abstractNumId w:val="67151029"/>
+  <w:num w:numId="86658435">
+    <w:abstractNumId w:val="86658435"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17861,51 +17861,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId856359269" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId248446817" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70006a802b8cd8a45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/" TargetMode="External"/><Relationship Id="rId93856a802b8cd9eda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.57023" TargetMode="External"/><Relationship Id="rId62066a802b8cd9fd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId11346a802b8cda0fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId18126a802b8cda1e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId88636a802b8cda4ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId31066a802b8cda521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId57286a802b8cda97c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId19256a802b8cdab1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80476a802b8cdac2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId83556a802b8cdacb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83556a802b8cdacb4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId422562628" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId217062241" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54046a9bc3b17967d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/" TargetMode="External"/><Relationship Id="rId56276a9bc3b17a9de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.57023" TargetMode="External"/><Relationship Id="rId43996a9bc3b17aad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId50806a9bc3b17b08b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId22296a9bc3b17b1bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId32296a9bc3b17b718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId91346a9bc3b17b770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId33066a9bc3b17c22f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId15236a9bc3b17c3fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84566a9bc3b17c877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId50346a9bc3b17c90f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50346a9bc3b17c90f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>