--- v5 (2026-03-20)
+++ v6 (2026-04-12)
@@ -351,51 +351,51 @@
               <w:t xml:space="preserve"> Lamberti &amp; Bleve-Zacheo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American dagger nematode, tobacco ring nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651569bcc4c9cd893" w:history="1">
+            <w:hyperlink r:id="rId977269dbeaaea1146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -411,51 +411,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId845269bcc4c9cd8fd" w:history="1">
+            <w:hyperlink r:id="rId386369dbeaaea11ae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1261,63 +1261,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. americanum s.s.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported from North America and has not been reported in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="48248719" name="name382669bcc4c9cf0f1" descr="XIPHAA_distribution_map.jpg"/>
+            <wp:docPr id="79673395" name="name612569dbeaaea25cf" descr="XIPHAA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHAA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId315869bcc4c9cf0ee" cstate="print"/>
+                    <a:blip r:embed="rId631669dbeaaea25cc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3059,51 +3059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId793469bcc4c9cfeb1" w:history="1">
+      <w:hyperlink r:id="rId656469dbeaaea33ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3265,51 +3265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s.l.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId338069bcc4c9d000a" w:history="1">
+      <w:hyperlink r:id="rId297669dbeaaea34f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3627,51 +3627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId903269bcc4c9d025e" w:history="1">
+      <w:hyperlink r:id="rId727269dbeaaea3737" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3909,101 +3909,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId474669bcc4c9d0420" w:history="1">
+      <w:hyperlink r:id="rId464169dbeaaea3901" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId143169bcc4c9d0472" w:history="1">
+      <w:hyperlink r:id="rId348569dbeaaea3952" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4368,51 +4368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of nematology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId552169bcc4c9d0708" w:history="1">
+      <w:hyperlink r:id="rId251769dbeaaea3bda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4478,51 +4478,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum sensu stricto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId238669bcc4c9d080f" w:history="1">
+      <w:hyperlink r:id="rId654669dbeaaea3c8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4645,81 +4645,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId973869bcc4c9d0920" w:history="1">
+      <w:hyperlink r:id="rId631769dbeaaea3d9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70758979" name="name790169bcc4c9d09af" descr="eu_funding_250.png"/>
+            <wp:docPr id="29225921" name="name803569dbeaaea3e23" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId865669bcc4c9d09ae" cstate="print"/>
+                    <a:blip r:embed="rId713369dbeaaea3e22" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4817,137 +4817,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20594548">
+  <w:abstractNum w:abstractNumId="66688507">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22602690">
+    <w:lvl w:ilvl="0" w:tplc="49167006">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22602690" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49167006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22602690" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49167006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22602690" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49167006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22602690" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49167006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22602690" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49167006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22602690" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49167006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22602690" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49167006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22602690" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49167006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20594547">
+  <w:abstractNum w:abstractNumId="66688506">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59927292">
+    <w:lvl w:ilvl="0" w:tplc="40910374">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5699,55 +5699,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20594547">
-    <w:abstractNumId w:val="20594547"/>
+  <w:num w:numId="66688506">
+    <w:abstractNumId w:val="66688506"/>
   </w:num>
-  <w:num w:numId="20594548">
-    <w:abstractNumId w:val="20594548"/>
+  <w:num w:numId="66688507">
+    <w:abstractNumId w:val="66688507"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17297,51 +17297,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId513038406" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId745948725" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId651569bcc4c9cd893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/" TargetMode="External"/><Relationship Id="rId845269bcc4c9cd8fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/categorization" TargetMode="External"/><Relationship Id="rId793469bcc4c9cfeb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId338069bcc4c9d000a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId903269bcc4c9d025e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId474669bcc4c9d0420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId143169bcc4c9d0472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId552169bcc4c9d0708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId238669bcc4c9d080f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId973869bcc4c9d0920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId315869bcc4c9cf0ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId315869bcc4c9cf0ee.jpg"/><Relationship Id="rId865669bcc4c9d09ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId865669bcc4c9d09ae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId428152028" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId288743620" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId977269dbeaaea1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/" TargetMode="External"/><Relationship Id="rId386369dbeaaea11ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/categorization" TargetMode="External"/><Relationship Id="rId656469dbeaaea33ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId297669dbeaaea34f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId727269dbeaaea3737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId464169dbeaaea3901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId348569dbeaaea3952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId251769dbeaaea3bda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId654669dbeaaea3c8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId631769dbeaaea3d9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId631669dbeaaea25cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId631669dbeaaea25cc.jpg"/><Relationship Id="rId713369dbeaaea3e22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId713369dbeaaea3e22.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>