--- v6 (2026-04-12)
+++ v7 (2026-05-06)
@@ -351,51 +351,51 @@
               <w:t xml:space="preserve"> Lamberti &amp; Bleve-Zacheo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American dagger nematode, tobacco ring nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId977269dbeaaea1146" w:history="1">
+            <w:hyperlink r:id="rId592269faf5dfb415c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -411,51 +411,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386369dbeaaea11ae" w:history="1">
+            <w:hyperlink r:id="rId100569faf5dfb41c5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1261,63 +1261,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. americanum s.s.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported from North America and has not been reported in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79673395" name="name612569dbeaaea25cf" descr="XIPHAA_distribution_map.jpg"/>
+            <wp:docPr id="8833189" name="name657569faf5dfb5a1e" descr="XIPHAA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHAA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId631669dbeaaea25cc" cstate="print"/>
+                    <a:blip r:embed="rId881369faf5dfb5a1c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3059,51 +3059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId656469dbeaaea33ab" w:history="1">
+      <w:hyperlink r:id="rId887469faf5dfb68ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3265,51 +3265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s.l.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId297669dbeaaea34f6" w:history="1">
+      <w:hyperlink r:id="rId735969faf5dfb6a52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3627,51 +3627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId727269dbeaaea3737" w:history="1">
+      <w:hyperlink r:id="rId818369faf5dfb6c94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3909,101 +3909,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId464169dbeaaea3901" w:history="1">
+      <w:hyperlink r:id="rId705269faf5dfb6e5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId348569dbeaaea3952" w:history="1">
+      <w:hyperlink r:id="rId413769faf5dfb6ead" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4368,51 +4368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of nematology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId251769dbeaaea3bda" w:history="1">
+      <w:hyperlink r:id="rId246669faf5dfb714c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4478,51 +4478,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum sensu stricto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId654669dbeaaea3c8e" w:history="1">
+      <w:hyperlink r:id="rId777069faf5dfb7204" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4645,81 +4645,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId631769dbeaaea3d9b" w:history="1">
+      <w:hyperlink r:id="rId230069faf5dfb7314" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="29225921" name="name803569dbeaaea3e23" descr="eu_funding_250.png"/>
+            <wp:docPr id="72215491" name="name980869faf5dfb7373" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId713369dbeaaea3e22" cstate="print"/>
+                    <a:blip r:embed="rId866769faf5dfb7372" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4817,137 +4817,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66688507">
+  <w:abstractNum w:abstractNumId="99644160">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49167006">
+    <w:lvl w:ilvl="0" w:tplc="37484248">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49167006" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37484248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49167006" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37484248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49167006" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37484248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49167006" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37484248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49167006" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37484248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49167006" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37484248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49167006" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37484248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49167006" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37484248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66688506">
+  <w:abstractNum w:abstractNumId="99644159">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40910374">
+    <w:lvl w:ilvl="0" w:tplc="40613783">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5699,55 +5699,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66688506">
-    <w:abstractNumId w:val="66688506"/>
+  <w:num w:numId="99644159">
+    <w:abstractNumId w:val="99644159"/>
   </w:num>
-  <w:num w:numId="66688507">
-    <w:abstractNumId w:val="66688507"/>
+  <w:num w:numId="99644160">
+    <w:abstractNumId w:val="99644160"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17297,51 +17297,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId428152028" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId288743620" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId977269dbeaaea1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/" TargetMode="External"/><Relationship Id="rId386369dbeaaea11ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/categorization" TargetMode="External"/><Relationship Id="rId656469dbeaaea33ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId297669dbeaaea34f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId727269dbeaaea3737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId464169dbeaaea3901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId348569dbeaaea3952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId251769dbeaaea3bda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId654669dbeaaea3c8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId631769dbeaaea3d9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId631669dbeaaea25cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId631669dbeaaea25cc.jpg"/><Relationship Id="rId713369dbeaaea3e22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId713369dbeaaea3e22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId892175440" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId686075312" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId592269faf5dfb415c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/" TargetMode="External"/><Relationship Id="rId100569faf5dfb41c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/categorization" TargetMode="External"/><Relationship Id="rId887469faf5dfb68ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId735969faf5dfb6a52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId818369faf5dfb6c94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId705269faf5dfb6e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId413769faf5dfb6ead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId246669faf5dfb714c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId777069faf5dfb7204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId230069faf5dfb7314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId881369faf5dfb5a1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId881369faf5dfb5a1c.jpg"/><Relationship Id="rId866769faf5dfb7372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId866769faf5dfb7372.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>