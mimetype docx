--- v7 (2026-05-06)
+++ v8 (2026-05-26)
@@ -351,51 +351,51 @@
               <w:t xml:space="preserve"> Lamberti &amp; Bleve-Zacheo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American dagger nematode, tobacco ring nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592269faf5dfb415c" w:history="1">
+            <w:hyperlink r:id="rId47376a159426090e4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -411,51 +411,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100569faf5dfb41c5" w:history="1">
+            <w:hyperlink r:id="rId91246a1594260915f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1261,63 +1261,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. americanum s.s.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported from North America and has not been reported in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="8833189" name="name657569faf5dfb5a1e" descr="XIPHAA_distribution_map.jpg"/>
+            <wp:docPr id="78036964" name="name15766a1594260a9bb" descr="XIPHAA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHAA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId881369faf5dfb5a1c" cstate="print"/>
+                    <a:blip r:embed="rId29006a1594260a9b0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3059,51 +3059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId887469faf5dfb68ee" w:history="1">
+      <w:hyperlink r:id="rId90896a1594260be04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3265,51 +3265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s.l.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId735969faf5dfb6a52" w:history="1">
+      <w:hyperlink r:id="rId51406a1594260bf6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3627,51 +3627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId818369faf5dfb6c94" w:history="1">
+      <w:hyperlink r:id="rId54736a1594260c1c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3909,101 +3909,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId705269faf5dfb6e5b" w:history="1">
+      <w:hyperlink r:id="rId15966a1594260c3a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId413769faf5dfb6ead" w:history="1">
+      <w:hyperlink r:id="rId36296a1594260c3fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4368,51 +4368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of nematology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId246669faf5dfb714c" w:history="1">
+      <w:hyperlink r:id="rId99496a1594260c6aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4478,51 +4478,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum sensu stricto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId777069faf5dfb7204" w:history="1">
+      <w:hyperlink r:id="rId23886a1594260c76d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4645,81 +4645,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId230069faf5dfb7314" w:history="1">
+      <w:hyperlink r:id="rId42876a1594260c888" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72215491" name="name980869faf5dfb7373" descr="eu_funding_250.png"/>
+            <wp:docPr id="64683555" name="name27036a1594260c91b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId866769faf5dfb7372" cstate="print"/>
+                    <a:blip r:embed="rId48576a1594260c91a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4817,137 +4817,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99644160">
+  <w:abstractNum w:abstractNumId="37927443">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37484248">
+    <w:lvl w:ilvl="0" w:tplc="66790043">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37484248" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66790043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37484248" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66790043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37484248" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66790043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37484248" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66790043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37484248" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66790043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37484248" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66790043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37484248" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66790043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37484248" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66790043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99644159">
+  <w:abstractNum w:abstractNumId="37927442">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40613783">
+    <w:lvl w:ilvl="0" w:tplc="22078793">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5699,55 +5699,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99644159">
-    <w:abstractNumId w:val="99644159"/>
+  <w:num w:numId="37927442">
+    <w:abstractNumId w:val="37927442"/>
   </w:num>
-  <w:num w:numId="99644160">
-    <w:abstractNumId w:val="99644160"/>
+  <w:num w:numId="37927443">
+    <w:abstractNumId w:val="37927443"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17297,51 +17297,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId892175440" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId686075312" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId592269faf5dfb415c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/" TargetMode="External"/><Relationship Id="rId100569faf5dfb41c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/categorization" TargetMode="External"/><Relationship Id="rId887469faf5dfb68ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId735969faf5dfb6a52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId818369faf5dfb6c94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId705269faf5dfb6e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId413769faf5dfb6ead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId246669faf5dfb714c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId777069faf5dfb7204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId230069faf5dfb7314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId881369faf5dfb5a1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId881369faf5dfb5a1c.jpg"/><Relationship Id="rId866769faf5dfb7372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId866769faf5dfb7372.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId652782571" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId355787090" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47376a159426090e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/" TargetMode="External"/><Relationship Id="rId91246a1594260915f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/categorization" TargetMode="External"/><Relationship Id="rId90896a1594260be04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId51406a1594260bf6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId54736a1594260c1c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId15966a1594260c3a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId36296a1594260c3fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId99496a1594260c6aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId23886a1594260c76d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42876a1594260c888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId29006a1594260a9b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29006a1594260a9b0.jpg"/><Relationship Id="rId48576a1594260c91a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48576a1594260c91a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>