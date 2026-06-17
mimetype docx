--- v8 (2026-05-26)
+++ v9 (2026-06-17)
@@ -351,51 +351,51 @@
               <w:t xml:space="preserve"> Lamberti &amp; Bleve-Zacheo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American dagger nematode, tobacco ring nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47376a159426090e4" w:history="1">
+            <w:hyperlink r:id="rId89636a3266d6554bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -411,51 +411,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91246a1594260915f" w:history="1">
+            <w:hyperlink r:id="rId68696a3266d655553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1261,63 +1261,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. americanum s.s.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported from North America and has not been reported in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78036964" name="name15766a1594260a9bb" descr="XIPHAA_distribution_map.jpg"/>
+            <wp:docPr id="29640977" name="name75716a3266d656a21" descr="XIPHAA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHAA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29006a1594260a9b0" cstate="print"/>
+                    <a:blip r:embed="rId26776a3266d656a1d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3059,51 +3059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90896a1594260be04" w:history="1">
+      <w:hyperlink r:id="rId24216a3266d658342" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3265,51 +3265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s.l.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51406a1594260bf6a" w:history="1">
+      <w:hyperlink r:id="rId39846a3266d658490" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3627,51 +3627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54736a1594260c1c2" w:history="1">
+      <w:hyperlink r:id="rId85376a3266d6587df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3909,101 +3909,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15966a1594260c3a8" w:history="1">
+      <w:hyperlink r:id="rId27956a3266d658ad7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36296a1594260c3fd" w:history="1">
+      <w:hyperlink r:id="rId46196a3266d658b34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4368,51 +4368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of nematology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99496a1594260c6aa" w:history="1">
+      <w:hyperlink r:id="rId68206a3266d658eef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4478,51 +4478,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum sensu stricto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23886a1594260c76d" w:history="1">
+      <w:hyperlink r:id="rId84216a3266d658fb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4645,81 +4645,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42876a1594260c888" w:history="1">
+      <w:hyperlink r:id="rId53616a3266d6590f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64683555" name="name27036a1594260c91b" descr="eu_funding_250.png"/>
+            <wp:docPr id="96305263" name="name54666a3266d65927d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48576a1594260c91a" cstate="print"/>
+                    <a:blip r:embed="rId86666a3266d65927c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4817,137 +4817,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37927443">
+  <w:abstractNum w:abstractNumId="74255965">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66790043">
+    <w:lvl w:ilvl="0" w:tplc="93129442">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66790043" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93129442" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66790043" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93129442" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66790043" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93129442" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66790043" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93129442" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66790043" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93129442" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66790043" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93129442" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66790043" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93129442" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66790043" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93129442" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37927442">
+  <w:abstractNum w:abstractNumId="74255964">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22078793">
+    <w:lvl w:ilvl="0" w:tplc="15288343">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5699,55 +5699,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37927442">
-    <w:abstractNumId w:val="37927442"/>
+  <w:num w:numId="74255964">
+    <w:abstractNumId w:val="74255964"/>
   </w:num>
-  <w:num w:numId="37927443">
-    <w:abstractNumId w:val="37927443"/>
+  <w:num w:numId="74255965">
+    <w:abstractNumId w:val="74255965"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17297,51 +17297,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId652782571" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId355787090" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47376a159426090e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/" TargetMode="External"/><Relationship Id="rId91246a1594260915f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/categorization" TargetMode="External"/><Relationship Id="rId90896a1594260be04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId51406a1594260bf6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId54736a1594260c1c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId15966a1594260c3a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId36296a1594260c3fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId99496a1594260c6aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId23886a1594260c76d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42876a1594260c888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId29006a1594260a9b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29006a1594260a9b0.jpg"/><Relationship Id="rId48576a1594260c91a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48576a1594260c91a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId754335644" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId189723544" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89636a3266d6554bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/" TargetMode="External"/><Relationship Id="rId68696a3266d655553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/categorization" TargetMode="External"/><Relationship Id="rId24216a3266d658342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId39846a3266d658490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId85376a3266d6587df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId27956a3266d658ad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId46196a3266d658b34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId68206a3266d658eef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId84216a3266d658fb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53616a3266d6590f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId26776a3266d656a1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26776a3266d656a1d.jpg"/><Relationship Id="rId86666a3266d65927c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86666a3266d65927c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>