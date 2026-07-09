--- v9 (2026-06-17)
+++ v10 (2026-07-09)
@@ -351,51 +351,51 @@
               <w:t xml:space="preserve"> Lamberti &amp; Bleve-Zacheo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American dagger nematode, tobacco ring nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89636a3266d6554bf" w:history="1">
+            <w:hyperlink r:id="rId52376a4fc7bb55d5f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -411,51 +411,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68696a3266d655553" w:history="1">
+            <w:hyperlink r:id="rId95136a4fc7bb55dd8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1261,63 +1261,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. americanum s.s.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported from North America and has not been reported in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29640977" name="name75716a3266d656a21" descr="XIPHAA_distribution_map.jpg"/>
+            <wp:docPr id="2438176" name="name70586a4fc7bb56bf8" descr="XIPHAA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHAA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26776a3266d656a1d" cstate="print"/>
+                    <a:blip r:embed="rId39446a4fc7bb56bf6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3059,51 +3059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24216a3266d658342" w:history="1">
+      <w:hyperlink r:id="rId68476a4fc7bb57a46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3265,51 +3265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s.l.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39846a3266d658490" w:history="1">
+      <w:hyperlink r:id="rId38676a4fc7bb57b96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3627,51 +3627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85376a3266d6587df" w:history="1">
+      <w:hyperlink r:id="rId90636a4fc7bb57dd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3909,101 +3909,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27956a3266d658ad7" w:history="1">
+      <w:hyperlink r:id="rId70006a4fc7bb57fb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46196a3266d658b34" w:history="1">
+      <w:hyperlink r:id="rId66446a4fc7bb5800b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4368,51 +4368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of nematology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68206a3266d658eef" w:history="1">
+      <w:hyperlink r:id="rId69866a4fc7bb582a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4478,51 +4478,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum sensu stricto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84216a3266d658fb5" w:history="1">
+      <w:hyperlink r:id="rId58756a4fc7bb5836a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4645,81 +4645,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53616a3266d6590f3" w:history="1">
+      <w:hyperlink r:id="rId40276a4fc7bb5847e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="96305263" name="name54666a3266d65927d" descr="eu_funding_250.png"/>
+            <wp:docPr id="96394871" name="name89716a4fc7bb584ee" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86666a3266d65927c" cstate="print"/>
+                    <a:blip r:embed="rId85956a4fc7bb584ec" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4817,137 +4817,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="74255965">
+  <w:abstractNum w:abstractNumId="95077082">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93129442">
+    <w:lvl w:ilvl="0" w:tplc="99105393">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93129442" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99105393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93129442" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99105393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93129442" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99105393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93129442" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99105393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93129442" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99105393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93129442" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99105393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93129442" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99105393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93129442" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99105393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74255964">
+  <w:abstractNum w:abstractNumId="95077081">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15288343">
+    <w:lvl w:ilvl="0" w:tplc="80657054">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5699,55 +5699,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74255964">
-    <w:abstractNumId w:val="74255964"/>
+  <w:num w:numId="95077081">
+    <w:abstractNumId w:val="95077081"/>
   </w:num>
-  <w:num w:numId="74255965">
-    <w:abstractNumId w:val="74255965"/>
+  <w:num w:numId="95077082">
+    <w:abstractNumId w:val="95077082"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17297,51 +17297,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId754335644" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId189723544" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89636a3266d6554bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/" TargetMode="External"/><Relationship Id="rId68696a3266d655553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/categorization" TargetMode="External"/><Relationship Id="rId24216a3266d658342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId39846a3266d658490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId85376a3266d6587df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId27956a3266d658ad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId46196a3266d658b34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId68206a3266d658eef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId84216a3266d658fb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53616a3266d6590f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId26776a3266d656a1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26776a3266d656a1d.jpg"/><Relationship Id="rId86666a3266d65927c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86666a3266d65927c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId132863156" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId299606578" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52376a4fc7bb55d5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/" TargetMode="External"/><Relationship Id="rId95136a4fc7bb55dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/categorization" TargetMode="External"/><Relationship Id="rId68476a4fc7bb57a46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId38676a4fc7bb57b96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId90636a4fc7bb57dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId70006a4fc7bb57fb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId66446a4fc7bb5800b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId69866a4fc7bb582a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId58756a4fc7bb5836a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40276a4fc7bb5847e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId39446a4fc7bb56bf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39446a4fc7bb56bf6.jpg"/><Relationship Id="rId85956a4fc7bb584ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85956a4fc7bb584ec.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>