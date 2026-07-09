--- v10 (2026-07-09)
+++ v11 (2026-07-09)
@@ -351,51 +351,51 @@
               <w:t xml:space="preserve"> Lamberti &amp; Bleve-Zacheo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American dagger nematode, tobacco ring nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52376a4fc7bb55d5f" w:history="1">
+            <w:hyperlink r:id="rId72916a4fd215c790f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -411,51 +411,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95136a4fc7bb55dd8" w:history="1">
+            <w:hyperlink r:id="rId63786a4fd215c795b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1261,63 +1261,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. americanum s.s.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported from North America and has not been reported in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="2438176" name="name70586a4fc7bb56bf8" descr="XIPHAA_distribution_map.jpg"/>
+            <wp:docPr id="65388836" name="name94826a4fd215c89a7" descr="XIPHAA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHAA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39446a4fc7bb56bf6" cstate="print"/>
+                    <a:blip r:embed="rId57026a4fd215c89a5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3059,51 +3059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68476a4fc7bb57a46" w:history="1">
+      <w:hyperlink r:id="rId23206a4fd215c943c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3265,51 +3265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s.l.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38676a4fc7bb57b96" w:history="1">
+      <w:hyperlink r:id="rId56906a4fd215c9532" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3627,51 +3627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90636a4fc7bb57dd8" w:history="1">
+      <w:hyperlink r:id="rId80006a4fd215c96d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3909,101 +3909,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70006a4fc7bb57fb8" w:history="1">
+      <w:hyperlink r:id="rId35846a4fd215c9813" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66446a4fc7bb5800b" w:history="1">
+      <w:hyperlink r:id="rId43416a4fd215c984e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4368,51 +4368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of nematology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69866a4fc7bb582a4" w:history="1">
+      <w:hyperlink r:id="rId77496a4fd215c9a25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4478,51 +4478,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum sensu stricto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58756a4fc7bb5836a" w:history="1">
+      <w:hyperlink r:id="rId27006a4fd215c9aa5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4645,81 +4645,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40276a4fc7bb5847e" w:history="1">
+      <w:hyperlink r:id="rId59246a4fd215c9b67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="96394871" name="name89716a4fc7bb584ee" descr="eu_funding_250.png"/>
+            <wp:docPr id="3360302" name="name94806a4fd215c9e17" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85956a4fc7bb584ec" cstate="print"/>
+                    <a:blip r:embed="rId70766a4fd215c9e16" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4817,137 +4817,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95077082">
+  <w:abstractNum w:abstractNumId="16373601">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99105393">
+    <w:lvl w:ilvl="0" w:tplc="65742028">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99105393" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65742028" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99105393" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65742028" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99105393" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65742028" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99105393" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65742028" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99105393" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65742028" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99105393" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65742028" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99105393" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65742028" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99105393" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65742028" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95077081">
+  <w:abstractNum w:abstractNumId="16373600">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80657054">
+    <w:lvl w:ilvl="0" w:tplc="60312243">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5699,55 +5699,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95077081">
-    <w:abstractNumId w:val="95077081"/>
+  <w:num w:numId="16373600">
+    <w:abstractNumId w:val="16373600"/>
   </w:num>
-  <w:num w:numId="95077082">
-    <w:abstractNumId w:val="95077082"/>
+  <w:num w:numId="16373601">
+    <w:abstractNumId w:val="16373601"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17297,51 +17297,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId132863156" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId299606578" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52376a4fc7bb55d5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/" TargetMode="External"/><Relationship Id="rId95136a4fc7bb55dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/categorization" TargetMode="External"/><Relationship Id="rId68476a4fc7bb57a46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId38676a4fc7bb57b96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId90636a4fc7bb57dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId70006a4fc7bb57fb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId66446a4fc7bb5800b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId69866a4fc7bb582a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId58756a4fc7bb5836a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40276a4fc7bb5847e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId39446a4fc7bb56bf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39446a4fc7bb56bf6.jpg"/><Relationship Id="rId85956a4fc7bb584ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85956a4fc7bb584ec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId319504582" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId553869221" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId72916a4fd215c790f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/" TargetMode="External"/><Relationship Id="rId63786a4fd215c795b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/categorization" TargetMode="External"/><Relationship Id="rId23206a4fd215c943c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId56906a4fd215c9532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId80006a4fd215c96d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId35846a4fd215c9813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId43416a4fd215c984e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId77496a4fd215c9a25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId27006a4fd215c9aa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59246a4fd215c9b67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId57026a4fd215c89a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57026a4fd215c89a5.jpg"/><Relationship Id="rId70766a4fd215c9e16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70766a4fd215c9e16.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>