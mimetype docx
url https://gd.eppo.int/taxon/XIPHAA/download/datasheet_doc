--- v11 (2026-07-09)
+++ v12 (2026-08-08)
@@ -351,51 +351,51 @@
               <w:t xml:space="preserve"> Lamberti &amp; Bleve-Zacheo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American dagger nematode, tobacco ring nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72916a4fd215c790f" w:history="1">
+            <w:hyperlink r:id="rId93686a7706d22de97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -411,51 +411,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63786a4fd215c795b" w:history="1">
+            <w:hyperlink r:id="rId94616a7706d22df13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1261,63 +1261,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. americanum s.s.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported from North America and has not been reported in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65388836" name="name94826a4fd215c89a7" descr="XIPHAA_distribution_map.jpg"/>
+            <wp:docPr id="62451792" name="name79656a7706d22f0ad" descr="XIPHAA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHAA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57026a4fd215c89a5" cstate="print"/>
+                    <a:blip r:embed="rId56106a7706d22f0ab" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3059,51 +3059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23206a4fd215c943c" w:history="1">
+      <w:hyperlink r:id="rId13166a7706d22feaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3265,51 +3265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s.l.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56906a4fd215c9532" w:history="1">
+      <w:hyperlink r:id="rId38896a7706d230004" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3627,51 +3627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80006a4fd215c96d0" w:history="1">
+      <w:hyperlink r:id="rId26986a7706d23024c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3909,101 +3909,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35846a4fd215c9813" w:history="1">
+      <w:hyperlink r:id="rId39076a7706d230418" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43416a4fd215c984e" w:history="1">
+      <w:hyperlink r:id="rId99856a7706d23046a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4368,51 +4368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of nematology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77496a4fd215c9a25" w:history="1">
+      <w:hyperlink r:id="rId87766a7706d23070e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4478,51 +4478,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum sensu stricto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27006a4fd215c9aa5" w:history="1">
+      <w:hyperlink r:id="rId85296a7706d2307ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4645,81 +4645,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59246a4fd215c9b67" w:history="1">
+      <w:hyperlink r:id="rId60316a7706d230c1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="3360302" name="name94806a4fd215c9e17" descr="eu_funding_250.png"/>
+            <wp:docPr id="96654784" name="name40346a7706d230cba" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70766a4fd215c9e16" cstate="print"/>
+                    <a:blip r:embed="rId58596a7706d230cb9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4817,137 +4817,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16373601">
+  <w:abstractNum w:abstractNumId="24920311">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65742028">
+    <w:lvl w:ilvl="0" w:tplc="28604440">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65742028" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28604440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65742028" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28604440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65742028" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28604440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65742028" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28604440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65742028" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28604440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65742028" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28604440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65742028" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28604440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65742028" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28604440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16373600">
+  <w:abstractNum w:abstractNumId="24920310">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60312243">
+    <w:lvl w:ilvl="0" w:tplc="61071368">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5699,55 +5699,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16373600">
-    <w:abstractNumId w:val="16373600"/>
+  <w:num w:numId="24920310">
+    <w:abstractNumId w:val="24920310"/>
   </w:num>
-  <w:num w:numId="16373601">
-    <w:abstractNumId w:val="16373601"/>
+  <w:num w:numId="24920311">
+    <w:abstractNumId w:val="24920311"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17297,51 +17297,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId319504582" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId553869221" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId72916a4fd215c790f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/" TargetMode="External"/><Relationship Id="rId63786a4fd215c795b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/categorization" TargetMode="External"/><Relationship Id="rId23206a4fd215c943c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId56906a4fd215c9532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId80006a4fd215c96d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId35846a4fd215c9813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId43416a4fd215c984e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId77496a4fd215c9a25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId27006a4fd215c9aa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59246a4fd215c9b67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId57026a4fd215c89a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57026a4fd215c89a5.jpg"/><Relationship Id="rId70766a4fd215c9e16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70766a4fd215c9e16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId741267749" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId213719880" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93686a7706d22de97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/" TargetMode="External"/><Relationship Id="rId94616a7706d22df13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/categorization" TargetMode="External"/><Relationship Id="rId13166a7706d22feaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId38896a7706d230004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId26986a7706d23024c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId39076a7706d230418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId99856a7706d23046a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId87766a7706d23070e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId85296a7706d2307ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60316a7706d230c1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId56106a7706d22f0ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56106a7706d22f0ab.jpg"/><Relationship Id="rId58596a7706d230cb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58596a7706d230cb9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>