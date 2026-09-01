--- v12 (2026-08-08)
+++ v13 (2026-09-01)
@@ -351,51 +351,51 @@
               <w:t xml:space="preserve"> Lamberti &amp; Bleve-Zacheo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American dagger nematode, tobacco ring nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93686a7706d22de97" w:history="1">
+            <w:hyperlink r:id="rId14936a961c10170fe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -411,51 +411,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94616a7706d22df13" w:history="1">
+            <w:hyperlink r:id="rId22716a961c1017169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1261,63 +1261,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. americanum s.s.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported from North America and has not been reported in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62451792" name="name79656a7706d22f0ad" descr="XIPHAA_distribution_map.jpg"/>
+            <wp:docPr id="77972416" name="name80546a961c1018550" descr="XIPHAA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XIPHAA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56106a7706d22f0ab" cstate="print"/>
+                    <a:blip r:embed="rId67236a961c101854e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3059,51 +3059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13166a7706d22feaf" w:history="1">
+      <w:hyperlink r:id="rId97996a961c101933c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3265,51 +3265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s.l.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (European populations). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38896a7706d230004" w:history="1">
+      <w:hyperlink r:id="rId92166a961c101948b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3627,51 +3627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heve WK, Crow WT &amp; Mengistu T (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. - dagger nematode. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26986a7706d23024c" w:history="1">
+      <w:hyperlink r:id="rId95836a961c10196e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3909,101 +3909,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0217506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39076a7706d230418" w:history="1">
+      <w:hyperlink r:id="rId67226a961c10198a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0217506</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NVWA (The Netherlands Food and Consumer Product Safety Authority) (2010) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum s.l.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 77pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99856a7706d23046a" w:history="1">
+      <w:hyperlink r:id="rId92776a961c10198f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4368,51 +4368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of nematology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87766a7706d23070e" w:history="1">
+      <w:hyperlink r:id="rId54016a961c1019cf4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2019-007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4478,51 +4478,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum sensu stricto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85296a7706d2307ca" w:history="1">
+      <w:hyperlink r:id="rId73156a961c1019dca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4645,81 +4645,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60316a7706d230c1c" w:history="1">
+      <w:hyperlink r:id="rId58816a961c1019edf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01984.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="96654784" name="name40346a7706d230cba" descr="eu_funding_250.png"/>
+            <wp:docPr id="20192222" name="name25946a961c1019f7a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58596a7706d230cb9" cstate="print"/>
+                    <a:blip r:embed="rId90156a961c1019f79" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4817,137 +4817,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24920311">
+  <w:abstractNum w:abstractNumId="42115015">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28604440">
+    <w:lvl w:ilvl="0" w:tplc="49270075">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28604440" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49270075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28604440" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49270075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28604440" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49270075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28604440" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49270075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28604440" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49270075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28604440" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49270075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28604440" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49270075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28604440" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49270075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24920310">
+  <w:abstractNum w:abstractNumId="42115014">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61071368">
+    <w:lvl w:ilvl="0" w:tplc="74090909">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5699,55 +5699,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24920310">
-    <w:abstractNumId w:val="24920310"/>
+  <w:num w:numId="42115014">
+    <w:abstractNumId w:val="42115014"/>
   </w:num>
-  <w:num w:numId="24920311">
-    <w:abstractNumId w:val="24920311"/>
+  <w:num w:numId="42115015">
+    <w:abstractNumId w:val="42115015"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17297,51 +17297,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId741267749" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId213719880" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93686a7706d22de97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/" TargetMode="External"/><Relationship Id="rId94616a7706d22df13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/categorization" TargetMode="External"/><Relationship Id="rId13166a7706d22feaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId38896a7706d230004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId26986a7706d23024c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId39076a7706d230418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId99856a7706d23046a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId87766a7706d23070e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId85296a7706d2307ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60316a7706d230c1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId56106a7706d22f0ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56106a7706d22f0ab.jpg"/><Relationship Id="rId58596a7706d230cb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58596a7706d230cb9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId592374613" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId323636432" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14936a961c10170fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/" TargetMode="External"/><Relationship Id="rId22716a961c1017169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAA/categorization" TargetMode="External"/><Relationship Id="rId97996a961c101933c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId92166a961c101948b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/" TargetMode="External"/><Relationship Id="rId95836a961c10196e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ifas.ufl.edu/creatures/nematode/dagger_nematode.htm" TargetMode="External"/><Relationship Id="rId67226a961c10198a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0217506" TargetMode="External"/><Relationship Id="rId92776a961c10198f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1eb7d285-8ce3-4170-8f95-9a1b44547555" TargetMode="External"/><Relationship Id="rId54016a961c1019cf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2019-007" TargetMode="External"/><Relationship Id="rId73156a961c1019dca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58816a961c1019edf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01984.x" TargetMode="External"/><Relationship Id="rId67236a961c101854e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67236a961c101854e.jpg"/><Relationship Id="rId90156a961c1019f79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90156a961c1019f79.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>