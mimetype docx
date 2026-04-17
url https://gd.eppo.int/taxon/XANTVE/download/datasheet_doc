--- v7 (2026-03-28)
+++ v8 (2026-04-17)
@@ -405,51 +405,51 @@
               <w:t xml:space="preserve"> (Doidge) Stevens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial leaf spot of tomato, bacterial scab of tomato, bacterial spot of pepper, black spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382869c7976c58080" w:history="1">
+            <w:hyperlink r:id="rId812969e29ff25c7b0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -465,51 +465,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192269c7976c580ed" w:history="1">
+            <w:hyperlink r:id="rId512769e29ff25c81b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -523,86 +523,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTVE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="40536134" name="name247369c7976c58ae7" descr="2517.jpg"/>
+                  <wp:docPr id="66771686" name="name191569e29ff25cf9c" descr="2517.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2517.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId966769c7976c58ae6" cstate="print"/>
+                          <a:blip r:embed="rId983969e29ff25cf9a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId265169c7976c58c57" w:history="1">
+            <w:hyperlink r:id="rId992169e29ff25d0b8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2556,92 +2556,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId835469c7976c5a018" w:history="1">
+      <w:hyperlink r:id="rId457369e29ff25ddf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53781786" name="name941869c7976c5ae56" descr="XANTVE_distribution_map.jpg"/>
+            <wp:docPr id="92522454" name="name799969e29ff25eaa3" descr="XANTVE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTVE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId551269c7976c5ae54" cstate="print"/>
+                    <a:blip r:embed="rId440569e29ff25eaa1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4629,51 +4629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId348569c7976c5be3c" w:history="1">
+      <w:hyperlink r:id="rId790369e29ff25f9d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4719,51 +4719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId599569c7976c5bed5" w:history="1">
+      <w:hyperlink r:id="rId925869e29ff25fa6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4800,151 +4800,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId625969c7976c5bf5c" w:history="1">
+      <w:hyperlink r:id="rId445369e29ff25faf2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId296769c7976c5bfb3" w:history="1">
+      <w:hyperlink r:id="rId309769e29ff25fb5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId432669c7976c5c008" w:history="1">
+      <w:hyperlink r:id="rId308169e29ff25fbb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5010,51 +5010,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId805069c7976c5c0b6" w:history="1">
+      <w:hyperlink r:id="rId144669e29ff25fc66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5140,51 +5140,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId883369c7976c5c182" w:history="1">
+      <w:hyperlink r:id="rId993169e29ff25fd38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5270,51 +5270,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId476769c7976c5c24f" w:history="1">
+      <w:hyperlink r:id="rId659369e29ff25fe04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5411,51 +5411,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId641869c7976c5c328" w:history="1">
+      <w:hyperlink r:id="rId380969e29ff25fee0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5521,51 +5521,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId896869c7976c5c3d5" w:history="1">
+      <w:hyperlink r:id="rId811869e29ff25ff92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5631,51 +5631,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId631969c7976c5c482" w:history="1">
+      <w:hyperlink r:id="rId396369e29ff260042" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5870,51 +5870,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId969169c7976c5c5f8" w:history="1">
+      <w:hyperlink r:id="rId662469e29ff2601e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5980,51 +5980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId398169c7976c5c6a6" w:history="1">
+      <w:hyperlink r:id="rId768169e29ff26029e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6050,51 +6050,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId637869c7976c5c717" w:history="1">
+      <w:hyperlink r:id="rId734569e29ff260313" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6180,51 +6180,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId761569c7976c5c7ee" w:history="1">
+      <w:hyperlink r:id="rId692169e29ff2604ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6406,51 +6406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId370669c7976c5c968" w:history="1">
+      <w:hyperlink r:id="rId572669e29ff260627" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6603,51 +6603,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId578769c7976c5caaa" w:history="1">
+      <w:hyperlink r:id="rId840169e29ff26076d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6713,51 +6713,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId391069c7976c5cb88" w:history="1">
+      <w:hyperlink r:id="rId792869e29ff260848" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6803,51 +6803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId876269c7976c5cc1a" w:history="1">
+      <w:hyperlink r:id="rId506469e29ff2608dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6995,51 +6995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId253369c7976c5cd62" w:history="1">
+      <w:hyperlink r:id="rId869369e29ff260a12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7201,51 +7201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId254269c7976c5cead" w:history="1">
+      <w:hyperlink r:id="rId366469e29ff260b76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7405,51 +7405,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId634469c7976c5cff7" w:history="1">
+      <w:hyperlink r:id="rId168069e29ff260cc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7475,51 +7475,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId236769c7976c5d06a" w:history="1">
+      <w:hyperlink r:id="rId224269e29ff260d48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7565,51 +7565,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId507669c7976c5d0fb" w:history="1">
+      <w:hyperlink r:id="rId990669e29ff260ddf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7635,51 +7635,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId846269c7976c5d16d" w:history="1">
+      <w:hyperlink r:id="rId219769e29ff260e54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7725,51 +7725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId741169c7976c5d1fd" w:history="1">
+      <w:hyperlink r:id="rId975769e29ff260ee5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7911,51 +7911,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId358069c7976c5d324" w:history="1">
+      <w:hyperlink r:id="rId944569e29ff261029" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8021,51 +8021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId597669c7976c5d3dd" w:history="1">
+      <w:hyperlink r:id="rId548869e29ff2610dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8111,51 +8111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId158869c7976c5d472" w:history="1">
+      <w:hyperlink r:id="rId183869e29ff261173" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8181,51 +8181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId362269c7976c5d4e4" w:history="1">
+      <w:hyperlink r:id="rId170169e29ff2611e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8271,51 +8271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId854669c7976c5d572" w:history="1">
+      <w:hyperlink r:id="rId801169e29ff261279" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8341,51 +8341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId361869c7976c5d5e2" w:history="1">
+      <w:hyperlink r:id="rId229469e29ff2612fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8569,51 +8569,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId423869c7976c5d748" w:history="1">
+      <w:hyperlink r:id="rId177669e29ff261478" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8639,51 +8639,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId868469c7976c5d7b7" w:history="1">
+      <w:hyperlink r:id="rId219369e29ff261723" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8749,51 +8749,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId551369c7976c5d865" w:history="1">
+      <w:hyperlink r:id="rId395669e29ff2617f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8819,51 +8819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId220469c7976c5d8d4" w:history="1">
+      <w:hyperlink r:id="rId171769e29ff26186d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8889,51 +8889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId579069c7976c5d943" w:history="1">
+      <w:hyperlink r:id="rId289869e29ff2618eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8979,51 +8979,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId302369c7976c5d9d0" w:history="1">
+      <w:hyperlink r:id="rId940569e29ff2619cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9040,51 +9040,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId609569c7976c5da35" w:history="1">
+      <w:hyperlink r:id="rId434069e29ff261a5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9208,51 +9208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId527969c7976c5db49" w:history="1">
+      <w:hyperlink r:id="rId671769e29ff261ce9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9298,51 +9298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId703269c7976c5dc05" w:history="1">
+      <w:hyperlink r:id="rId967269e29ff261ddd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9428,51 +9428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId196369c7976c5dcd8" w:history="1">
+      <w:hyperlink r:id="rId187569e29ff261f28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9518,51 +9518,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId619369c7976c5dd6a" w:history="1">
+      <w:hyperlink r:id="rId454569e29ff261fc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9628,51 +9628,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId567469c7976c5de19" w:history="1">
+      <w:hyperlink r:id="rId247069e29ff2620d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9698,51 +9698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId922069c7976c5de88" w:history="1">
+      <w:hyperlink r:id="rId286269e29ff26218d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9788,51 +9788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId123569c7976c5df19" w:history="1">
+      <w:hyperlink r:id="rId566469e29ff26222c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9976,51 +9976,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId279369c7976c5e054" w:history="1">
+      <w:hyperlink r:id="rId138369e29ff2623df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10104,51 +10104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId733969c7976c5e124" w:history="1">
+      <w:hyperlink r:id="rId956569e29ff262506" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10194,51 +10194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId163269c7976c5e1b2" w:history="1">
+      <w:hyperlink r:id="rId385869e29ff26259d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10322,51 +10322,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId290269c7976c5e280" w:history="1">
+      <w:hyperlink r:id="rId928869e29ff2626c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10432,51 +10432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId461169c7976c5e33e" w:history="1">
+      <w:hyperlink r:id="rId837569e29ff26286e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10661,81 +10661,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId315269c7976c5e4af" w:history="1">
+      <w:hyperlink r:id="rId960969e29ff262a5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="76298625" name="name710269c7976c5e54b" descr="eu_funding_250.png"/>
+            <wp:docPr id="43523290" name="name674869e29ff262bd5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId341369c7976c5e54a" cstate="print"/>
+                    <a:blip r:embed="rId142269e29ff262bd3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10833,137 +10833,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20926369">
+  <w:abstractNum w:abstractNumId="40509535">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21105369">
+    <w:lvl w:ilvl="0" w:tplc="17108086">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21105369" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17108086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21105369" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17108086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21105369" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17108086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21105369" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17108086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21105369" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17108086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21105369" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17108086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21105369" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17108086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21105369" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17108086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20926368">
+  <w:abstractNum w:abstractNumId="40509534">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44021833">
+    <w:lvl w:ilvl="0" w:tplc="77988203">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11715,55 +11715,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20926368">
-    <w:abstractNumId w:val="20926368"/>
+  <w:num w:numId="40509534">
+    <w:abstractNumId w:val="40509534"/>
   </w:num>
-  <w:num w:numId="20926369">
-    <w:abstractNumId w:val="20926369"/>
+  <w:num w:numId="40509535">
+    <w:abstractNumId w:val="40509535"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23313,51 +23313,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId890431865" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId107671884" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId382869c7976c58080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/" TargetMode="External"/><Relationship Id="rId192269c7976c580ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/categorization" TargetMode="External"/><Relationship Id="rId265169c7976c58c57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/photos" TargetMode="External"/><Relationship Id="rId835469c7976c5a018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId348569c7976c5be3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId599569c7976c5bed5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId625969c7976c5bf5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId296769c7976c5bfb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId432669c7976c5c008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId805069c7976c5c0b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId883369c7976c5c182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId476769c7976c5c24f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId641869c7976c5c328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId896869c7976c5c3d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId631969c7976c5c482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId969169c7976c5c5f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId398169c7976c5c6a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId637869c7976c5c717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId761569c7976c5c7ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId370669c7976c5c968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId578769c7976c5caaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId391069c7976c5cb88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId876269c7976c5cc1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId253369c7976c5cd62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId254269c7976c5cead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId634469c7976c5cff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId236769c7976c5d06a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId507669c7976c5d0fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId846269c7976c5d16d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId741169c7976c5d1fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId358069c7976c5d324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId597669c7976c5d3dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId158869c7976c5d472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId362269c7976c5d4e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId854669c7976c5d572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId361869c7976c5d5e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId423869c7976c5d748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId868469c7976c5d7b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId551369c7976c5d865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId220469c7976c5d8d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId579069c7976c5d943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId302369c7976c5d9d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId609569c7976c5da35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId527969c7976c5db49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId703269c7976c5dc05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId196369c7976c5dcd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId619369c7976c5dd6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId567469c7976c5de19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId922069c7976c5de88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId123569c7976c5df19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId279369c7976c5e054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId733969c7976c5e124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId163269c7976c5e1b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId290269c7976c5e280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId461169c7976c5e33e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId315269c7976c5e4af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId966769c7976c58ae6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId966769c7976c58ae6.jpg"/><Relationship Id="rId551269c7976c5ae54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId551269c7976c5ae54.jpg"/><Relationship Id="rId341369c7976c5e54a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId341369c7976c5e54a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId415374665" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId320790557" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId812969e29ff25c7b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/" TargetMode="External"/><Relationship Id="rId512769e29ff25c81b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/categorization" TargetMode="External"/><Relationship Id="rId992169e29ff25d0b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/photos" TargetMode="External"/><Relationship Id="rId457369e29ff25ddf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId790369e29ff25f9d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId925869e29ff25fa6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId445369e29ff25faf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId309769e29ff25fb5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId308169e29ff25fbb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId144669e29ff25fc66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId993169e29ff25fd38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId659369e29ff25fe04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId380969e29ff25fee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId811869e29ff25ff92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId396369e29ff260042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId662469e29ff2601e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId768169e29ff26029e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId734569e29ff260313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId692169e29ff2604ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId572669e29ff260627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId840169e29ff26076d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId792869e29ff260848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId506469e29ff2608dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId869369e29ff260a12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId366469e29ff260b76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId168069e29ff260cc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId224269e29ff260d48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId990669e29ff260ddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId219769e29ff260e54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId975769e29ff260ee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId944569e29ff261029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId548869e29ff2610dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId183869e29ff261173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId170169e29ff2611e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId801169e29ff261279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId229469e29ff2612fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId177669e29ff261478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId219369e29ff261723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId395669e29ff2617f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId171769e29ff26186d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId289869e29ff2618eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId940569e29ff2619cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId434069e29ff261a5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId671769e29ff261ce9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId967269e29ff261ddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId187569e29ff261f28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId454569e29ff261fc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId247069e29ff2620d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId286269e29ff26218d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId566469e29ff26222c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId138369e29ff2623df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId956569e29ff262506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId385869e29ff26259d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId928869e29ff2626c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId837569e29ff26286e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId960969e29ff262a5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId983969e29ff25cf9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId983969e29ff25cf9a.jpg"/><Relationship Id="rId440569e29ff25eaa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId440569e29ff25eaa1.jpg"/><Relationship Id="rId142269e29ff262bd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId142269e29ff262bd3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>