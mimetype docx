--- v8 (2026-04-17)
+++ v9 (2026-05-13)
@@ -405,51 +405,51 @@
               <w:t xml:space="preserve"> (Doidge) Stevens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial leaf spot of tomato, bacterial scab of tomato, bacterial spot of pepper, black spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId812969e29ff25c7b0" w:history="1">
+            <w:hyperlink r:id="rId13656a04e0f57fa25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -465,51 +465,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512769e29ff25c81b" w:history="1">
+            <w:hyperlink r:id="rId90076a04e0f57fa8d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -523,86 +523,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTVE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="66771686" name="name191569e29ff25cf9c" descr="2517.jpg"/>
+                  <wp:docPr id="63328089" name="name23056a04e0f580000" descr="2517.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2517.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId983969e29ff25cf9a" cstate="print"/>
+                          <a:blip r:embed="rId80956a04e0f57ffff" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId992169e29ff25d0b8" w:history="1">
+            <w:hyperlink r:id="rId77126a04e0f580106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2556,92 +2556,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId457369e29ff25ddf7" w:history="1">
+      <w:hyperlink r:id="rId34396a04e0f580de7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="92522454" name="name799969e29ff25eaa3" descr="XANTVE_distribution_map.jpg"/>
+            <wp:docPr id="19123907" name="name64756a04e0f581b6d" descr="XANTVE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTVE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId440569e29ff25eaa1" cstate="print"/>
+                    <a:blip r:embed="rId18376a04e0f581b6c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4629,51 +4629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId790369e29ff25f9d5" w:history="1">
+      <w:hyperlink r:id="rId66096a04e0f582a2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4719,51 +4719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId925869e29ff25fa6e" w:history="1">
+      <w:hyperlink r:id="rId75876a04e0f582ac4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4800,151 +4800,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId445369e29ff25faf2" w:history="1">
+      <w:hyperlink r:id="rId79806a04e0f582b57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId309769e29ff25fb5e" w:history="1">
+      <w:hyperlink r:id="rId97566a04e0f582be6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId308169e29ff25fbb5" w:history="1">
+      <w:hyperlink r:id="rId83406a04e0f582d02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5010,51 +5010,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId144669e29ff25fc66" w:history="1">
+      <w:hyperlink r:id="rId90416a04e0f582dc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5140,51 +5140,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId993169e29ff25fd38" w:history="1">
+      <w:hyperlink r:id="rId74206a04e0f582e98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5270,51 +5270,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId659369e29ff25fe04" w:history="1">
+      <w:hyperlink r:id="rId19666a04e0f582f67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5411,51 +5411,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId380969e29ff25fee0" w:history="1">
+      <w:hyperlink r:id="rId62546a04e0f583040" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5521,51 +5521,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId811869e29ff25ff92" w:history="1">
+      <w:hyperlink r:id="rId79116a04e0f5830fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5631,51 +5631,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId396369e29ff260042" w:history="1">
+      <w:hyperlink r:id="rId24386a04e0f5831ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5870,51 +5870,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId662469e29ff2601e5" w:history="1">
+      <w:hyperlink r:id="rId77526a04e0f58334e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5980,51 +5980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId768169e29ff26029e" w:history="1">
+      <w:hyperlink r:id="rId56196a04e0f58340a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6050,51 +6050,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId734569e29ff260313" w:history="1">
+      <w:hyperlink r:id="rId89406a04e0f583483" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6180,51 +6180,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId692169e29ff2604ac" w:history="1">
+      <w:hyperlink r:id="rId93506a04e0f583553" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6406,51 +6406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId572669e29ff260627" w:history="1">
+      <w:hyperlink r:id="rId74026a04e0f5836ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6603,51 +6603,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId840169e29ff26076d" w:history="1">
+      <w:hyperlink r:id="rId78766a04e0f583844" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6713,51 +6713,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId792869e29ff260848" w:history="1">
+      <w:hyperlink r:id="rId83706a04e0f5838f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6803,51 +6803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId506469e29ff2608dc" w:history="1">
+      <w:hyperlink r:id="rId19966a04e0f583987" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6995,51 +6995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId869369e29ff260a12" w:history="1">
+      <w:hyperlink r:id="rId70906a04e0f583ad0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7201,51 +7201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId366469e29ff260b76" w:history="1">
+      <w:hyperlink r:id="rId28586a04e0f583c37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7405,51 +7405,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId168069e29ff260cc8" w:history="1">
+      <w:hyperlink r:id="rId22016a04e0f583db3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7475,51 +7475,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId224269e29ff260d48" w:history="1">
+      <w:hyperlink r:id="rId74026a04e0f583e27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7565,51 +7565,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId990669e29ff260ddf" w:history="1">
+      <w:hyperlink r:id="rId26066a04e0f583ec4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7635,51 +7635,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId219769e29ff260e54" w:history="1">
+      <w:hyperlink r:id="rId85716a04e0f583f4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7725,51 +7725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId975769e29ff260ee5" w:history="1">
+      <w:hyperlink r:id="rId60546a04e0f583fe0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7911,51 +7911,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId944569e29ff261029" w:history="1">
+      <w:hyperlink r:id="rId47186a04e0f584124" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8021,51 +8021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId548869e29ff2610dd" w:history="1">
+      <w:hyperlink r:id="rId63796a04e0f5841d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8111,51 +8111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId183869e29ff261173" w:history="1">
+      <w:hyperlink r:id="rId55206a04e0f584279" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8181,51 +8181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId170169e29ff2611e6" w:history="1">
+      <w:hyperlink r:id="rId20656a04e0f5842f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8271,51 +8271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId801169e29ff261279" w:history="1">
+      <w:hyperlink r:id="rId11986a04e0f584380" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8341,51 +8341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId229469e29ff2612fc" w:history="1">
+      <w:hyperlink r:id="rId93356a04e0f5843f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8569,51 +8569,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId177669e29ff261478" w:history="1">
+      <w:hyperlink r:id="rId63676a04e0f584558" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8639,51 +8639,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId219369e29ff261723" w:history="1">
+      <w:hyperlink r:id="rId62486a04e0f5845c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8749,51 +8749,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId395669e29ff2617f7" w:history="1">
+      <w:hyperlink r:id="rId27066a04e0f584675" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8819,51 +8819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId171769e29ff26186d" w:history="1">
+      <w:hyperlink r:id="rId24716a04e0f5846e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8889,51 +8889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId289869e29ff2618eb" w:history="1">
+      <w:hyperlink r:id="rId91096a04e0f584753" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8979,51 +8979,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId940569e29ff2619cd" w:history="1">
+      <w:hyperlink r:id="rId39966a04e0f5847e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9040,51 +9040,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId434069e29ff261a5e" w:history="1">
+      <w:hyperlink r:id="rId52766a04e0f584850" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9208,51 +9208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId671769e29ff261ce9" w:history="1">
+      <w:hyperlink r:id="rId20616a04e0f584974" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9298,51 +9298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId967269e29ff261ddd" w:history="1">
+      <w:hyperlink r:id="rId22796a04e0f584a13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9428,51 +9428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId187569e29ff261f28" w:history="1">
+      <w:hyperlink r:id="rId42426a04e0f584af8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9518,51 +9518,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId454569e29ff261fc2" w:history="1">
+      <w:hyperlink r:id="rId26706a04e0f584b8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9628,51 +9628,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId247069e29ff2620d0" w:history="1">
+      <w:hyperlink r:id="rId69806a04e0f584c3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9698,51 +9698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId286269e29ff26218d" w:history="1">
+      <w:hyperlink r:id="rId53366a04e0f584cac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9788,51 +9788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId566469e29ff26222c" w:history="1">
+      <w:hyperlink r:id="rId72956a04e0f584d64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9976,51 +9976,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId138369e29ff2623df" w:history="1">
+      <w:hyperlink r:id="rId98056a04e0f584ea4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10104,51 +10104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId956569e29ff262506" w:history="1">
+      <w:hyperlink r:id="rId48166a04e0f584f87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10194,51 +10194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId385869e29ff26259d" w:history="1">
+      <w:hyperlink r:id="rId39226a04e0f585018" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10322,51 +10322,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId928869e29ff2626c5" w:history="1">
+      <w:hyperlink r:id="rId86866a04e0f585104" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10432,51 +10432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId837569e29ff26286e" w:history="1">
+      <w:hyperlink r:id="rId40446a04e0f5851c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10661,81 +10661,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId960969e29ff262a5e" w:history="1">
+      <w:hyperlink r:id="rId34106a04e0f58533b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="43523290" name="name674869e29ff262bd5" descr="eu_funding_250.png"/>
+            <wp:docPr id="35794549" name="name20326a04e0f5853ce" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId142269e29ff262bd3" cstate="print"/>
+                    <a:blip r:embed="rId96176a04e0f5853cd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10833,137 +10833,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40509535">
+  <w:abstractNum w:abstractNumId="76222718">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17108086">
+    <w:lvl w:ilvl="0" w:tplc="71883244">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17108086" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71883244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17108086" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71883244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17108086" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71883244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17108086" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71883244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17108086" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71883244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17108086" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71883244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17108086" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71883244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17108086" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71883244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40509534">
+  <w:abstractNum w:abstractNumId="76222717">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77988203">
+    <w:lvl w:ilvl="0" w:tplc="28147469">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11715,55 +11715,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40509534">
-    <w:abstractNumId w:val="40509534"/>
+  <w:num w:numId="76222717">
+    <w:abstractNumId w:val="76222717"/>
   </w:num>
-  <w:num w:numId="40509535">
-    <w:abstractNumId w:val="40509535"/>
+  <w:num w:numId="76222718">
+    <w:abstractNumId w:val="76222718"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23313,51 +23313,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId415374665" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId320790557" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId812969e29ff25c7b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/" TargetMode="External"/><Relationship Id="rId512769e29ff25c81b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/categorization" TargetMode="External"/><Relationship Id="rId992169e29ff25d0b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/photos" TargetMode="External"/><Relationship Id="rId457369e29ff25ddf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId790369e29ff25f9d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId925869e29ff25fa6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId445369e29ff25faf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId309769e29ff25fb5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId308169e29ff25fbb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId144669e29ff25fc66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId993169e29ff25fd38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId659369e29ff25fe04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId380969e29ff25fee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId811869e29ff25ff92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId396369e29ff260042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId662469e29ff2601e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId768169e29ff26029e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId734569e29ff260313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId692169e29ff2604ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId572669e29ff260627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId840169e29ff26076d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId792869e29ff260848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId506469e29ff2608dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId869369e29ff260a12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId366469e29ff260b76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId168069e29ff260cc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId224269e29ff260d48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId990669e29ff260ddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId219769e29ff260e54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId975769e29ff260ee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId944569e29ff261029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId548869e29ff2610dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId183869e29ff261173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId170169e29ff2611e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId801169e29ff261279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId229469e29ff2612fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId177669e29ff261478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId219369e29ff261723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId395669e29ff2617f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId171769e29ff26186d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId289869e29ff2618eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId940569e29ff2619cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId434069e29ff261a5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId671769e29ff261ce9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId967269e29ff261ddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId187569e29ff261f28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId454569e29ff261fc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId247069e29ff2620d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId286269e29ff26218d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId566469e29ff26222c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId138369e29ff2623df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId956569e29ff262506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId385869e29ff26259d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId928869e29ff2626c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId837569e29ff26286e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId960969e29ff262a5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId983969e29ff25cf9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId983969e29ff25cf9a.jpg"/><Relationship Id="rId440569e29ff25eaa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId440569e29ff25eaa1.jpg"/><Relationship Id="rId142269e29ff262bd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId142269e29ff262bd3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId386802880" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId911339698" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13656a04e0f57fa25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/" TargetMode="External"/><Relationship Id="rId90076a04e0f57fa8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/categorization" TargetMode="External"/><Relationship Id="rId77126a04e0f580106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/photos" TargetMode="External"/><Relationship Id="rId34396a04e0f580de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId66096a04e0f582a2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId75876a04e0f582ac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId79806a04e0f582b57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId97566a04e0f582be6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId83406a04e0f582d02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId90416a04e0f582dc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId74206a04e0f582e98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId19666a04e0f582f67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId62546a04e0f583040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId79116a04e0f5830fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId24386a04e0f5831ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId77526a04e0f58334e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId56196a04e0f58340a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId89406a04e0f583483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId93506a04e0f583553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId74026a04e0f5836ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId78766a04e0f583844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId83706a04e0f5838f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId19966a04e0f583987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId70906a04e0f583ad0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId28586a04e0f583c37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId22016a04e0f583db3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId74026a04e0f583e27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId26066a04e0f583ec4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId85716a04e0f583f4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId60546a04e0f583fe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId47186a04e0f584124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId63796a04e0f5841d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId55206a04e0f584279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId20656a04e0f5842f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId11986a04e0f584380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId93356a04e0f5843f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId63676a04e0f584558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId62486a04e0f5845c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId27066a04e0f584675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId24716a04e0f5846e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId91096a04e0f584753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId39966a04e0f5847e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId52766a04e0f584850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId20616a04e0f584974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId22796a04e0f584a13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId42426a04e0f584af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId26706a04e0f584b8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId69806a04e0f584c3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId53366a04e0f584cac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId72956a04e0f584d64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId98056a04e0f584ea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId48166a04e0f584f87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId39226a04e0f585018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId86866a04e0f585104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId40446a04e0f5851c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34106a04e0f58533b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId80956a04e0f57ffff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80956a04e0f57ffff.jpg"/><Relationship Id="rId18376a04e0f581b6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18376a04e0f581b6c.jpg"/><Relationship Id="rId96176a04e0f5853cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96176a04e0f5853cd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>