--- v9 (2026-05-13)
+++ v10 (2026-06-04)
@@ -405,51 +405,51 @@
               <w:t xml:space="preserve"> (Doidge) Stevens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial leaf spot of tomato, bacterial scab of tomato, bacterial spot of pepper, black spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13656a04e0f57fa25" w:history="1">
+            <w:hyperlink r:id="rId69166a20fb386d6b7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -465,51 +465,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90076a04e0f57fa8d" w:history="1">
+            <w:hyperlink r:id="rId30656a20fb386d725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -523,86 +523,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTVE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63328089" name="name23056a04e0f580000" descr="2517.jpg"/>
+                  <wp:docPr id="89260538" name="name30906a20fb386deef" descr="2517.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2517.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId80956a04e0f57ffff" cstate="print"/>
+                          <a:blip r:embed="rId75466a20fb386deec" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId77126a04e0f580106" w:history="1">
+            <w:hyperlink r:id="rId38026a20fb386e048" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2556,92 +2556,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34396a04e0f580de7" w:history="1">
+      <w:hyperlink r:id="rId63716a20fb386edd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="19123907" name="name64756a04e0f581b6d" descr="XANTVE_distribution_map.jpg"/>
+            <wp:docPr id="44928183" name="name78276a20fb386f993" descr="XANTVE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTVE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18376a04e0f581b6c" cstate="print"/>
+                    <a:blip r:embed="rId30876a20fb386f990" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4629,51 +4629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66096a04e0f582a2e" w:history="1">
+      <w:hyperlink r:id="rId78116a20fb387091c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4719,51 +4719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75876a04e0f582ac4" w:history="1">
+      <w:hyperlink r:id="rId72306a20fb38709b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4800,151 +4800,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79806a04e0f582b57" w:history="1">
+      <w:hyperlink r:id="rId16206a20fb3870a38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97566a04e0f582be6" w:history="1">
+      <w:hyperlink r:id="rId78986a20fb3870a8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83406a04e0f582d02" w:history="1">
+      <w:hyperlink r:id="rId99806a20fb3870ae4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5010,51 +5010,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90416a04e0f582dc5" w:history="1">
+      <w:hyperlink r:id="rId92806a20fb3870b92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5140,51 +5140,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74206a04e0f582e98" w:history="1">
+      <w:hyperlink r:id="rId82256a20fb3870c60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5270,51 +5270,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19666a04e0f582f67" w:history="1">
+      <w:hyperlink r:id="rId49476a20fb3870d2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5411,51 +5411,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62546a04e0f583040" w:history="1">
+      <w:hyperlink r:id="rId76816a20fb3870e08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5521,51 +5521,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79116a04e0f5830fc" w:history="1">
+      <w:hyperlink r:id="rId87906a20fb3870eb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5631,51 +5631,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24386a04e0f5831ad" w:history="1">
+      <w:hyperlink r:id="rId91066a20fb3870f73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5870,51 +5870,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77526a04e0f58334e" w:history="1">
+      <w:hyperlink r:id="rId65726a20fb38710f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5980,51 +5980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56196a04e0f58340a" w:history="1">
+      <w:hyperlink r:id="rId61136a20fb38711a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6050,51 +6050,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89406a04e0f583483" w:history="1">
+      <w:hyperlink r:id="rId18236a20fb3871213" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6180,51 +6180,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93506a04e0f583553" w:history="1">
+      <w:hyperlink r:id="rId12646a20fb38712e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6406,51 +6406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74026a04e0f5836ef" w:history="1">
+      <w:hyperlink r:id="rId90946a20fb3871463" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6603,51 +6603,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78766a04e0f583844" w:history="1">
+      <w:hyperlink r:id="rId14626a20fb38715a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6713,51 +6713,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83706a04e0f5838f7" w:history="1">
+      <w:hyperlink r:id="rId56126a20fb3871658" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6803,51 +6803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19966a04e0f583987" w:history="1">
+      <w:hyperlink r:id="rId67596a20fb38716e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6995,51 +6995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70906a04e0f583ad0" w:history="1">
+      <w:hyperlink r:id="rId21636a20fb387181c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7201,51 +7201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28586a04e0f583c37" w:history="1">
+      <w:hyperlink r:id="rId99076a20fb3871968" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7405,51 +7405,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22016a04e0f583db3" w:history="1">
+      <w:hyperlink r:id="rId74206a20fb3871abc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7475,51 +7475,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74026a04e0f583e27" w:history="1">
+      <w:hyperlink r:id="rId98866a20fb3871b34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7565,51 +7565,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26066a04e0f583ec4" w:history="1">
+      <w:hyperlink r:id="rId10506a20fb3871bc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7635,51 +7635,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85716a04e0f583f4d" w:history="1">
+      <w:hyperlink r:id="rId46076a20fb3871c36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7725,51 +7725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60546a04e0f583fe0" w:history="1">
+      <w:hyperlink r:id="rId18486a20fb3871cc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7911,51 +7911,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47186a04e0f584124" w:history="1">
+      <w:hyperlink r:id="rId59556a20fb3871dee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8021,51 +8021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63796a04e0f5841d3" w:history="1">
+      <w:hyperlink r:id="rId68356a20fb3871e9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8111,51 +8111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55206a04e0f584279" w:history="1">
+      <w:hyperlink r:id="rId10416a20fb3871f2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8181,51 +8181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20656a04e0f5842f0" w:history="1">
+      <w:hyperlink r:id="rId79526a20fb3871fa0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8271,51 +8271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11986a04e0f584380" w:history="1">
+      <w:hyperlink r:id="rId70236a20fb3872030" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8341,51 +8341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93356a04e0f5843f2" w:history="1">
+      <w:hyperlink r:id="rId95176a20fb38720a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8569,51 +8569,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63676a04e0f584558" w:history="1">
+      <w:hyperlink r:id="rId30026a20fb387220a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8639,51 +8639,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62486a04e0f5845c7" w:history="1">
+      <w:hyperlink r:id="rId82006a20fb387227a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8749,51 +8749,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27066a04e0f584675" w:history="1">
+      <w:hyperlink r:id="rId28416a20fb3872329" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8819,51 +8819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24716a04e0f5846e5" w:history="1">
+      <w:hyperlink r:id="rId61076a20fb387239a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8889,51 +8889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91096a04e0f584753" w:history="1">
+      <w:hyperlink r:id="rId34196a20fb3872422" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8979,51 +8979,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39966a04e0f5847e1" w:history="1">
+      <w:hyperlink r:id="rId18546a20fb38724b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9040,51 +9040,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52766a04e0f584850" w:history="1">
+      <w:hyperlink r:id="rId13616a20fb387251d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9208,51 +9208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20616a04e0f584974" w:history="1">
+      <w:hyperlink r:id="rId44996a20fb387262a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9298,51 +9298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22796a04e0f584a13" w:history="1">
+      <w:hyperlink r:id="rId90166a20fb38726c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9428,51 +9428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42426a04e0f584af8" w:history="1">
+      <w:hyperlink r:id="rId78256a20fb3872798" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9518,51 +9518,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26706a04e0f584b8c" w:history="1">
+      <w:hyperlink r:id="rId22916a20fb387282c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9628,51 +9628,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69806a04e0f584c3b" w:history="1">
+      <w:hyperlink r:id="rId91566a20fb38728db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9698,51 +9698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53366a04e0f584cac" w:history="1">
+      <w:hyperlink r:id="rId60486a20fb387294a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9788,51 +9788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72956a04e0f584d64" w:history="1">
+      <w:hyperlink r:id="rId27166a20fb38729da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9976,51 +9976,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98056a04e0f584ea4" w:history="1">
+      <w:hyperlink r:id="rId98036a20fb3872b10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10104,51 +10104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48166a04e0f584f87" w:history="1">
+      <w:hyperlink r:id="rId71646a20fb3872be4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10194,51 +10194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39226a04e0f585018" w:history="1">
+      <w:hyperlink r:id="rId12876a20fb3872c73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10322,51 +10322,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86866a04e0f585104" w:history="1">
+      <w:hyperlink r:id="rId29126a20fb3872d43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10432,51 +10432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40446a04e0f5851c7" w:history="1">
+      <w:hyperlink r:id="rId29826a20fb3872dfe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10661,81 +10661,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34106a04e0f58533b" w:history="1">
+      <w:hyperlink r:id="rId76406a20fb3872f71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35794549" name="name20326a04e0f5853ce" descr="eu_funding_250.png"/>
+            <wp:docPr id="80364920" name="name21586a20fb3873030" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96176a04e0f5853cd" cstate="print"/>
+                    <a:blip r:embed="rId52586a20fb387302e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10833,137 +10833,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76222718">
+  <w:abstractNum w:abstractNumId="29153374">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71883244">
+    <w:lvl w:ilvl="0" w:tplc="76676066">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71883244" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76676066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71883244" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76676066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71883244" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76676066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71883244" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76676066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71883244" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76676066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71883244" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76676066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71883244" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76676066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71883244" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76676066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76222717">
+  <w:abstractNum w:abstractNumId="29153373">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28147469">
+    <w:lvl w:ilvl="0" w:tplc="24573264">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11715,55 +11715,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76222717">
-    <w:abstractNumId w:val="76222717"/>
+  <w:num w:numId="29153373">
+    <w:abstractNumId w:val="29153373"/>
   </w:num>
-  <w:num w:numId="76222718">
-    <w:abstractNumId w:val="76222718"/>
+  <w:num w:numId="29153374">
+    <w:abstractNumId w:val="29153374"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23313,51 +23313,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId386802880" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId911339698" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13656a04e0f57fa25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/" TargetMode="External"/><Relationship Id="rId90076a04e0f57fa8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/categorization" TargetMode="External"/><Relationship Id="rId77126a04e0f580106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/photos" TargetMode="External"/><Relationship Id="rId34396a04e0f580de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId66096a04e0f582a2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId75876a04e0f582ac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId79806a04e0f582b57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId97566a04e0f582be6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId83406a04e0f582d02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId90416a04e0f582dc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId74206a04e0f582e98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId19666a04e0f582f67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId62546a04e0f583040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId79116a04e0f5830fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId24386a04e0f5831ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId77526a04e0f58334e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId56196a04e0f58340a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId89406a04e0f583483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId93506a04e0f583553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId74026a04e0f5836ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId78766a04e0f583844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId83706a04e0f5838f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId19966a04e0f583987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId70906a04e0f583ad0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId28586a04e0f583c37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId22016a04e0f583db3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId74026a04e0f583e27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId26066a04e0f583ec4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId85716a04e0f583f4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId60546a04e0f583fe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId47186a04e0f584124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId63796a04e0f5841d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId55206a04e0f584279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId20656a04e0f5842f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId11986a04e0f584380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId93356a04e0f5843f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId63676a04e0f584558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId62486a04e0f5845c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId27066a04e0f584675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId24716a04e0f5846e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId91096a04e0f584753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId39966a04e0f5847e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId52766a04e0f584850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId20616a04e0f584974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId22796a04e0f584a13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId42426a04e0f584af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId26706a04e0f584b8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId69806a04e0f584c3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId53366a04e0f584cac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId72956a04e0f584d64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId98056a04e0f584ea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId48166a04e0f584f87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId39226a04e0f585018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId86866a04e0f585104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId40446a04e0f5851c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34106a04e0f58533b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId80956a04e0f57ffff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80956a04e0f57ffff.jpg"/><Relationship Id="rId18376a04e0f581b6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18376a04e0f581b6c.jpg"/><Relationship Id="rId96176a04e0f5853cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96176a04e0f5853cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId186233309" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId625369509" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69166a20fb386d6b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/" TargetMode="External"/><Relationship Id="rId30656a20fb386d725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/categorization" TargetMode="External"/><Relationship Id="rId38026a20fb386e048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/photos" TargetMode="External"/><Relationship Id="rId63716a20fb386edd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId78116a20fb387091c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId72306a20fb38709b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId16206a20fb3870a38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId78986a20fb3870a8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId99806a20fb3870ae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId92806a20fb3870b92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId82256a20fb3870c60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId49476a20fb3870d2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId76816a20fb3870e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId87906a20fb3870eb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId91066a20fb3870f73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId65726a20fb38710f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId61136a20fb38711a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId18236a20fb3871213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId12646a20fb38712e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId90946a20fb3871463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId14626a20fb38715a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId56126a20fb3871658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId67596a20fb38716e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId21636a20fb387181c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId99076a20fb3871968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId74206a20fb3871abc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId98866a20fb3871b34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId10506a20fb3871bc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId46076a20fb3871c36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId18486a20fb3871cc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId59556a20fb3871dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId68356a20fb3871e9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId10416a20fb3871f2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId79526a20fb3871fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId70236a20fb3872030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId95176a20fb38720a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId30026a20fb387220a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId82006a20fb387227a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId28416a20fb3872329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId61076a20fb387239a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId34196a20fb3872422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId18546a20fb38724b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId13616a20fb387251d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId44996a20fb387262a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId90166a20fb38726c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId78256a20fb3872798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId22916a20fb387282c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId91566a20fb38728db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId60486a20fb387294a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId27166a20fb38729da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId98036a20fb3872b10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId71646a20fb3872be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId12876a20fb3872c73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId29126a20fb3872d43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId29826a20fb3872dfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76406a20fb3872f71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId75466a20fb386deec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75466a20fb386deec.jpg"/><Relationship Id="rId30876a20fb386f990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30876a20fb386f990.jpg"/><Relationship Id="rId52586a20fb387302e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52586a20fb387302e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>