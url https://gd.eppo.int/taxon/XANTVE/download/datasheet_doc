--- v10 (2026-06-04)
+++ v11 (2026-06-24)
@@ -405,51 +405,51 @@
               <w:t xml:space="preserve"> (Doidge) Stevens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial leaf spot of tomato, bacterial scab of tomato, bacterial spot of pepper, black spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69166a20fb386d6b7" w:history="1">
+            <w:hyperlink r:id="rId85036a3b9bfbae2d6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -465,51 +465,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30656a20fb386d725" w:history="1">
+            <w:hyperlink r:id="rId88066a3b9bfbae342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -523,86 +523,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTVE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="89260538" name="name30906a20fb386deef" descr="2517.jpg"/>
+                  <wp:docPr id="27836946" name="name85806a3b9bfbaeaa5" descr="2517.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2517.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId75466a20fb386deec" cstate="print"/>
+                          <a:blip r:embed="rId91876a3b9bfbaeaa2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId38026a20fb386e048" w:history="1">
+            <w:hyperlink r:id="rId13126a3b9bfbaec0a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2556,92 +2556,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63716a20fb386edd4" w:history="1">
+      <w:hyperlink r:id="rId58486a3b9bfbafd6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44928183" name="name78276a20fb386f993" descr="XANTVE_distribution_map.jpg"/>
+            <wp:docPr id="88767100" name="name27746a3b9bfbb06eb" descr="XANTVE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTVE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30876a20fb386f990" cstate="print"/>
+                    <a:blip r:embed="rId27306a3b9bfbb06e8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4629,51 +4629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78116a20fb387091c" w:history="1">
+      <w:hyperlink r:id="rId15116a3b9bfbb1637" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4719,51 +4719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72306a20fb38709b3" w:history="1">
+      <w:hyperlink r:id="rId94556a3b9bfbb16cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4800,151 +4800,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16206a20fb3870a38" w:history="1">
+      <w:hyperlink r:id="rId15246a3b9bfbb1750" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78986a20fb3870a8f" w:history="1">
+      <w:hyperlink r:id="rId48796a3b9bfbb17a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99806a20fb3870ae4" w:history="1">
+      <w:hyperlink r:id="rId13266a3b9bfbb17fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5010,51 +5010,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92806a20fb3870b92" w:history="1">
+      <w:hyperlink r:id="rId63256a3b9bfbb18a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5140,51 +5140,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82256a20fb3870c60" w:history="1">
+      <w:hyperlink r:id="rId71236a3b9bfbb1976" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5270,51 +5270,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49476a20fb3870d2f" w:history="1">
+      <w:hyperlink r:id="rId40986a3b9bfbb1a41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5411,51 +5411,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76816a20fb3870e08" w:history="1">
+      <w:hyperlink r:id="rId36546a3b9bfbb1b19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5521,51 +5521,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87906a20fb3870eb7" w:history="1">
+      <w:hyperlink r:id="rId21686a3b9bfbb1c12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5631,51 +5631,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91066a20fb3870f73" w:history="1">
+      <w:hyperlink r:id="rId15466a3b9bfbb1ead" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5870,51 +5870,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65726a20fb38710f0" w:history="1">
+      <w:hyperlink r:id="rId72026a3b9bfbb202f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5980,51 +5980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61136a20fb38711a0" w:history="1">
+      <w:hyperlink r:id="rId59946a3b9bfbb20e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6050,51 +6050,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18236a20fb3871213" w:history="1">
+      <w:hyperlink r:id="rId31566a3b9bfbb2154" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6180,51 +6180,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12646a20fb38712e1" w:history="1">
+      <w:hyperlink r:id="rId23056a3b9bfbb2232" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6406,51 +6406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90946a20fb3871463" w:history="1">
+      <w:hyperlink r:id="rId89596a3b9bfbb239d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6603,51 +6603,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14626a20fb38715a8" w:history="1">
+      <w:hyperlink r:id="rId10096a3b9bfbb24da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6713,51 +6713,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56126a20fb3871658" w:history="1">
+      <w:hyperlink r:id="rId94386a3b9bfbb2592" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6803,51 +6803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67596a20fb38716e9" w:history="1">
+      <w:hyperlink r:id="rId25906a3b9bfbb2632" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6995,51 +6995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21636a20fb387181c" w:history="1">
+      <w:hyperlink r:id="rId68066a3b9bfbb276f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7201,51 +7201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99076a20fb3871968" w:history="1">
+      <w:hyperlink r:id="rId71396a3b9bfbb28ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7405,51 +7405,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74206a20fb3871abc" w:history="1">
+      <w:hyperlink r:id="rId46066a3b9bfbb2a66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7475,51 +7475,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98866a20fb3871b34" w:history="1">
+      <w:hyperlink r:id="rId32446a3b9bfbb2ae7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7565,51 +7565,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10506a20fb3871bc5" w:history="1">
+      <w:hyperlink r:id="rId61856a3b9bfbb2baa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7635,51 +7635,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46076a20fb3871c36" w:history="1">
+      <w:hyperlink r:id="rId42076a3b9bfbb2c21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7725,51 +7725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18486a20fb3871cc5" w:history="1">
+      <w:hyperlink r:id="rId92676a3b9bfbb2cc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7911,51 +7911,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59556a20fb3871dee" w:history="1">
+      <w:hyperlink r:id="rId12636a3b9bfbb2e22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8021,51 +8021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68356a20fb3871e9d" w:history="1">
+      <w:hyperlink r:id="rId23496a3b9bfbb2ef2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8111,51 +8111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10416a20fb3871f2e" w:history="1">
+      <w:hyperlink r:id="rId63836a3b9bfbb2f92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8181,51 +8181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79526a20fb3871fa0" w:history="1">
+      <w:hyperlink r:id="rId68476a3b9bfbb3014" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8271,51 +8271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70236a20fb3872030" w:history="1">
+      <w:hyperlink r:id="rId76866a3b9bfbb30a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8341,51 +8341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95176a20fb38720a1" w:history="1">
+      <w:hyperlink r:id="rId35146a3b9bfbb3126" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8569,51 +8569,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30026a20fb387220a" w:history="1">
+      <w:hyperlink r:id="rId34026a3b9bfbb32b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8639,51 +8639,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82006a20fb387227a" w:history="1">
+      <w:hyperlink r:id="rId72736a3b9bfbb332c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8749,51 +8749,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28416a20fb3872329" w:history="1">
+      <w:hyperlink r:id="rId31886a3b9bfbb33e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8819,51 +8819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61076a20fb387239a" w:history="1">
+      <w:hyperlink r:id="rId10916a3b9bfbb3465" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8889,51 +8889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34196a20fb3872422" w:history="1">
+      <w:hyperlink r:id="rId88786a3b9bfbb34d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8979,51 +8979,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18546a20fb38724b6" w:history="1">
+      <w:hyperlink r:id="rId80616a3b9bfbb357e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9040,51 +9040,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13616a20fb387251d" w:history="1">
+      <w:hyperlink r:id="rId42366a3b9bfbb35e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9208,51 +9208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44996a20fb387262a" w:history="1">
+      <w:hyperlink r:id="rId75426a3b9bfbb36f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9298,51 +9298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90166a20fb38726c8" w:history="1">
+      <w:hyperlink r:id="rId27066a3b9bfbb3780" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9428,51 +9428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78256a20fb3872798" w:history="1">
+      <w:hyperlink r:id="rId20576a3b9bfbb384a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9518,51 +9518,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22916a20fb387282c" w:history="1">
+      <w:hyperlink r:id="rId27216a3b9bfbb38db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9628,51 +9628,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91566a20fb38728db" w:history="1">
+      <w:hyperlink r:id="rId27836a3b9bfbb3992" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9698,51 +9698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60486a20fb387294a" w:history="1">
+      <w:hyperlink r:id="rId80146a3b9bfbb3a02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9788,51 +9788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27166a20fb38729da" w:history="1">
+      <w:hyperlink r:id="rId95726a3b9bfbb3a90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9976,51 +9976,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98036a20fb3872b10" w:history="1">
+      <w:hyperlink r:id="rId76556a3b9bfbb3bf1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10104,51 +10104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71646a20fb3872be4" w:history="1">
+      <w:hyperlink r:id="rId22696a3b9bfbb3cd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10194,51 +10194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12876a20fb3872c73" w:history="1">
+      <w:hyperlink r:id="rId41906a3b9bfbb3d70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10322,51 +10322,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29126a20fb3872d43" w:history="1">
+      <w:hyperlink r:id="rId70006a3b9bfbb3e42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10432,51 +10432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29826a20fb3872dfe" w:history="1">
+      <w:hyperlink r:id="rId79296a3b9bfbb3f0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10661,81 +10661,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76406a20fb3872f71" w:history="1">
+      <w:hyperlink r:id="rId18616a3b9bfbb408b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="80364920" name="name21586a20fb3873030" descr="eu_funding_250.png"/>
+            <wp:docPr id="54959465" name="name37666a3b9bfbb412d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52586a20fb387302e" cstate="print"/>
+                    <a:blip r:embed="rId58666a3b9bfbb412c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10833,137 +10833,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29153374">
+  <w:abstractNum w:abstractNumId="63638686">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76676066">
+    <w:lvl w:ilvl="0" w:tplc="21995451">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76676066" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21995451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76676066" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21995451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76676066" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21995451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76676066" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21995451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76676066" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21995451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76676066" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21995451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76676066" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21995451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76676066" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21995451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29153373">
+  <w:abstractNum w:abstractNumId="63638685">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24573264">
+    <w:lvl w:ilvl="0" w:tplc="42226175">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11715,55 +11715,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29153373">
-    <w:abstractNumId w:val="29153373"/>
+  <w:num w:numId="63638685">
+    <w:abstractNumId w:val="63638685"/>
   </w:num>
-  <w:num w:numId="29153374">
-    <w:abstractNumId w:val="29153374"/>
+  <w:num w:numId="63638686">
+    <w:abstractNumId w:val="63638686"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23313,51 +23313,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId186233309" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId625369509" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69166a20fb386d6b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/" TargetMode="External"/><Relationship Id="rId30656a20fb386d725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/categorization" TargetMode="External"/><Relationship Id="rId38026a20fb386e048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/photos" TargetMode="External"/><Relationship Id="rId63716a20fb386edd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId78116a20fb387091c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId72306a20fb38709b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId16206a20fb3870a38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId78986a20fb3870a8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId99806a20fb3870ae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId92806a20fb3870b92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId82256a20fb3870c60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId49476a20fb3870d2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId76816a20fb3870e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId87906a20fb3870eb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId91066a20fb3870f73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId65726a20fb38710f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId61136a20fb38711a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId18236a20fb3871213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId12646a20fb38712e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId90946a20fb3871463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId14626a20fb38715a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId56126a20fb3871658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId67596a20fb38716e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId21636a20fb387181c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId99076a20fb3871968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId74206a20fb3871abc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId98866a20fb3871b34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId10506a20fb3871bc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId46076a20fb3871c36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId18486a20fb3871cc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId59556a20fb3871dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId68356a20fb3871e9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId10416a20fb3871f2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId79526a20fb3871fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId70236a20fb3872030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId95176a20fb38720a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId30026a20fb387220a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId82006a20fb387227a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId28416a20fb3872329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId61076a20fb387239a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId34196a20fb3872422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId18546a20fb38724b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId13616a20fb387251d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId44996a20fb387262a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId90166a20fb38726c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId78256a20fb3872798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId22916a20fb387282c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId91566a20fb38728db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId60486a20fb387294a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId27166a20fb38729da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId98036a20fb3872b10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId71646a20fb3872be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId12876a20fb3872c73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId29126a20fb3872d43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId29826a20fb3872dfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76406a20fb3872f71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId75466a20fb386deec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75466a20fb386deec.jpg"/><Relationship Id="rId30876a20fb386f990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30876a20fb386f990.jpg"/><Relationship Id="rId52586a20fb387302e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52586a20fb387302e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId827821012" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId914237181" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85036a3b9bfbae2d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/" TargetMode="External"/><Relationship Id="rId88066a3b9bfbae342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/categorization" TargetMode="External"/><Relationship Id="rId13126a3b9bfbaec0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/photos" TargetMode="External"/><Relationship Id="rId58486a3b9bfbafd6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId15116a3b9bfbb1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId94556a3b9bfbb16cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId15246a3b9bfbb1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId48796a3b9bfbb17a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId13266a3b9bfbb17fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId63256a3b9bfbb18a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId71236a3b9bfbb1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId40986a3b9bfbb1a41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId36546a3b9bfbb1b19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId21686a3b9bfbb1c12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId15466a3b9bfbb1ead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId72026a3b9bfbb202f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId59946a3b9bfbb20e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId31566a3b9bfbb2154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId23056a3b9bfbb2232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId89596a3b9bfbb239d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId10096a3b9bfbb24da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId94386a3b9bfbb2592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId25906a3b9bfbb2632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId68066a3b9bfbb276f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId71396a3b9bfbb28ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId46066a3b9bfbb2a66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId32446a3b9bfbb2ae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId61856a3b9bfbb2baa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId42076a3b9bfbb2c21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId92676a3b9bfbb2cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId12636a3b9bfbb2e22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId23496a3b9bfbb2ef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId63836a3b9bfbb2f92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId68476a3b9bfbb3014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId76866a3b9bfbb30a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId35146a3b9bfbb3126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId34026a3b9bfbb32b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId72736a3b9bfbb332c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId31886a3b9bfbb33e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId10916a3b9bfbb3465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId88786a3b9bfbb34d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId80616a3b9bfbb357e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId42366a3b9bfbb35e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId75426a3b9bfbb36f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId27066a3b9bfbb3780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId20576a3b9bfbb384a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId27216a3b9bfbb38db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId27836a3b9bfbb3992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId80146a3b9bfbb3a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId95726a3b9bfbb3a90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId76556a3b9bfbb3bf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId22696a3b9bfbb3cd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId41906a3b9bfbb3d70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId70006a3b9bfbb3e42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId79296a3b9bfbb3f0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18616a3b9bfbb408b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId91876a3b9bfbaeaa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91876a3b9bfbaeaa2.jpg"/><Relationship Id="rId27306a3b9bfbb06e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27306a3b9bfbb06e8.jpg"/><Relationship Id="rId58666a3b9bfbb412c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58666a3b9bfbb412c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>