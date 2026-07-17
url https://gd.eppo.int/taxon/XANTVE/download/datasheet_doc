--- v11 (2026-06-24)
+++ v12 (2026-07-17)
@@ -405,51 +405,51 @@
               <w:t xml:space="preserve"> (Doidge) Stevens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial leaf spot of tomato, bacterial scab of tomato, bacterial spot of pepper, black spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85036a3b9bfbae2d6" w:history="1">
+            <w:hyperlink r:id="rId39746a5a236434ee6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -465,51 +465,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88066a3b9bfbae342" w:history="1">
+            <w:hyperlink r:id="rId74266a5a236434f30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -523,86 +523,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTVE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="27836946" name="name85806a3b9bfbaeaa5" descr="2517.jpg"/>
+                  <wp:docPr id="86077011" name="name39006a5a23643546b" descr="2517.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2517.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId91876a3b9bfbaeaa2" cstate="print"/>
+                          <a:blip r:embed="rId10076a5a23643546a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId13126a3b9bfbaec0a" w:history="1">
+            <w:hyperlink r:id="rId98836a5a23643553a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2556,92 +2556,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58486a3b9bfbafd6e" w:history="1">
+      <w:hyperlink r:id="rId15076a5a236435ebf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="88767100" name="name27746a3b9bfbb06eb" descr="XANTVE_distribution_map.jpg"/>
+            <wp:docPr id="4534651" name="name36256a5a236436762" descr="XANTVE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTVE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27306a3b9bfbb06e8" cstate="print"/>
+                    <a:blip r:embed="rId34176a5a236436760" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2681,51 +2681,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Egypt, Ethiopia, Ghana, Kenya, Madagascar, Malawi, Morocco, Mozambique, Niger, Nigeria, Reunion, Senegal, Seychelles, South Africa, Tanzania, United Republic of, Togo, Tunisia, Zambia, Zimbabwe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> India (Karnataka), Israel, Jordan, Kazakhstan, Nepal, Pakistan, Philippines, Taiwan</w:t>
+        <w:t xml:space="preserve"> India (Delhi, Haryana, Karnataka, Punjab), Israel, Jordan, Kazakhstan, Nepal, Pakistan, Philippines, Taiwan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Canada (Ontario), Mexico, United States of America (Arizona, California, Georgia, Hawaii, Iowa, Michigan, New Mexico, Ohio, Oklahoma)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4629,51 +4629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15116a3b9bfbb1637" w:history="1">
+      <w:hyperlink r:id="rId79266a5a2364371e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4719,51 +4719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94556a3b9bfbb16cc" w:history="1">
+      <w:hyperlink r:id="rId95886a5a236437256" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4800,151 +4800,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15246a3b9bfbb1750" w:history="1">
+      <w:hyperlink r:id="rId77036a5a2364372c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48796a3b9bfbb17a7" w:history="1">
+      <w:hyperlink r:id="rId17216a5a236437305" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13266a3b9bfbb17fb" w:history="1">
+      <w:hyperlink r:id="rId68746a5a236437342" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5010,51 +5010,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63256a3b9bfbb18a9" w:history="1">
+      <w:hyperlink r:id="rId19406a5a2364373bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5140,51 +5140,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71236a3b9bfbb1976" w:history="1">
+      <w:hyperlink r:id="rId26546a5a236437452" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5270,51 +5270,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40986a3b9bfbb1a41" w:history="1">
+      <w:hyperlink r:id="rId35066a5a2364374e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5411,51 +5411,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36546a3b9bfbb1b19" w:history="1">
+      <w:hyperlink r:id="rId50146a5a23643757c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5521,51 +5521,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21686a3b9bfbb1c12" w:history="1">
+      <w:hyperlink r:id="rId85976a5a2364375f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5631,51 +5631,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15466a3b9bfbb1ead" w:history="1">
+      <w:hyperlink r:id="rId83116a5a23643767c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5870,51 +5870,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72026a3b9bfbb202f" w:history="1">
+      <w:hyperlink r:id="rId23696a5a236437786" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5980,51 +5980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59946a3b9bfbb20e1" w:history="1">
+      <w:hyperlink r:id="rId18906a5a236437802" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6050,51 +6050,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31566a3b9bfbb2154" w:history="1">
+      <w:hyperlink r:id="rId84826a5a236437852" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6180,51 +6180,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23056a3b9bfbb2232" w:history="1">
+      <w:hyperlink r:id="rId78846a5a2364378e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6406,51 +6406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89596a3b9bfbb239d" w:history="1">
+      <w:hyperlink r:id="rId98886a5a2364379de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6603,51 +6603,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10096a3b9bfbb24da" w:history="1">
+      <w:hyperlink r:id="rId83516a5a236437af4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6713,51 +6713,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94386a3b9bfbb2592" w:history="1">
+      <w:hyperlink r:id="rId13976a5a236437b74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6803,51 +6803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25906a3b9bfbb2632" w:history="1">
+      <w:hyperlink r:id="rId23726a5a236437bdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6995,51 +6995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68066a3b9bfbb276f" w:history="1">
+      <w:hyperlink r:id="rId43936a5a236437cb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7201,51 +7201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71396a3b9bfbb28ca" w:history="1">
+      <w:hyperlink r:id="rId35936a5a236437d9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7405,51 +7405,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46066a3b9bfbb2a66" w:history="1">
+      <w:hyperlink r:id="rId87836a5a236437e89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7475,51 +7475,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32446a3b9bfbb2ae7" w:history="1">
+      <w:hyperlink r:id="rId34076a5a236437ef3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7565,51 +7565,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61856a3b9bfbb2baa" w:history="1">
+      <w:hyperlink r:id="rId11696a5a236437f5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7635,51 +7635,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42076a3b9bfbb2c21" w:history="1">
+      <w:hyperlink r:id="rId33176a5a236437fb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7725,51 +7725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92676a3b9bfbb2cc9" w:history="1">
+      <w:hyperlink r:id="rId98366a5a23643802f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7911,51 +7911,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12636a3b9bfbb2e22" w:history="1">
+      <w:hyperlink r:id="rId85836a5a236438112" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8021,51 +8021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23496a3b9bfbb2ef2" w:history="1">
+      <w:hyperlink r:id="rId15216a5a2364381ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8111,51 +8111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63836a3b9bfbb2f92" w:history="1">
+      <w:hyperlink r:id="rId75406a5a236438218" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8181,51 +8181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68476a3b9bfbb3014" w:history="1">
+      <w:hyperlink r:id="rId92576a5a236438269" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8271,51 +8271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76866a3b9bfbb30a9" w:history="1">
+      <w:hyperlink r:id="rId25866a5a2364382d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8341,51 +8341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35146a3b9bfbb3126" w:history="1">
+      <w:hyperlink r:id="rId77006a5a23643832f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8569,51 +8569,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34026a3b9bfbb32b9" w:history="1">
+      <w:hyperlink r:id="rId13256a5a236438433" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8639,51 +8639,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72736a3b9bfbb332c" w:history="1">
+      <w:hyperlink r:id="rId52366a5a236438491" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8749,51 +8749,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31886a3b9bfbb33e6" w:history="1">
+      <w:hyperlink r:id="rId94266a5a23643850e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8819,51 +8819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10916a3b9bfbb3465" w:history="1">
+      <w:hyperlink r:id="rId89786a5a23643855f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8889,51 +8889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88786a3b9bfbb34d7" w:history="1">
+      <w:hyperlink r:id="rId83236a5a2364385b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8979,51 +8979,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80616a3b9bfbb357e" w:history="1">
+      <w:hyperlink r:id="rId78706a5a236438638" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9040,51 +9040,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42366a3b9bfbb35e7" w:history="1">
+      <w:hyperlink r:id="rId71286a5a23643868a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9208,51 +9208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75426a3b9bfbb36f1" w:history="1">
+      <w:hyperlink r:id="rId79126a5a236438773" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9298,51 +9298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27066a3b9bfbb3780" w:history="1">
+      <w:hyperlink r:id="rId70396a5a2364387dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9428,51 +9428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20576a3b9bfbb384a" w:history="1">
+      <w:hyperlink r:id="rId38156a5a236438888" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9518,51 +9518,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27216a3b9bfbb38db" w:history="1">
+      <w:hyperlink r:id="rId80526a5a2364388f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9628,51 +9628,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27836a3b9bfbb3992" w:history="1">
+      <w:hyperlink r:id="rId55146a5a236438970" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9698,51 +9698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80146a3b9bfbb3a02" w:history="1">
+      <w:hyperlink r:id="rId82546a5a2364389e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9788,51 +9788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95726a3b9bfbb3a90" w:history="1">
+      <w:hyperlink r:id="rId79866a5a236438a61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9976,51 +9976,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76556a3b9bfbb3bf1" w:history="1">
+      <w:hyperlink r:id="rId96576a5a236438b4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10104,51 +10104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22696a3b9bfbb3cd2" w:history="1">
+      <w:hyperlink r:id="rId31066a5a236438bee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10194,51 +10194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41906a3b9bfbb3d70" w:history="1">
+      <w:hyperlink r:id="rId75756a5a236438c55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10322,51 +10322,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70006a3b9bfbb3e42" w:history="1">
+      <w:hyperlink r:id="rId80716a5a236438d03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10432,51 +10432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79296a3b9bfbb3f0a" w:history="1">
+      <w:hyperlink r:id="rId17406a5a236438d8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10661,81 +10661,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18616a3b9bfbb408b" w:history="1">
+      <w:hyperlink r:id="rId35496a5a236438e9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="54959465" name="name37666a3b9bfbb412d" descr="eu_funding_250.png"/>
+            <wp:docPr id="65246336" name="name29676a5a23643928e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58666a3b9bfbb412c" cstate="print"/>
+                    <a:blip r:embed="rId41996a5a23643928d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10833,137 +10833,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63638686">
+  <w:abstractNum w:abstractNumId="34299285">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21995451">
+    <w:lvl w:ilvl="0" w:tplc="52871739">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21995451" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52871739" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21995451" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52871739" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21995451" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52871739" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21995451" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52871739" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21995451" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52871739" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21995451" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52871739" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21995451" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52871739" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21995451" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52871739" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63638685">
+  <w:abstractNum w:abstractNumId="34299284">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42226175">
+    <w:lvl w:ilvl="0" w:tplc="80322395">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11715,55 +11715,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63638685">
-    <w:abstractNumId w:val="63638685"/>
+  <w:num w:numId="34299284">
+    <w:abstractNumId w:val="34299284"/>
   </w:num>
-  <w:num w:numId="63638686">
-    <w:abstractNumId w:val="63638686"/>
+  <w:num w:numId="34299285">
+    <w:abstractNumId w:val="34299285"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23313,51 +23313,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId827821012" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId914237181" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85036a3b9bfbae2d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/" TargetMode="External"/><Relationship Id="rId88066a3b9bfbae342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/categorization" TargetMode="External"/><Relationship Id="rId13126a3b9bfbaec0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/photos" TargetMode="External"/><Relationship Id="rId58486a3b9bfbafd6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId15116a3b9bfbb1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId94556a3b9bfbb16cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId15246a3b9bfbb1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId48796a3b9bfbb17a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId13266a3b9bfbb17fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId63256a3b9bfbb18a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId71236a3b9bfbb1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId40986a3b9bfbb1a41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId36546a3b9bfbb1b19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId21686a3b9bfbb1c12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId15466a3b9bfbb1ead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId72026a3b9bfbb202f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId59946a3b9bfbb20e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId31566a3b9bfbb2154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId23056a3b9bfbb2232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId89596a3b9bfbb239d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId10096a3b9bfbb24da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId94386a3b9bfbb2592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId25906a3b9bfbb2632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId68066a3b9bfbb276f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId71396a3b9bfbb28ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId46066a3b9bfbb2a66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId32446a3b9bfbb2ae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId61856a3b9bfbb2baa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId42076a3b9bfbb2c21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId92676a3b9bfbb2cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId12636a3b9bfbb2e22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId23496a3b9bfbb2ef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId63836a3b9bfbb2f92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId68476a3b9bfbb3014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId76866a3b9bfbb30a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId35146a3b9bfbb3126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId34026a3b9bfbb32b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId72736a3b9bfbb332c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId31886a3b9bfbb33e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId10916a3b9bfbb3465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId88786a3b9bfbb34d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId80616a3b9bfbb357e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId42366a3b9bfbb35e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId75426a3b9bfbb36f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId27066a3b9bfbb3780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId20576a3b9bfbb384a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId27216a3b9bfbb38db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId27836a3b9bfbb3992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId80146a3b9bfbb3a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId95726a3b9bfbb3a90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId76556a3b9bfbb3bf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId22696a3b9bfbb3cd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId41906a3b9bfbb3d70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId70006a3b9bfbb3e42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId79296a3b9bfbb3f0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18616a3b9bfbb408b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId91876a3b9bfbaeaa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91876a3b9bfbaeaa2.jpg"/><Relationship Id="rId27306a3b9bfbb06e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27306a3b9bfbb06e8.jpg"/><Relationship Id="rId58666a3b9bfbb412c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58666a3b9bfbb412c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId252287801" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId628868424" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39746a5a236434ee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/" TargetMode="External"/><Relationship Id="rId74266a5a236434f30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/categorization" TargetMode="External"/><Relationship Id="rId98836a5a23643553a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/photos" TargetMode="External"/><Relationship Id="rId15076a5a236435ebf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId79266a5a2364371e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId95886a5a236437256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId77036a5a2364372c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId17216a5a236437305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId68746a5a236437342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId19406a5a2364373bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId26546a5a236437452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId35066a5a2364374e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId50146a5a23643757c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId85976a5a2364375f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId83116a5a23643767c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId23696a5a236437786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId18906a5a236437802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId84826a5a236437852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId78846a5a2364378e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId98886a5a2364379de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId83516a5a236437af4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId13976a5a236437b74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId23726a5a236437bdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId43936a5a236437cb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId35936a5a236437d9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId87836a5a236437e89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId34076a5a236437ef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId11696a5a236437f5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId33176a5a236437fb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId98366a5a23643802f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId85836a5a236438112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId15216a5a2364381ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId75406a5a236438218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId92576a5a236438269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId25866a5a2364382d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId77006a5a23643832f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId13256a5a236438433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId52366a5a236438491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId94266a5a23643850e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId89786a5a23643855f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId83236a5a2364385b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId78706a5a236438638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId71286a5a23643868a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId79126a5a236438773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId70396a5a2364387dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId38156a5a236438888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId80526a5a2364388f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId55146a5a236438970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId82546a5a2364389e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId79866a5a236438a61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId96576a5a236438b4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId31066a5a236438bee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId75756a5a236438c55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId80716a5a236438d03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId17406a5a236438d8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35496a5a236438e9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId10076a5a23643546a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10076a5a23643546a.jpg"/><Relationship Id="rId34176a5a236436760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34176a5a236436760.jpg"/><Relationship Id="rId41996a5a23643928d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41996a5a23643928d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>