--- v12 (2026-07-17)
+++ v13 (2026-08-06)
@@ -405,51 +405,51 @@
               <w:t xml:space="preserve"> (Doidge) Stevens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial leaf spot of tomato, bacterial scab of tomato, bacterial spot of pepper, black spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39746a5a236434ee6" w:history="1">
+            <w:hyperlink r:id="rId28966a749ca565f4f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -465,51 +465,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74266a5a236434f30" w:history="1">
+            <w:hyperlink r:id="rId20126a749ca565fc7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -523,86 +523,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTVE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86077011" name="name39006a5a23643546b" descr="2517.jpg"/>
+                  <wp:docPr id="1468479" name="name17006a749ca56671e" descr="2517.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2517.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10076a5a23643546a" cstate="print"/>
+                          <a:blip r:embed="rId99936a749ca56671d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId98836a5a23643553a" w:history="1">
+            <w:hyperlink r:id="rId49286a749ca566842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2556,92 +2556,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15076a5a236435ebf" w:history="1">
+      <w:hyperlink r:id="rId36806a749ca56767a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4534651" name="name36256a5a236436762" descr="XANTVE_distribution_map.jpg"/>
+            <wp:docPr id="75329629" name="name79026a749ca5683e5" descr="XANTVE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTVE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34176a5a236436760" cstate="print"/>
+                    <a:blip r:embed="rId75116a749ca5683e2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4629,51 +4629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79266a5a2364371e3" w:history="1">
+      <w:hyperlink r:id="rId75766a749ca56962f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4719,51 +4719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95886a5a236437256" w:history="1">
+      <w:hyperlink r:id="rId11726a749ca5696f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4800,151 +4800,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77036a5a2364372c6" w:history="1">
+      <w:hyperlink r:id="rId78786a749ca569791" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17216a5a236437305" w:history="1">
+      <w:hyperlink r:id="rId67096a749ca5697fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68746a5a236437342" w:history="1">
+      <w:hyperlink r:id="rId26986a749ca569855" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5010,51 +5010,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19406a5a2364373bf" w:history="1">
+      <w:hyperlink r:id="rId77586a749ca56991d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5140,51 +5140,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26546a5a236437452" w:history="1">
+      <w:hyperlink r:id="rId13706a749ca5699f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5270,51 +5270,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35066a5a2364374e3" w:history="1">
+      <w:hyperlink r:id="rId46896a749ca569ac7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5411,51 +5411,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50146a5a23643757c" w:history="1">
+      <w:hyperlink r:id="rId57966a749ca569ba3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5521,51 +5521,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85976a5a2364375f7" w:history="1">
+      <w:hyperlink r:id="rId92936a749ca569c54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5631,51 +5631,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83116a5a23643767c" w:history="1">
+      <w:hyperlink r:id="rId19286a749ca569d07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5870,51 +5870,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23696a5a236437786" w:history="1">
+      <w:hyperlink r:id="rId34326a749ca569ef4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5980,51 +5980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18906a5a236437802" w:history="1">
+      <w:hyperlink r:id="rId25076a749ca569fcd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6050,51 +6050,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84826a5a236437852" w:history="1">
+      <w:hyperlink r:id="rId46696a749ca56a047" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6180,51 +6180,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78846a5a2364378e3" w:history="1">
+      <w:hyperlink r:id="rId20176a749ca56a11c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6406,51 +6406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98886a5a2364379de" w:history="1">
+      <w:hyperlink r:id="rId47716a749ca56a28d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6603,51 +6603,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83516a5a236437af4" w:history="1">
+      <w:hyperlink r:id="rId43336a749ca56a3d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6713,51 +6713,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13976a5a236437b74" w:history="1">
+      <w:hyperlink r:id="rId36726a749ca56a48f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6803,51 +6803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23726a5a236437bdb" w:history="1">
+      <w:hyperlink r:id="rId47116a749ca56a549" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6995,51 +6995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43936a5a236437cb2" w:history="1">
+      <w:hyperlink r:id="rId79106a749ca56a6d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7201,51 +7201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35936a5a236437d9e" w:history="1">
+      <w:hyperlink r:id="rId49736a749ca56a840" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7405,51 +7405,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87836a5a236437e89" w:history="1">
+      <w:hyperlink r:id="rId47946a749ca56a992" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7475,51 +7475,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34076a5a236437ef3" w:history="1">
+      <w:hyperlink r:id="rId65886a749ca56aa09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7565,51 +7565,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11696a5a236437f5b" w:history="1">
+      <w:hyperlink r:id="rId57016a749ca56aa9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7635,51 +7635,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33176a5a236437fb0" w:history="1">
+      <w:hyperlink r:id="rId16256a749ca56ab0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7725,51 +7725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98366a5a23643802f" w:history="1">
+      <w:hyperlink r:id="rId10116a749ca56ab9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7911,51 +7911,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85836a5a236438112" w:history="1">
+      <w:hyperlink r:id="rId65906a749ca56accc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8021,51 +8021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15216a5a2364381ad" w:history="1">
+      <w:hyperlink r:id="rId93736a749ca56ada7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8111,51 +8111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75406a5a236438218" w:history="1">
+      <w:hyperlink r:id="rId63786a749ca56ae52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8181,51 +8181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92576a5a236438269" w:history="1">
+      <w:hyperlink r:id="rId58046a749ca56aed3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8271,51 +8271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25866a5a2364382d0" w:history="1">
+      <w:hyperlink r:id="rId78586a749ca56af88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8341,51 +8341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77006a5a23643832f" w:history="1">
+      <w:hyperlink r:id="rId28796a749ca56b00a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8569,51 +8569,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13256a5a236438433" w:history="1">
+      <w:hyperlink r:id="rId44976a749ca56b184" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8639,51 +8639,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52366a5a236438491" w:history="1">
+      <w:hyperlink r:id="rId10066a749ca56b1f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8749,51 +8749,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94266a5a23643850e" w:history="1">
+      <w:hyperlink r:id="rId80306a749ca56b2aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8819,51 +8819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89786a5a23643855f" w:history="1">
+      <w:hyperlink r:id="rId43476a749ca56b31e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8889,51 +8889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83236a5a2364385b9" w:history="1">
+      <w:hyperlink r:id="rId19116a749ca56b390" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8979,51 +8979,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78706a5a236438638" w:history="1">
+      <w:hyperlink r:id="rId71036a749ca56b422" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9040,51 +9040,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71286a5a23643868a" w:history="1">
+      <w:hyperlink r:id="rId21166a749ca56b48a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9208,51 +9208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79126a5a236438773" w:history="1">
+      <w:hyperlink r:id="rId49386a749ca56b598" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9298,51 +9298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70396a5a2364387dc" w:history="1">
+      <w:hyperlink r:id="rId47866a749ca56b642" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9428,51 +9428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38156a5a236438888" w:history="1">
+      <w:hyperlink r:id="rId75236a749ca56b736" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9518,51 +9518,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80526a5a2364388f3" w:history="1">
+      <w:hyperlink r:id="rId40056a749ca56b7e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9628,51 +9628,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55146a5a236438970" w:history="1">
+      <w:hyperlink r:id="rId77676a749ca56b8b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9698,51 +9698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82546a5a2364389e4" w:history="1">
+      <w:hyperlink r:id="rId35216a749ca56b93e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9788,51 +9788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79866a5a236438a61" w:history="1">
+      <w:hyperlink r:id="rId14596a749ca56b9d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9976,51 +9976,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96576a5a236438b4a" w:history="1">
+      <w:hyperlink r:id="rId48286a749ca56bb09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10104,51 +10104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31066a5a236438bee" w:history="1">
+      <w:hyperlink r:id="rId96756a749ca56bbee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10194,51 +10194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75756a5a236438c55" w:history="1">
+      <w:hyperlink r:id="rId82556a749ca56bc84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10322,51 +10322,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80716a5a236438d03" w:history="1">
+      <w:hyperlink r:id="rId48536a749ca56bd58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10432,51 +10432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17406a5a236438d8c" w:history="1">
+      <w:hyperlink r:id="rId12106a749ca56be17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10661,81 +10661,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35496a5a236438e9b" w:history="1">
+      <w:hyperlink r:id="rId12856a749ca56bf8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65246336" name="name29676a5a23643928e" descr="eu_funding_250.png"/>
+            <wp:docPr id="92582236" name="name46536a749ca56c047" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41996a5a23643928d" cstate="print"/>
+                    <a:blip r:embed="rId77256a749ca56c046" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10833,137 +10833,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34299285">
+  <w:abstractNum w:abstractNumId="59893602">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52871739">
+    <w:lvl w:ilvl="0" w:tplc="77672088">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52871739" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77672088" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52871739" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77672088" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52871739" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77672088" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52871739" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77672088" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52871739" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77672088" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52871739" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77672088" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52871739" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77672088" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52871739" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77672088" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34299284">
+  <w:abstractNum w:abstractNumId="59893601">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80322395">
+    <w:lvl w:ilvl="0" w:tplc="90363648">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11715,55 +11715,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34299284">
-    <w:abstractNumId w:val="34299284"/>
+  <w:num w:numId="59893601">
+    <w:abstractNumId w:val="59893601"/>
   </w:num>
-  <w:num w:numId="34299285">
-    <w:abstractNumId w:val="34299285"/>
+  <w:num w:numId="59893602">
+    <w:abstractNumId w:val="59893602"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23313,51 +23313,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId252287801" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId628868424" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39746a5a236434ee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/" TargetMode="External"/><Relationship Id="rId74266a5a236434f30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/categorization" TargetMode="External"/><Relationship Id="rId98836a5a23643553a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/photos" TargetMode="External"/><Relationship Id="rId15076a5a236435ebf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId79266a5a2364371e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId95886a5a236437256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId77036a5a2364372c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId17216a5a236437305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId68746a5a236437342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId19406a5a2364373bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId26546a5a236437452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId35066a5a2364374e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId50146a5a23643757c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId85976a5a2364375f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId83116a5a23643767c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId23696a5a236437786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId18906a5a236437802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId84826a5a236437852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId78846a5a2364378e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId98886a5a2364379de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId83516a5a236437af4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId13976a5a236437b74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId23726a5a236437bdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId43936a5a236437cb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId35936a5a236437d9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId87836a5a236437e89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId34076a5a236437ef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId11696a5a236437f5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId33176a5a236437fb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId98366a5a23643802f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId85836a5a236438112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId15216a5a2364381ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId75406a5a236438218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId92576a5a236438269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId25866a5a2364382d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId77006a5a23643832f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId13256a5a236438433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId52366a5a236438491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId94266a5a23643850e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId89786a5a23643855f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId83236a5a2364385b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId78706a5a236438638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId71286a5a23643868a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId79126a5a236438773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId70396a5a2364387dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId38156a5a236438888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId80526a5a2364388f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId55146a5a236438970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId82546a5a2364389e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId79866a5a236438a61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId96576a5a236438b4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId31066a5a236438bee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId75756a5a236438c55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId80716a5a236438d03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId17406a5a236438d8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35496a5a236438e9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId10076a5a23643546a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10076a5a23643546a.jpg"/><Relationship Id="rId34176a5a236436760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34176a5a236436760.jpg"/><Relationship Id="rId41996a5a23643928d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41996a5a23643928d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId752303215" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId685466475" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28966a749ca565f4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/" TargetMode="External"/><Relationship Id="rId20126a749ca565fc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/categorization" TargetMode="External"/><Relationship Id="rId49286a749ca566842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/photos" TargetMode="External"/><Relationship Id="rId36806a749ca56767a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId75766a749ca56962f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId11726a749ca5696f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId78786a749ca569791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId67096a749ca5697fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId26986a749ca569855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId77586a749ca56991d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId13706a749ca5699f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId46896a749ca569ac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId57966a749ca569ba3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId92936a749ca569c54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId19286a749ca569d07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId34326a749ca569ef4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId25076a749ca569fcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId46696a749ca56a047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId20176a749ca56a11c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId47716a749ca56a28d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId43336a749ca56a3d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId36726a749ca56a48f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId47116a749ca56a549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId79106a749ca56a6d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId49736a749ca56a840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId47946a749ca56a992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId65886a749ca56aa09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId57016a749ca56aa9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId16256a749ca56ab0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId10116a749ca56ab9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId65906a749ca56accc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId93736a749ca56ada7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId63786a749ca56ae52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId58046a749ca56aed3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId78586a749ca56af88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId28796a749ca56b00a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId44976a749ca56b184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId10066a749ca56b1f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId80306a749ca56b2aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId43476a749ca56b31e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId19116a749ca56b390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId71036a749ca56b422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId21166a749ca56b48a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId49386a749ca56b598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId47866a749ca56b642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId75236a749ca56b736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId40056a749ca56b7e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId77676a749ca56b8b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId35216a749ca56b93e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId14596a749ca56b9d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId48286a749ca56bb09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId96756a749ca56bbee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId82556a749ca56bc84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId48536a749ca56bd58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId12106a749ca56be17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12856a749ca56bf8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId99936a749ca56671d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99936a749ca56671d.jpg"/><Relationship Id="rId75116a749ca5683e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75116a749ca5683e2.jpg"/><Relationship Id="rId77256a749ca56c046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77256a749ca56c046.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>