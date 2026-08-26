--- v13 (2026-08-06)
+++ v14 (2026-08-26)
@@ -405,51 +405,51 @@
               <w:t xml:space="preserve"> (Doidge) Stevens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial leaf spot of tomato, bacterial scab of tomato, bacterial spot of pepper, black spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28966a749ca565f4f" w:history="1">
+            <w:hyperlink r:id="rId24866a8f10151f028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -465,51 +465,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20126a749ca565fc7" w:history="1">
+            <w:hyperlink r:id="rId35276a8f10151f091" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -523,86 +523,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTVE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="1468479" name="name17006a749ca56671e" descr="2517.jpg"/>
+                  <wp:docPr id="88858482" name="name34766a8f10151f884" descr="2517.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2517.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId99936a749ca56671d" cstate="print"/>
+                          <a:blip r:embed="rId88976a8f10151f882" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId49286a749ca566842" w:history="1">
+            <w:hyperlink r:id="rId49576a8f10151f998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2556,92 +2556,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36806a749ca56767a" w:history="1">
+      <w:hyperlink r:id="rId66086a8f1015206f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75329629" name="name79026a749ca5683e5" descr="XANTVE_distribution_map.jpg"/>
+            <wp:docPr id="57252899" name="name71346a8f101521327" descr="XANTVE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTVE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75116a749ca5683e2" cstate="print"/>
+                    <a:blip r:embed="rId37056a8f101521326" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4629,51 +4629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75766a749ca56962f" w:history="1">
+      <w:hyperlink r:id="rId19526a8f1015221fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4719,51 +4719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11726a749ca5696f0" w:history="1">
+      <w:hyperlink r:id="rId27666a8f1015222a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4800,151 +4800,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78786a749ca569791" w:history="1">
+      <w:hyperlink r:id="rId55936a8f101522331" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67096a749ca5697fa" w:history="1">
+      <w:hyperlink r:id="rId36546a8f10152238b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26986a749ca569855" w:history="1">
+      <w:hyperlink r:id="rId95526a8f1015223e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5010,51 +5010,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77586a749ca56991d" w:history="1">
+      <w:hyperlink r:id="rId79326a8f101522497" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5140,51 +5140,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13706a749ca5699f4" w:history="1">
+      <w:hyperlink r:id="rId57736a8f101522569" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5270,51 +5270,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46896a749ca569ac7" w:history="1">
+      <w:hyperlink r:id="rId87216a8f10152263a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5411,51 +5411,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57966a749ca569ba3" w:history="1">
+      <w:hyperlink r:id="rId64096a8f101522715" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5521,51 +5521,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92936a749ca569c54" w:history="1">
+      <w:hyperlink r:id="rId85356a8f1015227d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5631,51 +5631,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19286a749ca569d07" w:history="1">
+      <w:hyperlink r:id="rId14366a8f101522886" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5870,51 +5870,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34326a749ca569ef4" w:history="1">
+      <w:hyperlink r:id="rId60236a8f101522a08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5980,51 +5980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25076a749ca569fcd" w:history="1">
+      <w:hyperlink r:id="rId19006a8f101522abb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6050,51 +6050,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46696a749ca56a047" w:history="1">
+      <w:hyperlink r:id="rId55876a8f101522b2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6180,51 +6180,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20176a749ca56a11c" w:history="1">
+      <w:hyperlink r:id="rId60406a8f101522bff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6406,51 +6406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47716a749ca56a28d" w:history="1">
+      <w:hyperlink r:id="rId93786a8f101522d6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6603,51 +6603,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43336a749ca56a3d3" w:history="1">
+      <w:hyperlink r:id="rId35386a8f101522ee3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6713,51 +6713,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36726a749ca56a48f" w:history="1">
+      <w:hyperlink r:id="rId52836a8f101522f98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6803,51 +6803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47116a749ca56a549" w:history="1">
+      <w:hyperlink r:id="rId83336a8f10152302c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6995,51 +6995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79106a749ca56a6d5" w:history="1">
+      <w:hyperlink r:id="rId16686a8f101523164" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7201,51 +7201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49736a749ca56a840" w:history="1">
+      <w:hyperlink r:id="rId45566a8f1015232d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7405,51 +7405,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47946a749ca56a992" w:history="1">
+      <w:hyperlink r:id="rId21746a8f101523425" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7475,51 +7475,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65886a749ca56aa09" w:history="1">
+      <w:hyperlink r:id="rId39006a8f10152349b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7565,51 +7565,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57016a749ca56aa9c" w:history="1">
+      <w:hyperlink r:id="rId29966a8f10152352e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7635,51 +7635,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16256a749ca56ab0e" w:history="1">
+      <w:hyperlink r:id="rId58796a8f1015235a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7725,51 +7725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10116a749ca56ab9e" w:history="1">
+      <w:hyperlink r:id="rId90326a8f101523632" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7911,51 +7911,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65906a749ca56accc" w:history="1">
+      <w:hyperlink r:id="rId31876a8f101523787" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8021,51 +8021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93736a749ca56ada7" w:history="1">
+      <w:hyperlink r:id="rId57696a8f10152383d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8111,51 +8111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63786a749ca56ae52" w:history="1">
+      <w:hyperlink r:id="rId41366a8f1015238d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8181,51 +8181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58046a749ca56aed3" w:history="1">
+      <w:hyperlink r:id="rId59036a8f101523948" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8271,51 +8271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78586a749ca56af88" w:history="1">
+      <w:hyperlink r:id="rId31356a8f1015239dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8341,51 +8341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28796a749ca56b00a" w:history="1">
+      <w:hyperlink r:id="rId38056a8f101523a4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8569,51 +8569,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44976a749ca56b184" w:history="1">
+      <w:hyperlink r:id="rId85996a8f101523bbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8639,51 +8639,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10066a749ca56b1f9" w:history="1">
+      <w:hyperlink r:id="rId36626a8f101523c32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8749,51 +8749,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80306a749ca56b2aa" w:history="1">
+      <w:hyperlink r:id="rId47256a8f101523cec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8819,51 +8819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43476a749ca56b31e" w:history="1">
+      <w:hyperlink r:id="rId69986a8f101523d5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8889,51 +8889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19116a749ca56b390" w:history="1">
+      <w:hyperlink r:id="rId82896a8f101523dd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8979,51 +8979,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71036a749ca56b422" w:history="1">
+      <w:hyperlink r:id="rId64916a8f101523e64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9040,51 +9040,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21166a749ca56b48a" w:history="1">
+      <w:hyperlink r:id="rId68706a8f101523ecb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9208,51 +9208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49386a749ca56b598" w:history="1">
+      <w:hyperlink r:id="rId89106a8f101523fde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9298,51 +9298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47866a749ca56b642" w:history="1">
+      <w:hyperlink r:id="rId56396a8f101524073" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9428,51 +9428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75236a749ca56b736" w:history="1">
+      <w:hyperlink r:id="rId56136a8f101524147" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9518,51 +9518,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40056a749ca56b7e3" w:history="1">
+      <w:hyperlink r:id="rId49006a8f1015241e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9628,51 +9628,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77676a749ca56b8b9" w:history="1">
+      <w:hyperlink r:id="rId22576a8f10152429b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9698,51 +9698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35216a749ca56b93e" w:history="1">
+      <w:hyperlink r:id="rId64336a8f10152431d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9788,51 +9788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14596a749ca56b9d5" w:history="1">
+      <w:hyperlink r:id="rId42206a8f1015243b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9976,51 +9976,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48286a749ca56bb09" w:history="1">
+      <w:hyperlink r:id="rId60556a8f1015244e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10104,51 +10104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96756a749ca56bbee" w:history="1">
+      <w:hyperlink r:id="rId46186a8f1015245be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10194,51 +10194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82556a749ca56bc84" w:history="1">
+      <w:hyperlink r:id="rId78886a8f101524651" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10322,51 +10322,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48536a749ca56bd58" w:history="1">
+      <w:hyperlink r:id="rId20096a8f101524722" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10432,51 +10432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12106a749ca56be17" w:history="1">
+      <w:hyperlink r:id="rId28186a8f1015247e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10661,81 +10661,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12856a749ca56bf8a" w:history="1">
+      <w:hyperlink r:id="rId48206a8f101524959" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92582236" name="name46536a749ca56c047" descr="eu_funding_250.png"/>
+            <wp:docPr id="85127386" name="name38526a8f101524e83" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77256a749ca56c046" cstate="print"/>
+                    <a:blip r:embed="rId89276a8f101524e81" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10833,137 +10833,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59893602">
+  <w:abstractNum w:abstractNumId="26173344">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77672088">
+    <w:lvl w:ilvl="0" w:tplc="39306135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77672088" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39306135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77672088" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39306135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77672088" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39306135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77672088" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39306135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77672088" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39306135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77672088" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39306135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77672088" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39306135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77672088" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39306135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59893601">
+  <w:abstractNum w:abstractNumId="26173343">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90363648">
+    <w:lvl w:ilvl="0" w:tplc="21521848">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11715,55 +11715,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59893601">
-    <w:abstractNumId w:val="59893601"/>
+  <w:num w:numId="26173343">
+    <w:abstractNumId w:val="26173343"/>
   </w:num>
-  <w:num w:numId="59893602">
-    <w:abstractNumId w:val="59893602"/>
+  <w:num w:numId="26173344">
+    <w:abstractNumId w:val="26173344"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23313,51 +23313,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId752303215" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId685466475" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28966a749ca565f4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/" TargetMode="External"/><Relationship Id="rId20126a749ca565fc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/categorization" TargetMode="External"/><Relationship Id="rId49286a749ca566842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/photos" TargetMode="External"/><Relationship Id="rId36806a749ca56767a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId75766a749ca56962f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId11726a749ca5696f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId78786a749ca569791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId67096a749ca5697fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId26986a749ca569855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId77586a749ca56991d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId13706a749ca5699f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId46896a749ca569ac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId57966a749ca569ba3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId92936a749ca569c54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId19286a749ca569d07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId34326a749ca569ef4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId25076a749ca569fcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId46696a749ca56a047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId20176a749ca56a11c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId47716a749ca56a28d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId43336a749ca56a3d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId36726a749ca56a48f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId47116a749ca56a549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId79106a749ca56a6d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId49736a749ca56a840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId47946a749ca56a992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId65886a749ca56aa09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId57016a749ca56aa9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId16256a749ca56ab0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId10116a749ca56ab9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId65906a749ca56accc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId93736a749ca56ada7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId63786a749ca56ae52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId58046a749ca56aed3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId78586a749ca56af88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId28796a749ca56b00a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId44976a749ca56b184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId10066a749ca56b1f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId80306a749ca56b2aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId43476a749ca56b31e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId19116a749ca56b390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId71036a749ca56b422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId21166a749ca56b48a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId49386a749ca56b598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId47866a749ca56b642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId75236a749ca56b736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId40056a749ca56b7e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId77676a749ca56b8b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId35216a749ca56b93e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId14596a749ca56b9d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId48286a749ca56bb09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId96756a749ca56bbee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId82556a749ca56bc84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId48536a749ca56bd58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId12106a749ca56be17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12856a749ca56bf8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId99936a749ca56671d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99936a749ca56671d.jpg"/><Relationship Id="rId75116a749ca5683e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75116a749ca5683e2.jpg"/><Relationship Id="rId77256a749ca56c046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77256a749ca56c046.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId608190017" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId594217143" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24866a8f10151f028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/" TargetMode="External"/><Relationship Id="rId35276a8f10151f091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/categorization" TargetMode="External"/><Relationship Id="rId49576a8f10151f998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/photos" TargetMode="External"/><Relationship Id="rId66086a8f1015206f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId19526a8f1015221fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId27666a8f1015222a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId55936a8f101522331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId36546a8f10152238b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId95526a8f1015223e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId79326a8f101522497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId57736a8f101522569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId87216a8f10152263a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId64096a8f101522715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId85356a8f1015227d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId14366a8f101522886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId60236a8f101522a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId19006a8f101522abb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId55876a8f101522b2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId60406a8f101522bff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId93786a8f101522d6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId35386a8f101522ee3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId52836a8f101522f98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId83336a8f10152302c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId16686a8f101523164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId45566a8f1015232d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId21746a8f101523425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId39006a8f10152349b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId29966a8f10152352e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId58796a8f1015235a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId90326a8f101523632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId31876a8f101523787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId57696a8f10152383d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId41366a8f1015238d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId59036a8f101523948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId31356a8f1015239dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId38056a8f101523a4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId85996a8f101523bbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId36626a8f101523c32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId47256a8f101523cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId69986a8f101523d5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId82896a8f101523dd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId64916a8f101523e64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId68706a8f101523ecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId89106a8f101523fde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId56396a8f101524073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId56136a8f101524147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId49006a8f1015241e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId22576a8f10152429b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId64336a8f10152431d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId42206a8f1015243b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId60556a8f1015244e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId46186a8f1015245be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId78886a8f101524651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId20096a8f101524722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId28186a8f1015247e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48206a8f101524959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId88976a8f10151f882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88976a8f10151f882.jpg"/><Relationship Id="rId37056a8f101521326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37056a8f101521326.jpg"/><Relationship Id="rId89276a8f101524e81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89276a8f101524e81.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>