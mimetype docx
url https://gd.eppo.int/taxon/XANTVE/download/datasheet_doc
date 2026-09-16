--- v14 (2026-08-26)
+++ v15 (2026-09-16)
@@ -405,51 +405,51 @@
               <w:t xml:space="preserve"> (Doidge) Stevens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial leaf spot of tomato, bacterial scab of tomato, bacterial spot of pepper, black spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24866a8f10151f028" w:history="1">
+            <w:hyperlink r:id="rId70306aa9fd5a371f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -465,51 +465,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35276a8f10151f091" w:history="1">
+            <w:hyperlink r:id="rId57626aa9fd5a37265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -523,86 +523,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTVE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="88858482" name="name34766a8f10151f884" descr="2517.jpg"/>
+                  <wp:docPr id="77545328" name="name28706aa9fd5a379c0" descr="2517.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2517.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId88976a8f10151f882" cstate="print"/>
+                          <a:blip r:embed="rId37216aa9fd5a379be" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId49576a8f10151f998" w:history="1">
+            <w:hyperlink r:id="rId19506aa9fd5a37af5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2556,92 +2556,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66086a8f1015206f4" w:history="1">
+      <w:hyperlink r:id="rId85356aa9fd5a38854" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57252899" name="name71346a8f101521327" descr="XANTVE_distribution_map.jpg"/>
+            <wp:docPr id="15733382" name="name36066aa9fd5a392ae" descr="XANTVE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTVE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37056a8f101521326" cstate="print"/>
+                    <a:blip r:embed="rId56646aa9fd5a392ac" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4629,51 +4629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19526a8f1015221fc" w:history="1">
+      <w:hyperlink r:id="rId98636aa9fd5a3a233" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4719,51 +4719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27666a8f1015222a7" w:history="1">
+      <w:hyperlink r:id="rId80066aa9fd5a3a2d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4800,151 +4800,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55936a8f101522331" w:history="1">
+      <w:hyperlink r:id="rId38746aa9fd5a3a359" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36546a8f10152238b" w:history="1">
+      <w:hyperlink r:id="rId49856aa9fd5a3a3bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95526a8f1015223e3" w:history="1">
+      <w:hyperlink r:id="rId18036aa9fd5a3a41b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5010,51 +5010,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79326a8f101522497" w:history="1">
+      <w:hyperlink r:id="rId93506aa9fd5a3a4cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5140,51 +5140,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57736a8f101522569" w:history="1">
+      <w:hyperlink r:id="rId48136aa9fd5a3a59c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5270,51 +5270,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87216a8f10152263a" w:history="1">
+      <w:hyperlink r:id="rId85166aa9fd5a3a66c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5411,51 +5411,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64096a8f101522715" w:history="1">
+      <w:hyperlink r:id="rId30616aa9fd5a3a748" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5521,51 +5521,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85356a8f1015227d1" w:history="1">
+      <w:hyperlink r:id="rId61036aa9fd5a3a80d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5631,51 +5631,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14366a8f101522886" w:history="1">
+      <w:hyperlink r:id="rId20046aa9fd5a3a8f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5870,51 +5870,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60236a8f101522a08" w:history="1">
+      <w:hyperlink r:id="rId34716aa9fd5a3aa7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5980,51 +5980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19006a8f101522abb" w:history="1">
+      <w:hyperlink r:id="rId45596aa9fd5a3ab2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6050,51 +6050,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55876a8f101522b2e" w:history="1">
+      <w:hyperlink r:id="rId24406aa9fd5a3aba4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6180,51 +6180,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60406a8f101522bff" w:history="1">
+      <w:hyperlink r:id="rId59516aa9fd5a3ac76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6406,51 +6406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93786a8f101522d6c" w:history="1">
+      <w:hyperlink r:id="rId91506aa9fd5a3ade0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6603,51 +6603,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35386a8f101522ee3" w:history="1">
+      <w:hyperlink r:id="rId22986aa9fd5a3af22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6713,51 +6713,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52836a8f101522f98" w:history="1">
+      <w:hyperlink r:id="rId54376aa9fd5a3afd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6803,51 +6803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83336a8f10152302c" w:history="1">
+      <w:hyperlink r:id="rId45346aa9fd5a3b061" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6995,51 +6995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16686a8f101523164" w:history="1">
+      <w:hyperlink r:id="rId42726aa9fd5a3b192" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7201,51 +7201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45566a8f1015232d2" w:history="1">
+      <w:hyperlink r:id="rId34066aa9fd5a3b2ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7405,51 +7405,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21746a8f101523425" w:history="1">
+      <w:hyperlink r:id="rId51616aa9fd5a3b464" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7475,51 +7475,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39006a8f10152349b" w:history="1">
+      <w:hyperlink r:id="rId62116aa9fd5a3b4dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7565,51 +7565,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29966a8f10152352e" w:history="1">
+      <w:hyperlink r:id="rId17236aa9fd5a3b571" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7635,51 +7635,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58796a8f1015235a2" w:history="1">
+      <w:hyperlink r:id="rId94676aa9fd5a3b5e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7725,51 +7725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90326a8f101523632" w:history="1">
+      <w:hyperlink r:id="rId57946aa9fd5a3b67a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7911,51 +7911,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31876a8f101523787" w:history="1">
+      <w:hyperlink r:id="rId64416aa9fd5a3b7a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8021,51 +8021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57696a8f10152383d" w:history="1">
+      <w:hyperlink r:id="rId42296aa9fd5a3b857" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8111,51 +8111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41366a8f1015238d4" w:history="1">
+      <w:hyperlink r:id="rId38666aa9fd5a3b8fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8181,51 +8181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59036a8f101523948" w:history="1">
+      <w:hyperlink r:id="rId21596aa9fd5a3b96e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8271,51 +8271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31356a8f1015239dc" w:history="1">
+      <w:hyperlink r:id="rId65046aa9fd5a3b9ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8341,51 +8341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38056a8f101523a4e" w:history="1">
+      <w:hyperlink r:id="rId65846aa9fd5a3ba7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8569,51 +8569,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85996a8f101523bbf" w:history="1">
+      <w:hyperlink r:id="rId40946aa9fd5a3bbfc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8639,51 +8639,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36626a8f101523c32" w:history="1">
+      <w:hyperlink r:id="rId41356aa9fd5a3bc70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8749,51 +8749,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47256a8f101523cec" w:history="1">
+      <w:hyperlink r:id="rId46826aa9fd5a3bd20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8819,51 +8819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69986a8f101523d5f" w:history="1">
+      <w:hyperlink r:id="rId92056aa9fd5a3bd91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8889,51 +8889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82896a8f101523dd2" w:history="1">
+      <w:hyperlink r:id="rId35096aa9fd5a3be0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8979,51 +8979,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64916a8f101523e64" w:history="1">
+      <w:hyperlink r:id="rId73596aa9fd5a3bea0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9040,51 +9040,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68706a8f101523ecb" w:history="1">
+      <w:hyperlink r:id="rId98886aa9fd5a3bf0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9208,51 +9208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89106a8f101523fde" w:history="1">
+      <w:hyperlink r:id="rId55086aa9fd5a3c055" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9298,51 +9298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56396a8f101524073" w:history="1">
+      <w:hyperlink r:id="rId86866aa9fd5a3c0e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9428,51 +9428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56136a8f101524147" w:history="1">
+      <w:hyperlink r:id="rId69086aa9fd5a3c1b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9518,51 +9518,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49006a8f1015241e6" w:history="1">
+      <w:hyperlink r:id="rId13556aa9fd5a3c249" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9628,51 +9628,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22576a8f10152429b" w:history="1">
+      <w:hyperlink r:id="rId98636aa9fd5a3c2f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9698,51 +9698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64336a8f10152431d" w:history="1">
+      <w:hyperlink r:id="rId68236aa9fd5a3c376" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9788,51 +9788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42206a8f1015243b1" w:history="1">
+      <w:hyperlink r:id="rId61366aa9fd5a3c408" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9976,51 +9976,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60556a8f1015244e5" w:history="1">
+      <w:hyperlink r:id="rId49606aa9fd5a3c538" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10104,51 +10104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46186a8f1015245be" w:history="1">
+      <w:hyperlink r:id="rId93086aa9fd5a3c60a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10194,51 +10194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78886a8f101524651" w:history="1">
+      <w:hyperlink r:id="rId95416aa9fd5a3c698" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10322,51 +10322,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20096a8f101524722" w:history="1">
+      <w:hyperlink r:id="rId35616aa9fd5a3c76f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10432,51 +10432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28186a8f1015247e3" w:history="1">
+      <w:hyperlink r:id="rId78116aa9fd5a3c858" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10661,81 +10661,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48206a8f101524959" w:history="1">
+      <w:hyperlink r:id="rId97716aa9fd5a3c9e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85127386" name="name38526a8f101524e83" descr="eu_funding_250.png"/>
+            <wp:docPr id="59969693" name="name92096aa9fd5a3ca4a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89276a8f101524e81" cstate="print"/>
+                    <a:blip r:embed="rId12936aa9fd5a3ca49" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10833,137 +10833,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26173344">
+  <w:abstractNum w:abstractNumId="30894440">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39306135">
+    <w:lvl w:ilvl="0" w:tplc="37331747">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39306135" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37331747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39306135" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37331747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39306135" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37331747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39306135" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37331747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39306135" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37331747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39306135" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37331747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39306135" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37331747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39306135" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37331747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26173343">
+  <w:abstractNum w:abstractNumId="30894439">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21521848">
+    <w:lvl w:ilvl="0" w:tplc="23696611">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11715,55 +11715,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26173343">
-    <w:abstractNumId w:val="26173343"/>
+  <w:num w:numId="30894439">
+    <w:abstractNumId w:val="30894439"/>
   </w:num>
-  <w:num w:numId="26173344">
-    <w:abstractNumId w:val="26173344"/>
+  <w:num w:numId="30894440">
+    <w:abstractNumId w:val="30894440"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23313,51 +23313,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId608190017" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId594217143" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24866a8f10151f028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/" TargetMode="External"/><Relationship Id="rId35276a8f10151f091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/categorization" TargetMode="External"/><Relationship Id="rId49576a8f10151f998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/photos" TargetMode="External"/><Relationship Id="rId66086a8f1015206f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId19526a8f1015221fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId27666a8f1015222a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId55936a8f101522331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId36546a8f10152238b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId95526a8f1015223e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId79326a8f101522497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId57736a8f101522569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId87216a8f10152263a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId64096a8f101522715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId85356a8f1015227d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId14366a8f101522886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId60236a8f101522a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId19006a8f101522abb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId55876a8f101522b2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId60406a8f101522bff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId93786a8f101522d6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId35386a8f101522ee3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId52836a8f101522f98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId83336a8f10152302c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId16686a8f101523164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId45566a8f1015232d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId21746a8f101523425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId39006a8f10152349b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId29966a8f10152352e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId58796a8f1015235a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId90326a8f101523632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId31876a8f101523787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId57696a8f10152383d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId41366a8f1015238d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId59036a8f101523948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId31356a8f1015239dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId38056a8f101523a4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId85996a8f101523bbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId36626a8f101523c32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId47256a8f101523cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId69986a8f101523d5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId82896a8f101523dd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId64916a8f101523e64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId68706a8f101523ecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId89106a8f101523fde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId56396a8f101524073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId56136a8f101524147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId49006a8f1015241e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId22576a8f10152429b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId64336a8f10152431d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId42206a8f1015243b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId60556a8f1015244e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId46186a8f1015245be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId78886a8f101524651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId20096a8f101524722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId28186a8f1015247e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48206a8f101524959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId88976a8f10151f882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88976a8f10151f882.jpg"/><Relationship Id="rId37056a8f101521326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37056a8f101521326.jpg"/><Relationship Id="rId89276a8f101524e81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89276a8f101524e81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId464206743" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId185558064" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70306aa9fd5a371f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/" TargetMode="External"/><Relationship Id="rId57626aa9fd5a37265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/categorization" TargetMode="External"/><Relationship Id="rId19506aa9fd5a37af5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/photos" TargetMode="External"/><Relationship Id="rId85356aa9fd5a38854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId98636aa9fd5a3a233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId80066aa9fd5a3a2d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId38746aa9fd5a3a359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId49856aa9fd5a3a3bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId18036aa9fd5a3a41b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId93506aa9fd5a3a4cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId48136aa9fd5a3a59c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId85166aa9fd5a3a66c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId30616aa9fd5a3a748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId61036aa9fd5a3a80d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId20046aa9fd5a3a8f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId34716aa9fd5a3aa7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId45596aa9fd5a3ab2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId24406aa9fd5a3aba4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId59516aa9fd5a3ac76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId91506aa9fd5a3ade0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId22986aa9fd5a3af22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId54376aa9fd5a3afd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId45346aa9fd5a3b061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId42726aa9fd5a3b192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId34066aa9fd5a3b2ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId51616aa9fd5a3b464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId62116aa9fd5a3b4dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId17236aa9fd5a3b571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId94676aa9fd5a3b5e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId57946aa9fd5a3b67a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId64416aa9fd5a3b7a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId42296aa9fd5a3b857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId38666aa9fd5a3b8fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId21596aa9fd5a3b96e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId65046aa9fd5a3b9ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId65846aa9fd5a3ba7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId40946aa9fd5a3bbfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId41356aa9fd5a3bc70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId46826aa9fd5a3bd20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId92056aa9fd5a3bd91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId35096aa9fd5a3be0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId73596aa9fd5a3bea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId98886aa9fd5a3bf0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId55086aa9fd5a3c055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId86866aa9fd5a3c0e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId69086aa9fd5a3c1b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId13556aa9fd5a3c249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId98636aa9fd5a3c2f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId68236aa9fd5a3c376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId61366aa9fd5a3c408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId49606aa9fd5a3c538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId93086aa9fd5a3c60a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId95416aa9fd5a3c698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId35616aa9fd5a3c76f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId78116aa9fd5a3c858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97716aa9fd5a3c9e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId37216aa9fd5a379be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37216aa9fd5a379be.jpg"/><Relationship Id="rId56646aa9fd5a392ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56646aa9fd5a392ac.jpg"/><Relationship Id="rId12936aa9fd5a3ca49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12936aa9fd5a3ca49.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>