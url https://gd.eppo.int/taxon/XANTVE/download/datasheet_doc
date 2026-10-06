--- v15 (2026-09-16)
+++ v16 (2026-10-06)
@@ -405,51 +405,51 @@
               <w:t xml:space="preserve"> (Doidge) Stevens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial leaf spot of pepper, bacterial leaf spot of tomato, bacterial scab of tomato, bacterial spot of pepper, black spot of tomato, leaf spot of tomato, stem canker of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70306aa9fd5a371f7" w:history="1">
+            <w:hyperlink r:id="rId73036ac47b46cdda3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -465,51 +465,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57626aa9fd5a37265" w:history="1">
+            <w:hyperlink r:id="rId77576ac47b46cde0f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -523,86 +523,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTVE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="77545328" name="name28706aa9fd5a379c0" descr="2517.jpg"/>
+                  <wp:docPr id="68739139" name="name65916ac47b46ce61a" descr="2517.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2517.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37216aa9fd5a379be" cstate="print"/>
+                          <a:blip r:embed="rId70966ac47b46ce618" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId19506aa9fd5a37af5" w:history="1">
+            <w:hyperlink r:id="rId30626ac47b46ce782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2556,92 +2556,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is available as an archive in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85356aa9fd5a38854" w:history="1">
+      <w:hyperlink r:id="rId77306ac47b46cf504" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15733382" name="name36066aa9fd5a392ae" descr="XANTVE_distribution_map.jpg"/>
+            <wp:docPr id="2165459" name="name59426ac47b46d0287" descr="XANTVE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTVE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56646aa9fd5a392ac" cstate="print"/>
+                    <a:blip r:embed="rId93406ac47b46d0284" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4629,51 +4629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1118-1124. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98636aa9fd5a3a233" w:history="1">
+      <w:hyperlink r:id="rId96286ac47b46d147a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cropro.2008.01.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4719,51 +4719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1734. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80066aa9fd5a3a2d0" w:history="1">
+      <w:hyperlink r:id="rId71916ac47b46d151a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms21051734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4800,151 +4800,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38746aa9fd5a3a359" w:history="1">
+      <w:hyperlink r:id="rId34486ac47b46d15a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/article/10.1007/s10658-013-0214-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2018) Commission Implementing Regulation (EU) 2018/1981 of 13 December 2018 renewing the approval of the active substances copper compounds, as candidates for substitution, in accordance with Regulation (EC) No 1107/2009 of the European Parliament and of the Council concerning the placing of plant protection products on the market, and amending the Annex to Commission Implementing Regulation (EU) No 540/2011. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 317, 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49856aa9fd5a3a3bb" w:history="1">
+      <w:hyperlink r:id="rId27596ac47b46d15fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2018/1981/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2019) Commission Implementing Regulation (EU) 2019/2072, of 28 November 2019, establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319, 1-279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18036aa9fd5a3a41b" w:history="1">
+      <w:hyperlink r:id="rId36446ac47b46d1650" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5010,51 +5010,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93506aa9fd5a3a4cc" w:history="1">
+      <w:hyperlink r:id="rId31726ac47b46d1702" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2003.00890.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5140,51 +5140,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 416-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48136aa9fd5a3a59c" w:history="1">
+      <w:hyperlink r:id="rId53016ac47b46d17d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5270,51 +5270,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2176. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85166aa9fd5a3a66c" w:history="1">
+      <w:hyperlink r:id="rId26616ac47b46d18a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5411,51 +5411,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30616aa9fd5a3a748" w:history="1">
+      <w:hyperlink r:id="rId32596ac47b46d1980" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5521,51 +5521,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 77-84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61036aa9fd5a3a80d" w:history="1">
+      <w:hyperlink r:id="rId44056ac47b46d1a31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(85)90007-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5631,51 +5631,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161-170. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20046aa9fd5a3a8f1" w:history="1">
+      <w:hyperlink r:id="rId94376ac47b46d1ae3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02373702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5870,51 +5870,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9-10), 479-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34716aa9fd5a3aa7c" w:history="1">
+      <w:hyperlink r:id="rId42576ac47b46d1c62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.1996.tb00328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5980,51 +5980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 663‐671. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45596aa9fd5a3ab2f" w:history="1">
+      <w:hyperlink r:id="rId84116ac47b46d1d21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-663</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6050,51 +6050,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1348-1356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24406aa9fd5a3aba4" w:history="1">
+      <w:hyperlink r:id="rId97746ac47b46d1d97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0465-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6180,51 +6180,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59516aa9fd5a3ac76" w:history="1">
+      <w:hyperlink r:id="rId52756ac47b46d1e69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6406,51 +6406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 407-430. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91506aa9fd5a3ade0" w:history="1">
+      <w:hyperlink r:id="rId54826ac47b46d1ff2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1921.tb05528.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6603,51 +6603,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 232-239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22986aa9fd5a3af22" w:history="1">
+      <w:hyperlink r:id="rId97886ac47b46d213a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0138-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6713,51 +6713,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3720, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54376aa9fd5a3afd1" w:history="1">
+      <w:hyperlink r:id="rId39546ac47b46d21ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6803,51 +6803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 397-403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45346aa9fd5a3b061" w:history="1">
+      <w:hyperlink r:id="rId38026ac47b46d2281" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6995,51 +6995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">558-579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42726aa9fd5a3b192" w:history="1">
+      <w:hyperlink r:id="rId10796ac47b46d23ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7201,51 +7201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34066aa9fd5a3b2ea" w:history="1">
+      <w:hyperlink r:id="rId12506ac47b46d2509" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2018.02021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7405,51 +7405,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ISF (2017) Method for the Detection of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. in Tomato seed (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51616aa9fd5a3b464" w:history="1">
+      <w:hyperlink r:id="rId34766ac47b46d2658" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://worldseed.org/our-work/seed-health/ishi-methods/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7475,51 +7475,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 835647. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62116aa9fd5a3b4dc" w:history="1">
+      <w:hyperlink r:id="rId96056ac47b46d26ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.835647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7565,51 +7565,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1211-1219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17236aa9fd5a3b571" w:history="1">
+      <w:hyperlink r:id="rId15836ac47b46d2761" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-3-1211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7635,51 +7635,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 755-762. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94676aa9fd5a3b5e5" w:history="1">
+      <w:hyperlink r:id="rId30936ac47b46d27d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1078/0723202042369884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7725,51 +7725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27-33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57946aa9fd5a3b67a" w:history="1">
+      <w:hyperlink r:id="rId69276ac47b46d28b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17660/ActaHortic.2005.695.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7911,51 +7911,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 208-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64416aa9fd5a3b7a6" w:history="1">
+      <w:hyperlink r:id="rId16436ac47b46d29f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4161/bact.23857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8021,51 +8021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), (Suppl. 4), 98-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42296aa9fd5a3b857" w:history="1">
+      <w:hyperlink r:id="rId55996ac47b46d2aa6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5504/BBEQ.2011.0126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8111,51 +8111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1029-1041. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38666aa9fd5a3b8fa" w:history="1">
+      <w:hyperlink r:id="rId14526ac47b46d2b3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-20-0402-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8181,51 +8181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21596aa9fd5a3b96e" w:history="1">
+      <w:hyperlink r:id="rId95956ac47b46d2bb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13593-018-0503-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8271,51 +8271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1584. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65046aa9fd5a3b9ff" w:history="1">
+      <w:hyperlink r:id="rId24356ac47b46d2c43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-11-0448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8341,51 +8341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65846aa9fd5a3ba7f" w:history="1">
+      <w:hyperlink r:id="rId10206ac47b46d2cb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-17-0478-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8569,51 +8569,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 126087. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40946aa9fd5a3bbfc" w:history="1">
+      <w:hyperlink r:id="rId18876ac47b46d2e22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2020.126087</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8639,51 +8639,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 413–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41356aa9fd5a3bc70" w:history="1">
+      <w:hyperlink r:id="rId52506ac47b46d2ea7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014000500009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8749,51 +8749,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e00885-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46826aa9fd5a3bd20" w:history="1">
+      <w:hyperlink r:id="rId38466ac47b46d2f5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00885-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8819,51 +8819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 712-716. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92056aa9fd5a3bd91" w:history="1">
+      <w:hyperlink r:id="rId59326ac47b46d2ffe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8889,51 +8889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12),1500-1519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35096aa9fd5a3be0c" w:history="1">
+      <w:hyperlink r:id="rId39256ac47b46d30a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.13125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8979,51 +8979,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73596aa9fd5a3bea0" w:history="1">
+      <w:hyperlink r:id="rId11056ac47b46d3181" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2019.104013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9040,51 +9040,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98886aa9fd5a3bf0d" w:history="1">
+      <w:hyperlink r:id="rId66776ac47b46d3201" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9208,51 +9208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 69-70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55086aa9fd5a3c055" w:history="1">
+      <w:hyperlink r:id="rId74846ac47b46d332c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.18.1.69</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9298,51 +9298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 907-920. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86866aa9fd5a3c0e8" w:history="1">
+      <w:hyperlink r:id="rId21826ac47b46d34ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9428,51 +9428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">212–213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 94–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69086aa9fd5a3c1b7" w:history="1">
+      <w:hyperlink r:id="rId86066ac47b46d3584" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.micres.2018.05.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9518,51 +9518,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), e00213-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13556aa9fd5a3c249" w:history="1">
+      <w:hyperlink r:id="rId22106ac47b46d3617" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mra.00213-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9628,51 +9628,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98636aa9fd5a3c2f9" w:history="1">
+      <w:hyperlink r:id="rId10696ac47b46d36ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-44-1-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9698,51 +9698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 265‐284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68236aa9fd5a3c376" w:history="1">
+      <w:hyperlink r:id="rId51256ac47b46d3742" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081752</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9788,51 +9788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1660-1668. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61366aa9fd5a3c408" w:history="1">
+      <w:hyperlink r:id="rId98146ac47b46d37d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-15-1085-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9976,51 +9976,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1520-1529. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49606aa9fd5a3c538" w:history="1">
+      <w:hyperlink r:id="rId13536ac47b46d390a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.03000-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10104,51 +10104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 536. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93086aa9fd5a3c60a" w:history="1">
+      <w:hyperlink r:id="rId51226ac47b46d39df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9030536</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10194,51 +10194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95416aa9fd5a3c698" w:history="1">
+      <w:hyperlink r:id="rId53606ac47b46d3a72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10322,51 +10322,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-177. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35616aa9fd5a3c76f" w:history="1">
+      <w:hyperlink r:id="rId35236ac47b46d3b44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1978.10427397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10432,51 +10432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas vesicatoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78116aa9fd5a3c858" w:history="1">
+      <w:hyperlink r:id="rId72376ac47b46d3c09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10661,81 +10661,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521-526. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97716aa9fd5a3c9e0" w:history="1">
+      <w:hyperlink r:id="rId16756ac47b46d3d87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="59969693" name="name92096aa9fd5a3ca4a" descr="eu_funding_250.png"/>
+            <wp:docPr id="90416469" name="name76166ac47b46d44ab" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12936aa9fd5a3ca49" cstate="print"/>
+                    <a:blip r:embed="rId54426ac47b46d44a9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10833,137 +10833,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30894440">
+  <w:abstractNum w:abstractNumId="86385974">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37331747">
+    <w:lvl w:ilvl="0" w:tplc="95318246">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37331747" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95318246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37331747" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95318246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37331747" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95318246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37331747" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95318246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37331747" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95318246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37331747" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95318246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37331747" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95318246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37331747" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95318246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30894439">
+  <w:abstractNum w:abstractNumId="86385973">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23696611">
+    <w:lvl w:ilvl="0" w:tplc="10205770">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11715,55 +11715,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30894439">
-    <w:abstractNumId w:val="30894439"/>
+  <w:num w:numId="86385973">
+    <w:abstractNumId w:val="86385973"/>
   </w:num>
-  <w:num w:numId="30894440">
-    <w:abstractNumId w:val="30894440"/>
+  <w:num w:numId="86385974">
+    <w:abstractNumId w:val="86385974"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23313,51 +23313,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId464206743" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId185558064" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70306aa9fd5a371f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/" TargetMode="External"/><Relationship Id="rId57626aa9fd5a37265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/categorization" TargetMode="External"/><Relationship Id="rId19506aa9fd5a37af5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/photos" TargetMode="External"/><Relationship Id="rId85356aa9fd5a38854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId98636aa9fd5a3a233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId80066aa9fd5a3a2d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId38746aa9fd5a3a359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId49856aa9fd5a3a3bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId18036aa9fd5a3a41b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId93506aa9fd5a3a4cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId48136aa9fd5a3a59c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId85166aa9fd5a3a66c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId30616aa9fd5a3a748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId61036aa9fd5a3a80d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId20046aa9fd5a3a8f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId34716aa9fd5a3aa7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId45596aa9fd5a3ab2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId24406aa9fd5a3aba4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId59516aa9fd5a3ac76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId91506aa9fd5a3ade0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId22986aa9fd5a3af22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId54376aa9fd5a3afd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId45346aa9fd5a3b061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId42726aa9fd5a3b192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId34066aa9fd5a3b2ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId51616aa9fd5a3b464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId62116aa9fd5a3b4dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId17236aa9fd5a3b571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId94676aa9fd5a3b5e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId57946aa9fd5a3b67a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId64416aa9fd5a3b7a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId42296aa9fd5a3b857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId38666aa9fd5a3b8fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId21596aa9fd5a3b96e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId65046aa9fd5a3b9ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId65846aa9fd5a3ba7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId40946aa9fd5a3bbfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId41356aa9fd5a3bc70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId46826aa9fd5a3bd20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId92056aa9fd5a3bd91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId35096aa9fd5a3be0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId73596aa9fd5a3bea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId98886aa9fd5a3bf0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId55086aa9fd5a3c055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId86866aa9fd5a3c0e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId69086aa9fd5a3c1b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId13556aa9fd5a3c249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId98636aa9fd5a3c2f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId68236aa9fd5a3c376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId61366aa9fd5a3c408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId49606aa9fd5a3c538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId93086aa9fd5a3c60a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId95416aa9fd5a3c698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId35616aa9fd5a3c76f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId78116aa9fd5a3c858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97716aa9fd5a3c9e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId37216aa9fd5a379be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37216aa9fd5a379be.jpg"/><Relationship Id="rId56646aa9fd5a392ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56646aa9fd5a392ac.jpg"/><Relationship Id="rId12936aa9fd5a3ca49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12936aa9fd5a3ca49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId984526946" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId425401299" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73036ac47b46cdda3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/" TargetMode="External"/><Relationship Id="rId77576ac47b46cde0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/categorization" TargetMode="External"/><Relationship Id="rId30626ac47b46ce782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTVE/photos" TargetMode="External"/><Relationship Id="rId77306ac47b46cf504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAV/distribution" TargetMode="External"/><Relationship Id="rId96286ac47b46d147a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cropro.2008.01.011" TargetMode="External"/><Relationship Id="rId71916ac47b46d151a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms21051734" TargetMode="External"/><Relationship Id="rId34486ac47b46d15a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s10658-013-0214-7" TargetMode="External"/><Relationship Id="rId27596ac47b46d15fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2018/1981/oj" TargetMode="External"/><Relationship Id="rId36446ac47b46d1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId31726ac47b46d1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2003.00890.x" TargetMode="External"/><Relationship Id="rId53016ac47b46d17d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12939" TargetMode="External"/><Relationship Id="rId26616ac47b46d18a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02176" TargetMode="External"/><Relationship Id="rId32596ac47b46d1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02647" TargetMode="External"/><Relationship Id="rId44056ac47b46d1a31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(85)90007-9" TargetMode="External"/><Relationship Id="rId94376ac47b46d1ae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02373702" TargetMode="External"/><Relationship Id="rId42576ac47b46d1c62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.1996.tb00328.x" TargetMode="External"/><Relationship Id="rId84116ac47b46d1d21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-663" TargetMode="External"/><Relationship Id="rId97746ac47b46d1d97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0465-RE" TargetMode="External"/><Relationship Id="rId52756ac47b46d1e69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId54826ac47b46d1ff2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1921.tb05528.x" TargetMode="External"/><Relationship Id="rId97886ac47b46d213a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0138-R" TargetMode="External"/><Relationship Id="rId39546ac47b46d21ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3720" TargetMode="External"/><Relationship Id="rId38026ac47b46d2281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12773" TargetMode="External"/><Relationship Id="rId10796ac47b46d23ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12960" TargetMode="External"/><Relationship Id="rId12506ac47b46d2509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2018.02021" TargetMode="External"/><Relationship Id="rId34766ac47b46d2658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://worldseed.org/our-work/seed-health/ishi-methods/" TargetMode="External"/><Relationship Id="rId96056ac47b46d26ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.835647" TargetMode="External"/><Relationship Id="rId15836ac47b46d2761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-3-1211" TargetMode="External"/><Relationship Id="rId30936ac47b46d27d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1078/0723202042369884" TargetMode="External"/><Relationship Id="rId69276ac47b46d28b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17660/ActaHortic.2005.695.1" TargetMode="External"/><Relationship Id="rId16436ac47b46d29f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4161/bact.23857" TargetMode="External"/><Relationship Id="rId55996ac47b46d2aa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5504/BBEQ.2011.0126" TargetMode="External"/><Relationship Id="rId14526ac47b46d2b3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-20-0402-R" TargetMode="External"/><Relationship Id="rId95956ac47b46d2bb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId24356ac47b46d2c43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-11-0448" TargetMode="External"/><Relationship Id="rId10206ac47b46d2cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-17-0478-RE" TargetMode="External"/><Relationship Id="rId18876ac47b46d2e22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2020.126087" TargetMode="External"/><Relationship Id="rId52506ac47b46d2ea7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014000500009" TargetMode="External"/><Relationship Id="rId38466ac47b46d2f5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00885-19" TargetMode="External"/><Relationship Id="rId59326ac47b46d2ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0712" TargetMode="External"/><Relationship Id="rId39256ac47b46d30a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.13125" TargetMode="External"/><Relationship Id="rId11056ac47b46d3181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2019.104013" TargetMode="External"/><Relationship Id="rId66776ac47b46d3201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId74846ac47b46d332c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.18.1.69" TargetMode="External"/><Relationship Id="rId21826ac47b46d34ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12244" TargetMode="External"/><Relationship Id="rId86066ac47b46d3584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.micres.2018.05.010" TargetMode="External"/><Relationship Id="rId22106ac47b46d3617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mra.00213-20" TargetMode="External"/><Relationship Id="rId10696ac47b46d36ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-44-1-47" TargetMode="External"/><Relationship Id="rId51256ac47b46d3742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081752" TargetMode="External"/><Relationship Id="rId98146ac47b46d37d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-15-1085-RE" TargetMode="External"/><Relationship Id="rId13536ac47b46d390a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.03000-14" TargetMode="External"/><Relationship Id="rId51226ac47b46d39df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9030536" TargetMode="External"/><Relationship Id="rId53606ac47b46d3a72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId35236ac47b46d3b44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1978.10427397" TargetMode="External"/><Relationship Id="rId72376ac47b46d3c09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16756ac47b46d3d87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1988.tb00409.x" TargetMode="External"/><Relationship Id="rId70966ac47b46ce618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70966ac47b46ce618.jpg"/><Relationship Id="rId93406ac47b46d0284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93406ac47b46d0284.jpg"/><Relationship Id="rId54426ac47b46d44a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54426ac47b46d44a9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>