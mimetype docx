--- v6 (2026-03-23)
+++ v7 (2026-04-12)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> (Hagborg) Dye</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bLS, bacterial leaf streak of barley, bacterial leaf streak of wheat, black chaff of cereals</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529469c16acf4efcb" w:history="1">
+            <w:hyperlink r:id="rId629169dbee94e9559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318069c16acf4f011" w:history="1">
+            <w:hyperlink r:id="rId727869dbee94e959d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="9936488" name="name969469c16acf4f74c" descr="10676.jpg"/>
+                  <wp:docPr id="24752528" name="name296469dbee94e9ac3" descr="10676.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10676.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId414969c16acf4f74a" cstate="print"/>
+                          <a:blip r:embed="rId103769dbee94e9ac1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId776969c16acf4f8f5" w:history="1">
+            <w:hyperlink r:id="rId171569dbee94e9bd0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1761,63 +1761,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. translucens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have acted as the founding population in other countries, inferring that the centre of origin of the pathogen is from the Middle East and was disseminated in other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="99941972" name="name870369c16acf50a6e" descr="XANTTR_distribution_map.jpg"/>
+            <wp:docPr id="67376096" name="name786069dbee94eb29f" descr="XANTTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId542769c16acf50a6c" cstate="print"/>
+                    <a:blip r:embed="rId405169dbee94eb29c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5117,101 +5117,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 2215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId734769c16acf521e2" w:history="1">
+      <w:hyperlink r:id="rId541369dbee94ec9d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-22-2112-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Boosalis MG (1951) The epidemiology of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas translucens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (J.J. and R.) Dowson on cereals and grasses. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId193469c16acf5223d" w:history="1">
+      <w:hyperlink r:id="rId933869dbee94eca29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://conservancy.umn.edu/handle/11299/224738</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed September 19, 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5685,51 +5685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nature Communications </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 2386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId948869c16acf5257a" w:history="1">
+      <w:hyperlink r:id="rId616869dbee94ecd6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41467-022-29840-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6067,51 +6067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 2740–2753. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId447769c16acf527d8" w:history="1">
+      <w:hyperlink r:id="rId798169dbee94ecfca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/ismej.2017.124</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6293,51 +6293,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, eabc4516. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId175269c16acf52943" w:history="1">
+      <w:hyperlink r:id="rId412569dbee94ed130" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1126/sciadv.abc4516</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6383,51 +6383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 817815. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId891769c16acf529d2" w:history="1">
+      <w:hyperlink r:id="rId119869dbee94ed1be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2021.817815</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6453,51 +6453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. translucens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Doctoral dissertation, Montana State University-Bozeman, College of Agriculture.  Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId212369c16acf52a45" w:history="1">
+      <w:hyperlink r:id="rId859769dbee94ed22f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarworks.montana.edu/xmlui/bitstream/handle/1/3685/31762001154135.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6523,51 +6523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> shows overall genomic similarity but virulence factor diversity (preprint). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Genomics</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId481069c16acf52ab6" w:history="1">
+      <w:hyperlink r:id="rId939769dbee94ed29f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1101/2022.04.05.487151</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6709,51 +6709,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e01518-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId838669c16acf52c01" w:history="1">
+      <w:hyperlink r:id="rId732269dbee94ed3c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.01518-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6897,51 +6897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 519–27. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId117969c16acf52d36" w:history="1">
+      <w:hyperlink r:id="rId387169dbee94ed4ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-08-16-0286-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7016,51 +7016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1114–1121. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId460669c16acf52df3" w:history="1">
+      <w:hyperlink r:id="rId892969dbee94ed5bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-08-20-0337-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7144,51 +7144,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 887-891.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ritzinger M (2022) Identification and genetic characterization of bacterial leaf streak resistance in barley. Thesis, 245 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId133269c16acf52ec2" w:history="1">
+      <w:hyperlink r:id="rId340469dbee94ed697" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://conservancy.umn.edu/handle/11299/227901</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed July 13, 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7323,51 +7323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 2110-2118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId953469c16acf52ff2" w:history="1">
+      <w:hyperlink r:id="rId924869dbee94ed7b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-22-0262-SA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7473,51 +7473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 2876-2883. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId196569c16acf530e5" w:history="1">
+      <w:hyperlink r:id="rId313169dbee94ed8a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-22-0574-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8327,51 +8327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas translucens pv. translucens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId788869c16acf53641" w:history="1">
+      <w:hyperlink r:id="rId809369dbee94eddf8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8446,63 +8446,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37283339" name="name663069c16acf53769" descr="eu_funding_250.png"/>
+            <wp:docPr id="51711506" name="name549769dbee94ee0ae" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId471269c16acf53767" cstate="print"/>
+                    <a:blip r:embed="rId190569dbee94ee0ad" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8600,137 +8600,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15446524">
+  <w:abstractNum w:abstractNumId="62651184">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41698917">
+    <w:lvl w:ilvl="0" w:tplc="20041398">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41698917" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20041398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41698917" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20041398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41698917" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20041398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41698917" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20041398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41698917" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20041398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41698917" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20041398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41698917" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20041398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41698917" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20041398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15446523">
+  <w:abstractNum w:abstractNumId="62651183">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94710411">
+    <w:lvl w:ilvl="0" w:tplc="41445513">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9482,55 +9482,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15446523">
-    <w:abstractNumId w:val="15446523"/>
+  <w:num w:numId="62651183">
+    <w:abstractNumId w:val="62651183"/>
   </w:num>
-  <w:num w:numId="15446524">
-    <w:abstractNumId w:val="15446524"/>
+  <w:num w:numId="62651184">
+    <w:abstractNumId w:val="62651184"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21080,51 +21080,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId132598442" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId281942365" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId529469c16acf4efcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/" TargetMode="External"/><Relationship Id="rId318069c16acf4f011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/categorization" TargetMode="External"/><Relationship Id="rId776969c16acf4f8f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/photos" TargetMode="External"/><Relationship Id="rId734769c16acf521e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-22-2112-PDN" TargetMode="External"/><Relationship Id="rId193469c16acf5223d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conservancy.umn.edu/handle/11299/224738" TargetMode="External"/><Relationship Id="rId948869c16acf5257a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41467-022-29840-1" TargetMode="External"/><Relationship Id="rId447769c16acf527d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/ismej.2017.124" TargetMode="External"/><Relationship Id="rId175269c16acf52943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/sciadv.abc4516" TargetMode="External"/><Relationship Id="rId891769c16acf529d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.817815" TargetMode="External"/><Relationship Id="rId212369c16acf52a45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.montana.edu/xmlui/bitstream/handle/1/3685/31762001154135.pdf" TargetMode="External"/><Relationship Id="rId481069c16acf52ab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/2022.04.05.487151" TargetMode="External"/><Relationship Id="rId838669c16acf52c01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01518-19" TargetMode="External"/><Relationship Id="rId117969c16acf52d36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-16-0286-R" TargetMode="External"/><Relationship Id="rId460669c16acf52df3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-20-0337-R" TargetMode="External"/><Relationship Id="rId133269c16acf52ec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conservancy.umn.edu/handle/11299/227901" TargetMode="External"/><Relationship Id="rId953469c16acf52ff2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-22-0262-SA" TargetMode="External"/><Relationship Id="rId196569c16acf530e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0574-RE" TargetMode="External"/><Relationship Id="rId788869c16acf53641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId414969c16acf4f74a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId414969c16acf4f74a.jpg"/><Relationship Id="rId542769c16acf50a6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId542769c16acf50a6c.jpg"/><Relationship Id="rId471269c16acf53767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId471269c16acf53767.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId881125302" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId125485449" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId629169dbee94e9559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/" TargetMode="External"/><Relationship Id="rId727869dbee94e959d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/categorization" TargetMode="External"/><Relationship Id="rId171569dbee94e9bd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/photos" TargetMode="External"/><Relationship Id="rId541369dbee94ec9d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-22-2112-PDN" TargetMode="External"/><Relationship Id="rId933869dbee94eca29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conservancy.umn.edu/handle/11299/224738" TargetMode="External"/><Relationship Id="rId616869dbee94ecd6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41467-022-29840-1" TargetMode="External"/><Relationship Id="rId798169dbee94ecfca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/ismej.2017.124" TargetMode="External"/><Relationship Id="rId412569dbee94ed130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/sciadv.abc4516" TargetMode="External"/><Relationship Id="rId119869dbee94ed1be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.817815" TargetMode="External"/><Relationship Id="rId859769dbee94ed22f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.montana.edu/xmlui/bitstream/handle/1/3685/31762001154135.pdf" TargetMode="External"/><Relationship Id="rId939769dbee94ed29f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/2022.04.05.487151" TargetMode="External"/><Relationship Id="rId732269dbee94ed3c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01518-19" TargetMode="External"/><Relationship Id="rId387169dbee94ed4ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-16-0286-R" TargetMode="External"/><Relationship Id="rId892969dbee94ed5bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-20-0337-R" TargetMode="External"/><Relationship Id="rId340469dbee94ed697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conservancy.umn.edu/handle/11299/227901" TargetMode="External"/><Relationship Id="rId924869dbee94ed7b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-22-0262-SA" TargetMode="External"/><Relationship Id="rId313169dbee94ed8a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0574-RE" TargetMode="External"/><Relationship Id="rId809369dbee94eddf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId103769dbee94e9ac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId103769dbee94e9ac1.jpg"/><Relationship Id="rId405169dbee94eb29c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId405169dbee94eb29c.jpg"/><Relationship Id="rId190569dbee94ee0ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId190569dbee94ee0ad.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>