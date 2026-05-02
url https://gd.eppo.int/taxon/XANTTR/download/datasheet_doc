--- v7 (2026-04-12)
+++ v8 (2026-05-02)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> (Hagborg) Dye</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bLS, bacterial leaf streak of barley, bacterial leaf streak of wheat, black chaff of cereals</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629169dbee94e9559" w:history="1">
+            <w:hyperlink r:id="rId105969f65fba886ac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727869dbee94e959d" w:history="1">
+            <w:hyperlink r:id="rId882369f65fba886f3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="24752528" name="name296469dbee94e9ac3" descr="10676.jpg"/>
+                  <wp:docPr id="3351844" name="name396569f65fba88dc5" descr="10676.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10676.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId103769dbee94e9ac1" cstate="print"/>
+                          <a:blip r:embed="rId975269f65fba88dc4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId171569dbee94e9bd0" w:history="1">
+            <w:hyperlink r:id="rId626669f65fba88ecb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1761,63 +1761,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. translucens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have acted as the founding population in other countries, inferring that the centre of origin of the pathogen is from the Middle East and was disseminated in other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67376096" name="name786069dbee94eb29f" descr="XANTTR_distribution_map.jpg"/>
+            <wp:docPr id="50625622" name="name362469f65fba8a726" descr="XANTTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId405169dbee94eb29c" cstate="print"/>
+                    <a:blip r:embed="rId773669f65fba8a723" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5117,101 +5117,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 2215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId541369dbee94ec9d1" w:history="1">
+      <w:hyperlink r:id="rId589769f65fba8c146" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-22-2112-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Boosalis MG (1951) The epidemiology of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas translucens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (J.J. and R.) Dowson on cereals and grasses. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId933869dbee94eca29" w:history="1">
+      <w:hyperlink r:id="rId116469f65fba8c1a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://conservancy.umn.edu/handle/11299/224738</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed September 19, 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5685,51 +5685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nature Communications </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 2386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId616869dbee94ecd6f" w:history="1">
+      <w:hyperlink r:id="rId320669f65fba8c50c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41467-022-29840-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6067,51 +6067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 2740–2753. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId798169dbee94ecfca" w:history="1">
+      <w:hyperlink r:id="rId473469f65fba8c78e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/ismej.2017.124</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6293,51 +6293,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, eabc4516. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId412569dbee94ed130" w:history="1">
+      <w:hyperlink r:id="rId452869f65fba8c8f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1126/sciadv.abc4516</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6383,51 +6383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 817815. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId119869dbee94ed1be" w:history="1">
+      <w:hyperlink r:id="rId256869f65fba8c985" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2021.817815</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6453,51 +6453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. translucens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Doctoral dissertation, Montana State University-Bozeman, College of Agriculture.  Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId859769dbee94ed22f" w:history="1">
+      <w:hyperlink r:id="rId591969f65fba8ca12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarworks.montana.edu/xmlui/bitstream/handle/1/3685/31762001154135.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6523,51 +6523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> shows overall genomic similarity but virulence factor diversity (preprint). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Genomics</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId939769dbee94ed29f" w:history="1">
+      <w:hyperlink r:id="rId824869f65fba8ca87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1101/2022.04.05.487151</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6709,51 +6709,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e01518-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId732269dbee94ed3c8" w:history="1">
+      <w:hyperlink r:id="rId359469f65fba8cbb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.01518-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6897,51 +6897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 519–27. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId387169dbee94ed4ff" w:history="1">
+      <w:hyperlink r:id="rId760769f65fba8ccda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-08-16-0286-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7016,51 +7016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1114–1121. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId892969dbee94ed5bb" w:history="1">
+      <w:hyperlink r:id="rId945269f65fba8cd92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-08-20-0337-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7144,51 +7144,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 887-891.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ritzinger M (2022) Identification and genetic characterization of bacterial leaf streak resistance in barley. Thesis, 245 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId340469dbee94ed697" w:history="1">
+      <w:hyperlink r:id="rId195969f65fba8ce5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://conservancy.umn.edu/handle/11299/227901</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed July 13, 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7323,51 +7323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 2110-2118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId924869dbee94ed7b9" w:history="1">
+      <w:hyperlink r:id="rId781469f65fba8cf7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-22-0262-SA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7473,51 +7473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 2876-2883. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId313169dbee94ed8a5" w:history="1">
+      <w:hyperlink r:id="rId674069f65fba8d06f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-22-0574-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8327,51 +8327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas translucens pv. translucens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId809369dbee94eddf8" w:history="1">
+      <w:hyperlink r:id="rId188569f65fba8d5bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8446,63 +8446,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51711506" name="name549769dbee94ee0ae" descr="eu_funding_250.png"/>
+            <wp:docPr id="53248127" name="name762769f65fba8d709" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId190569dbee94ee0ad" cstate="print"/>
+                    <a:blip r:embed="rId177469f65fba8d707" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8600,137 +8600,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62651184">
+  <w:abstractNum w:abstractNumId="93873564">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20041398">
+    <w:lvl w:ilvl="0" w:tplc="92989524">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20041398" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92989524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20041398" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92989524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20041398" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92989524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20041398" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92989524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20041398" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92989524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20041398" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92989524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20041398" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92989524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20041398" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92989524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62651183">
+  <w:abstractNum w:abstractNumId="93873563">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41445513">
+    <w:lvl w:ilvl="0" w:tplc="57501921">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9482,55 +9482,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62651183">
-    <w:abstractNumId w:val="62651183"/>
+  <w:num w:numId="93873563">
+    <w:abstractNumId w:val="93873563"/>
   </w:num>
-  <w:num w:numId="62651184">
-    <w:abstractNumId w:val="62651184"/>
+  <w:num w:numId="93873564">
+    <w:abstractNumId w:val="93873564"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21080,51 +21080,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId881125302" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId125485449" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId629169dbee94e9559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/" TargetMode="External"/><Relationship Id="rId727869dbee94e959d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/categorization" TargetMode="External"/><Relationship Id="rId171569dbee94e9bd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/photos" TargetMode="External"/><Relationship Id="rId541369dbee94ec9d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-22-2112-PDN" TargetMode="External"/><Relationship Id="rId933869dbee94eca29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conservancy.umn.edu/handle/11299/224738" TargetMode="External"/><Relationship Id="rId616869dbee94ecd6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41467-022-29840-1" TargetMode="External"/><Relationship Id="rId798169dbee94ecfca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/ismej.2017.124" TargetMode="External"/><Relationship Id="rId412569dbee94ed130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/sciadv.abc4516" TargetMode="External"/><Relationship Id="rId119869dbee94ed1be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.817815" TargetMode="External"/><Relationship Id="rId859769dbee94ed22f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.montana.edu/xmlui/bitstream/handle/1/3685/31762001154135.pdf" TargetMode="External"/><Relationship Id="rId939769dbee94ed29f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/2022.04.05.487151" TargetMode="External"/><Relationship Id="rId732269dbee94ed3c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01518-19" TargetMode="External"/><Relationship Id="rId387169dbee94ed4ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-16-0286-R" TargetMode="External"/><Relationship Id="rId892969dbee94ed5bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-20-0337-R" TargetMode="External"/><Relationship Id="rId340469dbee94ed697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conservancy.umn.edu/handle/11299/227901" TargetMode="External"/><Relationship Id="rId924869dbee94ed7b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-22-0262-SA" TargetMode="External"/><Relationship Id="rId313169dbee94ed8a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0574-RE" TargetMode="External"/><Relationship Id="rId809369dbee94eddf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId103769dbee94e9ac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId103769dbee94e9ac1.jpg"/><Relationship Id="rId405169dbee94eb29c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId405169dbee94eb29c.jpg"/><Relationship Id="rId190569dbee94ee0ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId190569dbee94ee0ad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId589955682" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId127101360" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId105969f65fba886ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/" TargetMode="External"/><Relationship Id="rId882369f65fba886f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/categorization" TargetMode="External"/><Relationship Id="rId626669f65fba88ecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/photos" TargetMode="External"/><Relationship Id="rId589769f65fba8c146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-22-2112-PDN" TargetMode="External"/><Relationship Id="rId116469f65fba8c1a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conservancy.umn.edu/handle/11299/224738" TargetMode="External"/><Relationship Id="rId320669f65fba8c50c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41467-022-29840-1" TargetMode="External"/><Relationship Id="rId473469f65fba8c78e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/ismej.2017.124" TargetMode="External"/><Relationship Id="rId452869f65fba8c8f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/sciadv.abc4516" TargetMode="External"/><Relationship Id="rId256869f65fba8c985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.817815" TargetMode="External"/><Relationship Id="rId591969f65fba8ca12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.montana.edu/xmlui/bitstream/handle/1/3685/31762001154135.pdf" TargetMode="External"/><Relationship Id="rId824869f65fba8ca87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/2022.04.05.487151" TargetMode="External"/><Relationship Id="rId359469f65fba8cbb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01518-19" TargetMode="External"/><Relationship Id="rId760769f65fba8ccda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-16-0286-R" TargetMode="External"/><Relationship Id="rId945269f65fba8cd92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-20-0337-R" TargetMode="External"/><Relationship Id="rId195969f65fba8ce5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conservancy.umn.edu/handle/11299/227901" TargetMode="External"/><Relationship Id="rId781469f65fba8cf7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-22-0262-SA" TargetMode="External"/><Relationship Id="rId674069f65fba8d06f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0574-RE" TargetMode="External"/><Relationship Id="rId188569f65fba8d5bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId975269f65fba88dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId975269f65fba88dc4.jpg"/><Relationship Id="rId773669f65fba8a723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId773669f65fba8a723.jpg"/><Relationship Id="rId177469f65fba8d707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId177469f65fba8d707.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>