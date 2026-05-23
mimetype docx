--- v8 (2026-05-02)
+++ v9 (2026-05-23)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> (Hagborg) Dye</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bLS, bacterial leaf streak of barley, bacterial leaf streak of wheat, black chaff of cereals</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105969f65fba886ac" w:history="1">
+            <w:hyperlink r:id="rId44316a110c00766ee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId882369f65fba886f3" w:history="1">
+            <w:hyperlink r:id="rId69556a110c007675a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="3351844" name="name396569f65fba88dc5" descr="10676.jpg"/>
+                  <wp:docPr id="88276504" name="name14966a110c0076e96" descr="10676.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10676.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId975269f65fba88dc4" cstate="print"/>
+                          <a:blip r:embed="rId19986a110c0076e94" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId626669f65fba88ecb" w:history="1">
+            <w:hyperlink r:id="rId40846a110c0076f9e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1761,63 +1761,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. translucens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have acted as the founding population in other countries, inferring that the centre of origin of the pathogen is from the Middle East and was disseminated in other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50625622" name="name362469f65fba8a726" descr="XANTTR_distribution_map.jpg"/>
+            <wp:docPr id="60412762" name="name37506a110c0078412" descr="XANTTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId773669f65fba8a723" cstate="print"/>
+                    <a:blip r:embed="rId29176a110c007840e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5117,101 +5117,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 2215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId589769f65fba8c146" w:history="1">
+      <w:hyperlink r:id="rId95576a110c0079c5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-22-2112-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Boosalis MG (1951) The epidemiology of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas translucens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (J.J. and R.) Dowson on cereals and grasses. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId116469f65fba8c1a0" w:history="1">
+      <w:hyperlink r:id="rId36196a110c0079cb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://conservancy.umn.edu/handle/11299/224738</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed September 19, 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5685,51 +5685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nature Communications </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 2386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId320669f65fba8c50c" w:history="1">
+      <w:hyperlink r:id="rId85546a110c007a00a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41467-022-29840-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6067,51 +6067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 2740–2753. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId473469f65fba8c78e" w:history="1">
+      <w:hyperlink r:id="rId85596a110c007a2fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/ismej.2017.124</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6293,51 +6293,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, eabc4516. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId452869f65fba8c8f6" w:history="1">
+      <w:hyperlink r:id="rId99816a110c007a4f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1126/sciadv.abc4516</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6383,51 +6383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 817815. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId256869f65fba8c985" w:history="1">
+      <w:hyperlink r:id="rId32356a110c007a5a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2021.817815</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6453,51 +6453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. translucens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Doctoral dissertation, Montana State University-Bozeman, College of Agriculture.  Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId591969f65fba8ca12" w:history="1">
+      <w:hyperlink r:id="rId89996a110c007a61e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarworks.montana.edu/xmlui/bitstream/handle/1/3685/31762001154135.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6523,51 +6523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> shows overall genomic similarity but virulence factor diversity (preprint). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Genomics</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId824869f65fba8ca87" w:history="1">
+      <w:hyperlink r:id="rId24086a110c007a694" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1101/2022.04.05.487151</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6709,51 +6709,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e01518-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId359469f65fba8cbb1" w:history="1">
+      <w:hyperlink r:id="rId59116a110c007a7d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.01518-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6897,51 +6897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 519–27. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId760769f65fba8ccda" w:history="1">
+      <w:hyperlink r:id="rId71076a110c007a9f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-08-16-0286-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7016,51 +7016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1114–1121. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId945269f65fba8cd92" w:history="1">
+      <w:hyperlink r:id="rId98056a110c007aac6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-08-20-0337-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7144,51 +7144,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 887-891.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ritzinger M (2022) Identification and genetic characterization of bacterial leaf streak resistance in barley. Thesis, 245 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId195969f65fba8ce5f" w:history="1">
+      <w:hyperlink r:id="rId36756a110c007abc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://conservancy.umn.edu/handle/11299/227901</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed July 13, 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7323,51 +7323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 2110-2118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId781469f65fba8cf7c" w:history="1">
+      <w:hyperlink r:id="rId20496a110c007acf6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-22-0262-SA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7473,51 +7473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 2876-2883. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId674069f65fba8d06f" w:history="1">
+      <w:hyperlink r:id="rId53796a110c007adeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-22-0574-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8327,51 +8327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas translucens pv. translucens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId188569f65fba8d5bb" w:history="1">
+      <w:hyperlink r:id="rId77856a110c007b3ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8446,63 +8446,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53248127" name="name762769f65fba8d709" descr="eu_funding_250.png"/>
+            <wp:docPr id="32594480" name="name37816a110c007b4f9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId177469f65fba8d707" cstate="print"/>
+                    <a:blip r:embed="rId23456a110c007b4f7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8600,137 +8600,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93873564">
+  <w:abstractNum w:abstractNumId="77572905">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92989524">
+    <w:lvl w:ilvl="0" w:tplc="24075771">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92989524" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24075771" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92989524" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24075771" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92989524" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24075771" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92989524" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24075771" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92989524" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24075771" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92989524" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24075771" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92989524" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24075771" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92989524" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24075771" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93873563">
+  <w:abstractNum w:abstractNumId="77572904">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57501921">
+    <w:lvl w:ilvl="0" w:tplc="41969656">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9482,55 +9482,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93873563">
-    <w:abstractNumId w:val="93873563"/>
+  <w:num w:numId="77572904">
+    <w:abstractNumId w:val="77572904"/>
   </w:num>
-  <w:num w:numId="93873564">
-    <w:abstractNumId w:val="93873564"/>
+  <w:num w:numId="77572905">
+    <w:abstractNumId w:val="77572905"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21080,51 +21080,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId589955682" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId127101360" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId105969f65fba886ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/" TargetMode="External"/><Relationship Id="rId882369f65fba886f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/categorization" TargetMode="External"/><Relationship Id="rId626669f65fba88ecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/photos" TargetMode="External"/><Relationship Id="rId589769f65fba8c146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-22-2112-PDN" TargetMode="External"/><Relationship Id="rId116469f65fba8c1a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conservancy.umn.edu/handle/11299/224738" TargetMode="External"/><Relationship Id="rId320669f65fba8c50c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41467-022-29840-1" TargetMode="External"/><Relationship Id="rId473469f65fba8c78e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/ismej.2017.124" TargetMode="External"/><Relationship Id="rId452869f65fba8c8f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/sciadv.abc4516" TargetMode="External"/><Relationship Id="rId256869f65fba8c985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.817815" TargetMode="External"/><Relationship Id="rId591969f65fba8ca12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.montana.edu/xmlui/bitstream/handle/1/3685/31762001154135.pdf" TargetMode="External"/><Relationship Id="rId824869f65fba8ca87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/2022.04.05.487151" TargetMode="External"/><Relationship Id="rId359469f65fba8cbb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01518-19" TargetMode="External"/><Relationship Id="rId760769f65fba8ccda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-16-0286-R" TargetMode="External"/><Relationship Id="rId945269f65fba8cd92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-20-0337-R" TargetMode="External"/><Relationship Id="rId195969f65fba8ce5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conservancy.umn.edu/handle/11299/227901" TargetMode="External"/><Relationship Id="rId781469f65fba8cf7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-22-0262-SA" TargetMode="External"/><Relationship Id="rId674069f65fba8d06f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0574-RE" TargetMode="External"/><Relationship Id="rId188569f65fba8d5bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId975269f65fba88dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId975269f65fba88dc4.jpg"/><Relationship Id="rId773669f65fba8a723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId773669f65fba8a723.jpg"/><Relationship Id="rId177469f65fba8d707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId177469f65fba8d707.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId812542754" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId278571778" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44316a110c00766ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/" TargetMode="External"/><Relationship Id="rId69556a110c007675a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/categorization" TargetMode="External"/><Relationship Id="rId40846a110c0076f9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/photos" TargetMode="External"/><Relationship Id="rId95576a110c0079c5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-22-2112-PDN" TargetMode="External"/><Relationship Id="rId36196a110c0079cb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conservancy.umn.edu/handle/11299/224738" TargetMode="External"/><Relationship Id="rId85546a110c007a00a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41467-022-29840-1" TargetMode="External"/><Relationship Id="rId85596a110c007a2fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/ismej.2017.124" TargetMode="External"/><Relationship Id="rId99816a110c007a4f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/sciadv.abc4516" TargetMode="External"/><Relationship Id="rId32356a110c007a5a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.817815" TargetMode="External"/><Relationship Id="rId89996a110c007a61e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.montana.edu/xmlui/bitstream/handle/1/3685/31762001154135.pdf" TargetMode="External"/><Relationship Id="rId24086a110c007a694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/2022.04.05.487151" TargetMode="External"/><Relationship Id="rId59116a110c007a7d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01518-19" TargetMode="External"/><Relationship Id="rId71076a110c007a9f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-16-0286-R" TargetMode="External"/><Relationship Id="rId98056a110c007aac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-20-0337-R" TargetMode="External"/><Relationship Id="rId36756a110c007abc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conservancy.umn.edu/handle/11299/227901" TargetMode="External"/><Relationship Id="rId20496a110c007acf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-22-0262-SA" TargetMode="External"/><Relationship Id="rId53796a110c007adeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0574-RE" TargetMode="External"/><Relationship Id="rId77856a110c007b3ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19986a110c0076e94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19986a110c0076e94.jpg"/><Relationship Id="rId29176a110c007840e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29176a110c007840e.jpg"/><Relationship Id="rId23456a110c007b4f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23456a110c007b4f7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>