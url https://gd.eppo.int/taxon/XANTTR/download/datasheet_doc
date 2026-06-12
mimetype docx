--- v9 (2026-05-23)
+++ v10 (2026-06-12)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> (Hagborg) Dye</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bLS, bacterial leaf streak of barley, bacterial leaf streak of wheat, black chaff of cereals</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44316a110c00766ee" w:history="1">
+            <w:hyperlink r:id="rId99726a2bc8035e144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69556a110c007675a" w:history="1">
+            <w:hyperlink r:id="rId14786a2bc8035e189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="88276504" name="name14966a110c0076e96" descr="10676.jpg"/>
+                  <wp:docPr id="11227428" name="name40106a2bc8035e250" descr="10676.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10676.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19986a110c0076e94" cstate="print"/>
+                          <a:blip r:embed="rId68736a2bc8035e24f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId40846a110c0076f9e" w:history="1">
+            <w:hyperlink r:id="rId40586a2bc8035e3a7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1761,63 +1761,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. translucens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have acted as the founding population in other countries, inferring that the centre of origin of the pathogen is from the Middle East and was disseminated in other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="60412762" name="name37506a110c0078412" descr="XANTTR_distribution_map.jpg"/>
+            <wp:docPr id="70621152" name="name80586a2bc8035fbfe" descr="XANTTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29176a110c007840e" cstate="print"/>
+                    <a:blip r:embed="rId70106a2bc8035fbfb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5117,101 +5117,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 2215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95576a110c0079c5c" w:history="1">
+      <w:hyperlink r:id="rId82916a2bc8036182c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-22-2112-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Boosalis MG (1951) The epidemiology of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas translucens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (J.J. and R.) Dowson on cereals and grasses. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36196a110c0079cb5" w:history="1">
+      <w:hyperlink r:id="rId17086a2bc80361889" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://conservancy.umn.edu/handle/11299/224738</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed September 19, 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5685,51 +5685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nature Communications </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 2386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85546a110c007a00a" w:history="1">
+      <w:hyperlink r:id="rId86976a2bc80361dbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41467-022-29840-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6067,51 +6067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 2740–2753. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85596a110c007a2fa" w:history="1">
+      <w:hyperlink r:id="rId29636a2bc8036205c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/ismej.2017.124</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6293,51 +6293,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, eabc4516. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99816a110c007a4f3" w:history="1">
+      <w:hyperlink r:id="rId29646a2bc80362201" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1126/sciadv.abc4516</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6383,51 +6383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 817815. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32356a110c007a5a4" w:history="1">
+      <w:hyperlink r:id="rId72006a2bc803622fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2021.817815</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6453,51 +6453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. translucens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Doctoral dissertation, Montana State University-Bozeman, College of Agriculture.  Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89996a110c007a61e" w:history="1">
+      <w:hyperlink r:id="rId63156a2bc80362373" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarworks.montana.edu/xmlui/bitstream/handle/1/3685/31762001154135.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6523,51 +6523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> shows overall genomic similarity but virulence factor diversity (preprint). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Genomics</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24086a110c007a694" w:history="1">
+      <w:hyperlink r:id="rId92076a2bc8036240c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1101/2022.04.05.487151</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6709,51 +6709,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e01518-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59116a110c007a7d9" w:history="1">
+      <w:hyperlink r:id="rId73606a2bc80362543" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.01518-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6897,51 +6897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 519–27. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71076a110c007a9f2" w:history="1">
+      <w:hyperlink r:id="rId21066a2bc803626ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-08-16-0286-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7016,51 +7016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1114–1121. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98056a110c007aac6" w:history="1">
+      <w:hyperlink r:id="rId47646a2bc80362f1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-08-20-0337-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7144,51 +7144,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 887-891.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ritzinger M (2022) Identification and genetic characterization of bacterial leaf streak resistance in barley. Thesis, 245 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36756a110c007abc8" w:history="1">
+      <w:hyperlink r:id="rId89786a2bc80363019" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://conservancy.umn.edu/handle/11299/227901</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed July 13, 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7323,51 +7323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 2110-2118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20496a110c007acf6" w:history="1">
+      <w:hyperlink r:id="rId40116a2bc803631aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-22-0262-SA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7473,51 +7473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 2876-2883. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53796a110c007adeb" w:history="1">
+      <w:hyperlink r:id="rId29206a2bc8036329f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-22-0574-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8327,51 +8327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas translucens pv. translucens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77856a110c007b3ca" w:history="1">
+      <w:hyperlink r:id="rId69416a2bc803638fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8446,63 +8446,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32594480" name="name37816a110c007b4f9" descr="eu_funding_250.png"/>
+            <wp:docPr id="63320431" name="name75856a2bc80363a60" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23456a110c007b4f7" cstate="print"/>
+                    <a:blip r:embed="rId95406a2bc80363a5e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8600,137 +8600,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77572905">
+  <w:abstractNum w:abstractNumId="25250621">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24075771">
+    <w:lvl w:ilvl="0" w:tplc="35805177">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24075771" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35805177" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24075771" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35805177" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24075771" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35805177" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24075771" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35805177" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24075771" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35805177" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24075771" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35805177" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24075771" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35805177" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24075771" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35805177" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77572904">
+  <w:abstractNum w:abstractNumId="25250620">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41969656">
+    <w:lvl w:ilvl="0" w:tplc="92315194">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9482,55 +9482,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77572904">
-    <w:abstractNumId w:val="77572904"/>
+  <w:num w:numId="25250620">
+    <w:abstractNumId w:val="25250620"/>
   </w:num>
-  <w:num w:numId="77572905">
-    <w:abstractNumId w:val="77572905"/>
+  <w:num w:numId="25250621">
+    <w:abstractNumId w:val="25250621"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21080,51 +21080,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId812542754" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId278571778" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44316a110c00766ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/" TargetMode="External"/><Relationship Id="rId69556a110c007675a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/categorization" TargetMode="External"/><Relationship Id="rId40846a110c0076f9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/photos" TargetMode="External"/><Relationship Id="rId95576a110c0079c5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-22-2112-PDN" TargetMode="External"/><Relationship Id="rId36196a110c0079cb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conservancy.umn.edu/handle/11299/224738" TargetMode="External"/><Relationship Id="rId85546a110c007a00a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41467-022-29840-1" TargetMode="External"/><Relationship Id="rId85596a110c007a2fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/ismej.2017.124" TargetMode="External"/><Relationship Id="rId99816a110c007a4f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/sciadv.abc4516" TargetMode="External"/><Relationship Id="rId32356a110c007a5a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.817815" TargetMode="External"/><Relationship Id="rId89996a110c007a61e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.montana.edu/xmlui/bitstream/handle/1/3685/31762001154135.pdf" TargetMode="External"/><Relationship Id="rId24086a110c007a694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/2022.04.05.487151" TargetMode="External"/><Relationship Id="rId59116a110c007a7d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01518-19" TargetMode="External"/><Relationship Id="rId71076a110c007a9f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-16-0286-R" TargetMode="External"/><Relationship Id="rId98056a110c007aac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-20-0337-R" TargetMode="External"/><Relationship Id="rId36756a110c007abc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conservancy.umn.edu/handle/11299/227901" TargetMode="External"/><Relationship Id="rId20496a110c007acf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-22-0262-SA" TargetMode="External"/><Relationship Id="rId53796a110c007adeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0574-RE" TargetMode="External"/><Relationship Id="rId77856a110c007b3ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19986a110c0076e94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19986a110c0076e94.jpg"/><Relationship Id="rId29176a110c007840e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29176a110c007840e.jpg"/><Relationship Id="rId23456a110c007b4f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23456a110c007b4f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId716436805" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId875375815" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99726a2bc8035e144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/" TargetMode="External"/><Relationship Id="rId14786a2bc8035e189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/categorization" TargetMode="External"/><Relationship Id="rId40586a2bc8035e3a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/photos" TargetMode="External"/><Relationship Id="rId82916a2bc8036182c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-22-2112-PDN" TargetMode="External"/><Relationship Id="rId17086a2bc80361889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conservancy.umn.edu/handle/11299/224738" TargetMode="External"/><Relationship Id="rId86976a2bc80361dbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41467-022-29840-1" TargetMode="External"/><Relationship Id="rId29636a2bc8036205c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/ismej.2017.124" TargetMode="External"/><Relationship Id="rId29646a2bc80362201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/sciadv.abc4516" TargetMode="External"/><Relationship Id="rId72006a2bc803622fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.817815" TargetMode="External"/><Relationship Id="rId63156a2bc80362373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.montana.edu/xmlui/bitstream/handle/1/3685/31762001154135.pdf" TargetMode="External"/><Relationship Id="rId92076a2bc8036240c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/2022.04.05.487151" TargetMode="External"/><Relationship Id="rId73606a2bc80362543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01518-19" TargetMode="External"/><Relationship Id="rId21066a2bc803626ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-16-0286-R" TargetMode="External"/><Relationship Id="rId47646a2bc80362f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-20-0337-R" TargetMode="External"/><Relationship Id="rId89786a2bc80363019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conservancy.umn.edu/handle/11299/227901" TargetMode="External"/><Relationship Id="rId40116a2bc803631aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-22-0262-SA" TargetMode="External"/><Relationship Id="rId29206a2bc8036329f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0574-RE" TargetMode="External"/><Relationship Id="rId69416a2bc803638fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68736a2bc8035e24f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68736a2bc8035e24f.jpg"/><Relationship Id="rId70106a2bc8035fbfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70106a2bc8035fbfb.jpg"/><Relationship Id="rId95406a2bc80363a5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95406a2bc80363a5e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>