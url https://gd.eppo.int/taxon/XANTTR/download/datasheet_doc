--- v10 (2026-06-12)
+++ v11 (2026-07-02)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> (Hagborg) Dye</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bLS, bacterial leaf streak of barley, bacterial leaf streak of wheat, black chaff of cereals</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99726a2bc8035e144" w:history="1">
+            <w:hyperlink r:id="rId92166a463f2cb01fb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14786a2bc8035e189" w:history="1">
+            <w:hyperlink r:id="rId27386a463f2cb0240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="11227428" name="name40106a2bc8035e250" descr="10676.jpg"/>
+                  <wp:docPr id="44563930" name="name29686a463f2cb095a" descr="10676.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10676.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId68736a2bc8035e24f" cstate="print"/>
+                          <a:blip r:embed="rId54786a463f2cb0958" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId40586a2bc8035e3a7" w:history="1">
+            <w:hyperlink r:id="rId89506a463f2cb0a91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1761,63 +1761,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. translucens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have acted as the founding population in other countries, inferring that the centre of origin of the pathogen is from the Middle East and was disseminated in other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70621152" name="name80586a2bc8035fbfe" descr="XANTTR_distribution_map.jpg"/>
+            <wp:docPr id="89561297" name="name13116a463f2cb23c1" descr="XANTTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70106a2bc8035fbfb" cstate="print"/>
+                    <a:blip r:embed="rId42026a463f2cb23bd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5117,101 +5117,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 2215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82916a2bc8036182c" w:history="1">
+      <w:hyperlink r:id="rId56896a463f2cb3b9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-22-2112-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Boosalis MG (1951) The epidemiology of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas translucens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (J.J. and R.) Dowson on cereals and grasses. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17086a2bc80361889" w:history="1">
+      <w:hyperlink r:id="rId11096a463f2cb3bf3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://conservancy.umn.edu/handle/11299/224738</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed September 19, 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5685,51 +5685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nature Communications </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 2386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86976a2bc80361dbb" w:history="1">
+      <w:hyperlink r:id="rId92086a463f2cb3f4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41467-022-29840-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6067,51 +6067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 2740–2753. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29636a2bc8036205c" w:history="1">
+      <w:hyperlink r:id="rId23806a463f2cb41b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/ismej.2017.124</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6293,51 +6293,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, eabc4516. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29646a2bc80362201" w:history="1">
+      <w:hyperlink r:id="rId90656a463f2cb4322" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1126/sciadv.abc4516</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6383,51 +6383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 817815. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72006a2bc803622fb" w:history="1">
+      <w:hyperlink r:id="rId11406a463f2cb43b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2021.817815</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6453,51 +6453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. translucens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Doctoral dissertation, Montana State University-Bozeman, College of Agriculture.  Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63156a2bc80362373" w:history="1">
+      <w:hyperlink r:id="rId34896a463f2cb442e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarworks.montana.edu/xmlui/bitstream/handle/1/3685/31762001154135.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6523,51 +6523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> shows overall genomic similarity but virulence factor diversity (preprint). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Genomics</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92076a2bc8036240c" w:history="1">
+      <w:hyperlink r:id="rId55656a463f2cb44a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1101/2022.04.05.487151</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6709,51 +6709,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e01518-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73606a2bc80362543" w:history="1">
+      <w:hyperlink r:id="rId66016a463f2cb4655" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.01518-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6897,51 +6897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 519–27. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21066a2bc803626ac" w:history="1">
+      <w:hyperlink r:id="rId92176a463f2cb47a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-08-16-0286-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7016,51 +7016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1114–1121. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47646a2bc80362f1d" w:history="1">
+      <w:hyperlink r:id="rId31706a463f2cb4861" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-08-20-0337-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7144,51 +7144,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 887-891.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ritzinger M (2022) Identification and genetic characterization of bacterial leaf streak resistance in barley. Thesis, 245 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89786a2bc80363019" w:history="1">
+      <w:hyperlink r:id="rId66896a463f2cb493b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://conservancy.umn.edu/handle/11299/227901</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed July 13, 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7323,51 +7323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 2110-2118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40116a2bc803631aa" w:history="1">
+      <w:hyperlink r:id="rId33536a463f2cb4a5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-22-0262-SA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7473,51 +7473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 2876-2883. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29206a2bc8036329f" w:history="1">
+      <w:hyperlink r:id="rId14436a463f2cb4b5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-22-0574-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8327,51 +8327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas translucens pv. translucens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69416a2bc803638fc" w:history="1">
+      <w:hyperlink r:id="rId31316a463f2cb50e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8446,63 +8446,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63320431" name="name75856a2bc80363a60" descr="eu_funding_250.png"/>
+            <wp:docPr id="64542991" name="name57876a463f2cb51ef" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95406a2bc80363a5e" cstate="print"/>
+                    <a:blip r:embed="rId65426a463f2cb51ee" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8600,137 +8600,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25250621">
+  <w:abstractNum w:abstractNumId="50560576">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35805177">
+    <w:lvl w:ilvl="0" w:tplc="38789563">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35805177" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38789563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35805177" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38789563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35805177" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38789563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35805177" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38789563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35805177" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38789563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35805177" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38789563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35805177" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38789563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35805177" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38789563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25250620">
+  <w:abstractNum w:abstractNumId="50560575">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92315194">
+    <w:lvl w:ilvl="0" w:tplc="84146906">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9482,55 +9482,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25250620">
-    <w:abstractNumId w:val="25250620"/>
+  <w:num w:numId="50560575">
+    <w:abstractNumId w:val="50560575"/>
   </w:num>
-  <w:num w:numId="25250621">
-    <w:abstractNumId w:val="25250621"/>
+  <w:num w:numId="50560576">
+    <w:abstractNumId w:val="50560576"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21080,51 +21080,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId716436805" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId875375815" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99726a2bc8035e144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/" TargetMode="External"/><Relationship Id="rId14786a2bc8035e189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/categorization" TargetMode="External"/><Relationship Id="rId40586a2bc8035e3a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/photos" TargetMode="External"/><Relationship Id="rId82916a2bc8036182c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-22-2112-PDN" TargetMode="External"/><Relationship Id="rId17086a2bc80361889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conservancy.umn.edu/handle/11299/224738" TargetMode="External"/><Relationship Id="rId86976a2bc80361dbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41467-022-29840-1" TargetMode="External"/><Relationship Id="rId29636a2bc8036205c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/ismej.2017.124" TargetMode="External"/><Relationship Id="rId29646a2bc80362201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/sciadv.abc4516" TargetMode="External"/><Relationship Id="rId72006a2bc803622fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.817815" TargetMode="External"/><Relationship Id="rId63156a2bc80362373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.montana.edu/xmlui/bitstream/handle/1/3685/31762001154135.pdf" TargetMode="External"/><Relationship Id="rId92076a2bc8036240c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/2022.04.05.487151" TargetMode="External"/><Relationship Id="rId73606a2bc80362543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01518-19" TargetMode="External"/><Relationship Id="rId21066a2bc803626ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-16-0286-R" TargetMode="External"/><Relationship Id="rId47646a2bc80362f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-20-0337-R" TargetMode="External"/><Relationship Id="rId89786a2bc80363019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conservancy.umn.edu/handle/11299/227901" TargetMode="External"/><Relationship Id="rId40116a2bc803631aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-22-0262-SA" TargetMode="External"/><Relationship Id="rId29206a2bc8036329f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0574-RE" TargetMode="External"/><Relationship Id="rId69416a2bc803638fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68736a2bc8035e24f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68736a2bc8035e24f.jpg"/><Relationship Id="rId70106a2bc8035fbfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70106a2bc8035fbfb.jpg"/><Relationship Id="rId95406a2bc80363a5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95406a2bc80363a5e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId205666197" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId561679456" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92166a463f2cb01fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/" TargetMode="External"/><Relationship Id="rId27386a463f2cb0240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/categorization" TargetMode="External"/><Relationship Id="rId89506a463f2cb0a91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/photos" TargetMode="External"/><Relationship Id="rId56896a463f2cb3b9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-22-2112-PDN" TargetMode="External"/><Relationship Id="rId11096a463f2cb3bf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conservancy.umn.edu/handle/11299/224738" TargetMode="External"/><Relationship Id="rId92086a463f2cb3f4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41467-022-29840-1" TargetMode="External"/><Relationship Id="rId23806a463f2cb41b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/ismej.2017.124" TargetMode="External"/><Relationship Id="rId90656a463f2cb4322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/sciadv.abc4516" TargetMode="External"/><Relationship Id="rId11406a463f2cb43b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.817815" TargetMode="External"/><Relationship Id="rId34896a463f2cb442e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.montana.edu/xmlui/bitstream/handle/1/3685/31762001154135.pdf" TargetMode="External"/><Relationship Id="rId55656a463f2cb44a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/2022.04.05.487151" TargetMode="External"/><Relationship Id="rId66016a463f2cb4655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01518-19" TargetMode="External"/><Relationship Id="rId92176a463f2cb47a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-16-0286-R" TargetMode="External"/><Relationship Id="rId31706a463f2cb4861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-20-0337-R" TargetMode="External"/><Relationship Id="rId66896a463f2cb493b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conservancy.umn.edu/handle/11299/227901" TargetMode="External"/><Relationship Id="rId33536a463f2cb4a5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-22-0262-SA" TargetMode="External"/><Relationship Id="rId14436a463f2cb4b5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0574-RE" TargetMode="External"/><Relationship Id="rId31316a463f2cb50e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54786a463f2cb0958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54786a463f2cb0958.jpg"/><Relationship Id="rId42026a463f2cb23bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42026a463f2cb23bd.jpg"/><Relationship Id="rId65426a463f2cb51ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65426a463f2cb51ee.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>