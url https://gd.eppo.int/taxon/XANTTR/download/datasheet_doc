--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> (Hagborg) Dye</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bLS, bacterial leaf streak of barley, bacterial leaf streak of wheat, black chaff of cereals</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92166a463f2cb01fb" w:history="1">
+            <w:hyperlink r:id="rId80376a610158645b8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27386a463f2cb0240" w:history="1">
+            <w:hyperlink r:id="rId33736a61015864693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44563930" name="name29686a463f2cb095a" descr="10676.jpg"/>
+                  <wp:docPr id="35193859" name="name50446a61015864d35" descr="10676.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10676.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId54786a463f2cb0958" cstate="print"/>
+                          <a:blip r:embed="rId13846a61015864d32" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId89506a463f2cb0a91" w:history="1">
+            <w:hyperlink r:id="rId34686a61015864ea3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1761,63 +1761,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. translucens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have acted as the founding population in other countries, inferring that the centre of origin of the pathogen is from the Middle East and was disseminated in other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89561297" name="name13116a463f2cb23c1" descr="XANTTR_distribution_map.jpg"/>
+            <wp:docPr id="58528539" name="name20076a610158669f4" descr="XANTTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42026a463f2cb23bd" cstate="print"/>
+                    <a:blip r:embed="rId92856a610158669f2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5117,101 +5117,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 2215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56896a463f2cb3b9a" w:history="1">
+      <w:hyperlink r:id="rId59116a61015868451" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-22-2112-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Boosalis MG (1951) The epidemiology of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas translucens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (J.J. and R.) Dowson on cereals and grasses. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11096a463f2cb3bf3" w:history="1">
+      <w:hyperlink r:id="rId77686a610158684ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://conservancy.umn.edu/handle/11299/224738</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed September 19, 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5685,51 +5685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nature Communications </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 2386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92086a463f2cb3f4e" w:history="1">
+      <w:hyperlink r:id="rId79176a6101586884b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41467-022-29840-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6067,51 +6067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 2740–2753. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23806a463f2cb41b9" w:history="1">
+      <w:hyperlink r:id="rId93076a61015868b11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/ismej.2017.124</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6293,51 +6293,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, eabc4516. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90656a463f2cb4322" w:history="1">
+      <w:hyperlink r:id="rId21336a61015868ca7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1126/sciadv.abc4516</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6383,51 +6383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 817815. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11406a463f2cb43b3" w:history="1">
+      <w:hyperlink r:id="rId22566a61015868d59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2021.817815</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6453,51 +6453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. translucens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Doctoral dissertation, Montana State University-Bozeman, College of Agriculture.  Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34896a463f2cb442e" w:history="1">
+      <w:hyperlink r:id="rId15116a61015868dd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarworks.montana.edu/xmlui/bitstream/handle/1/3685/31762001154135.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6523,51 +6523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> shows overall genomic similarity but virulence factor diversity (preprint). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Genomics</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55656a463f2cb44a3" w:history="1">
+      <w:hyperlink r:id="rId95766a61015868e44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1101/2022.04.05.487151</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6709,51 +6709,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e01518-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66016a463f2cb4655" w:history="1">
+      <w:hyperlink r:id="rId22736a61015868f96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.01518-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6897,51 +6897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 519–27. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92176a463f2cb47a3" w:history="1">
+      <w:hyperlink r:id="rId78846a610158690e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-08-16-0286-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7016,51 +7016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1114–1121. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31706a463f2cb4861" w:history="1">
+      <w:hyperlink r:id="rId88306a610158691a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-08-20-0337-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7144,51 +7144,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 887-891.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ritzinger M (2022) Identification and genetic characterization of bacterial leaf streak resistance in barley. Thesis, 245 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66896a463f2cb493b" w:history="1">
+      <w:hyperlink r:id="rId47766a61015869295" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://conservancy.umn.edu/handle/11299/227901</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed July 13, 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7323,51 +7323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 2110-2118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33536a463f2cb4a5d" w:history="1">
+      <w:hyperlink r:id="rId75226a610158693b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-22-0262-SA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7473,51 +7473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 2876-2883. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14436a463f2cb4b5e" w:history="1">
+      <w:hyperlink r:id="rId27526a610158694cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-22-0574-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8327,51 +8327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas translucens pv. translucens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31316a463f2cb50e6" w:history="1">
+      <w:hyperlink r:id="rId88656a61015869b4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8446,63 +8446,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64542991" name="name57876a463f2cb51ef" descr="eu_funding_250.png"/>
+            <wp:docPr id="65473151" name="name67036a61015869c9e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65426a463f2cb51ee" cstate="print"/>
+                    <a:blip r:embed="rId89716a61015869c9d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8600,137 +8600,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50560576">
+  <w:abstractNum w:abstractNumId="59757366">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38789563">
+    <w:lvl w:ilvl="0" w:tplc="17159460">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38789563" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17159460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38789563" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17159460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38789563" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17159460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38789563" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17159460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38789563" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17159460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38789563" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17159460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38789563" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17159460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38789563" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17159460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50560575">
+  <w:abstractNum w:abstractNumId="59757365">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84146906">
+    <w:lvl w:ilvl="0" w:tplc="18875481">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9482,55 +9482,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50560575">
-    <w:abstractNumId w:val="50560575"/>
+  <w:num w:numId="59757365">
+    <w:abstractNumId w:val="59757365"/>
   </w:num>
-  <w:num w:numId="50560576">
-    <w:abstractNumId w:val="50560576"/>
+  <w:num w:numId="59757366">
+    <w:abstractNumId w:val="59757366"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21080,51 +21080,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId205666197" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId561679456" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92166a463f2cb01fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/" TargetMode="External"/><Relationship Id="rId27386a463f2cb0240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/categorization" TargetMode="External"/><Relationship Id="rId89506a463f2cb0a91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/photos" TargetMode="External"/><Relationship Id="rId56896a463f2cb3b9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-22-2112-PDN" TargetMode="External"/><Relationship Id="rId11096a463f2cb3bf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conservancy.umn.edu/handle/11299/224738" TargetMode="External"/><Relationship Id="rId92086a463f2cb3f4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41467-022-29840-1" TargetMode="External"/><Relationship Id="rId23806a463f2cb41b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/ismej.2017.124" TargetMode="External"/><Relationship Id="rId90656a463f2cb4322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/sciadv.abc4516" TargetMode="External"/><Relationship Id="rId11406a463f2cb43b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.817815" TargetMode="External"/><Relationship Id="rId34896a463f2cb442e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.montana.edu/xmlui/bitstream/handle/1/3685/31762001154135.pdf" TargetMode="External"/><Relationship Id="rId55656a463f2cb44a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/2022.04.05.487151" TargetMode="External"/><Relationship Id="rId66016a463f2cb4655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01518-19" TargetMode="External"/><Relationship Id="rId92176a463f2cb47a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-16-0286-R" TargetMode="External"/><Relationship Id="rId31706a463f2cb4861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-20-0337-R" TargetMode="External"/><Relationship Id="rId66896a463f2cb493b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conservancy.umn.edu/handle/11299/227901" TargetMode="External"/><Relationship Id="rId33536a463f2cb4a5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-22-0262-SA" TargetMode="External"/><Relationship Id="rId14436a463f2cb4b5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0574-RE" TargetMode="External"/><Relationship Id="rId31316a463f2cb50e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54786a463f2cb0958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54786a463f2cb0958.jpg"/><Relationship Id="rId42026a463f2cb23bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42026a463f2cb23bd.jpg"/><Relationship Id="rId65426a463f2cb51ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65426a463f2cb51ee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId371011920" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId922980624" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80376a610158645b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/" TargetMode="External"/><Relationship Id="rId33736a61015864693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/categorization" TargetMode="External"/><Relationship Id="rId34686a61015864ea3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/photos" TargetMode="External"/><Relationship Id="rId59116a61015868451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-22-2112-PDN" TargetMode="External"/><Relationship Id="rId77686a610158684ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conservancy.umn.edu/handle/11299/224738" TargetMode="External"/><Relationship Id="rId79176a6101586884b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41467-022-29840-1" TargetMode="External"/><Relationship Id="rId93076a61015868b11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/ismej.2017.124" TargetMode="External"/><Relationship Id="rId21336a61015868ca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/sciadv.abc4516" TargetMode="External"/><Relationship Id="rId22566a61015868d59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.817815" TargetMode="External"/><Relationship Id="rId15116a61015868dd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.montana.edu/xmlui/bitstream/handle/1/3685/31762001154135.pdf" TargetMode="External"/><Relationship Id="rId95766a61015868e44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/2022.04.05.487151" TargetMode="External"/><Relationship Id="rId22736a61015868f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01518-19" TargetMode="External"/><Relationship Id="rId78846a610158690e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-16-0286-R" TargetMode="External"/><Relationship Id="rId88306a610158691a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-20-0337-R" TargetMode="External"/><Relationship Id="rId47766a61015869295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conservancy.umn.edu/handle/11299/227901" TargetMode="External"/><Relationship Id="rId75226a610158693b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-22-0262-SA" TargetMode="External"/><Relationship Id="rId27526a610158694cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0574-RE" TargetMode="External"/><Relationship Id="rId88656a61015869b4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13846a61015864d32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13846a61015864d32.jpg"/><Relationship Id="rId92856a610158669f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92856a610158669f2.jpg"/><Relationship Id="rId89716a61015869c9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89716a61015869c9d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>