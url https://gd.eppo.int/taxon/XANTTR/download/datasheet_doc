--- v12 (2026-07-22)
+++ v13 (2026-09-01)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> (Hagborg) Dye</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bLS, bacterial leaf streak of barley, bacterial leaf streak of wheat, black chaff of cereals</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80376a610158645b8" w:history="1">
+            <w:hyperlink r:id="rId13376a963a3f26ffd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33736a61015864693" w:history="1">
+            <w:hyperlink r:id="rId39366a963a3f27044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="35193859" name="name50446a61015864d35" descr="10676.jpg"/>
+                  <wp:docPr id="80564687" name="name10496a963a3f277b6" descr="10676.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10676.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13846a61015864d32" cstate="print"/>
+                          <a:blip r:embed="rId37306a963a3f277b4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34686a61015864ea3" w:history="1">
+            <w:hyperlink r:id="rId96356a963a3f278dd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1761,63 +1761,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">X. translucens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have acted as the founding population in other countries, inferring that the centre of origin of the pathogen is from the Middle East and was disseminated in other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58528539" name="name20076a610158669f4" descr="XANTTR_distribution_map.jpg"/>
+            <wp:docPr id="8714449" name="name15316a963a3f28bcc" descr="XANTTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92856a610158669f2" cstate="print"/>
+                    <a:blip r:embed="rId51926a963a3f28bc8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5117,101 +5117,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 2215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59116a61015868451" w:history="1">
+      <w:hyperlink r:id="rId96076a963a3f2b035" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-22-2112-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Boosalis MG (1951) The epidemiology of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas translucens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (J.J. and R.) Dowson on cereals and grasses. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77686a610158684ac" w:history="1">
+      <w:hyperlink r:id="rId50666a963a3f2b096" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://conservancy.umn.edu/handle/11299/224738</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed September 19, 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5685,51 +5685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nature Communications </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 2386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79176a6101586884b" w:history="1">
+      <w:hyperlink r:id="rId63526a963a3f2b426" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41467-022-29840-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6067,51 +6067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 2740–2753. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93076a61015868b11" w:history="1">
+      <w:hyperlink r:id="rId62636a963a3f2b69a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/ismej.2017.124</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6293,51 +6293,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, eabc4516. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21336a61015868ca7" w:history="1">
+      <w:hyperlink r:id="rId11376a963a3f2b83b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1126/sciadv.abc4516</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6383,51 +6383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 817815. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22566a61015868d59" w:history="1">
+      <w:hyperlink r:id="rId14736a963a3f2b8fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2021.817815</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6453,51 +6453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. translucens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Doctoral dissertation, Montana State University-Bozeman, College of Agriculture.  Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15116a61015868dd0" w:history="1">
+      <w:hyperlink r:id="rId88766a963a3f2b982" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarworks.montana.edu/xmlui/bitstream/handle/1/3685/31762001154135.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6523,51 +6523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> shows overall genomic similarity but virulence factor diversity (preprint). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Genomics</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95766a61015868e44" w:history="1">
+      <w:hyperlink r:id="rId63156a963a3f2b9f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1101/2022.04.05.487151</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6709,51 +6709,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), e01518-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22736a61015868f96" w:history="1">
+      <w:hyperlink r:id="rId71396a963a3f2bb3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.01518-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6897,51 +6897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 519–27. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78846a610158690e7" w:history="1">
+      <w:hyperlink r:id="rId66166a963a3f2bc73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-08-16-0286-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7016,51 +7016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1114–1121. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88306a610158691a3" w:history="1">
+      <w:hyperlink r:id="rId93866a963a3f2bd40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-08-20-0337-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7144,51 +7144,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 887-891.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ritzinger M (2022) Identification and genetic characterization of bacterial leaf streak resistance in barley. Thesis, 245 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47766a61015869295" w:history="1">
+      <w:hyperlink r:id="rId32936a963a3f2be1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://conservancy.umn.edu/handle/11299/227901</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed July 13, 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7323,51 +7323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 2110-2118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75226a610158693b9" w:history="1">
+      <w:hyperlink r:id="rId63816a963a3f2bf67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-22-0262-SA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7473,51 +7473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 2876-2883. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27526a610158694cb" w:history="1">
+      <w:hyperlink r:id="rId74196a963a3f2c05f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-22-0574-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8327,51 +8327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas translucens pv. translucens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88656a61015869b4a" w:history="1">
+      <w:hyperlink r:id="rId46056a963a3f2c616" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8446,63 +8446,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65473151" name="name67036a61015869c9e" descr="eu_funding_250.png"/>
+            <wp:docPr id="47004512" name="name16906a963a3f2c73e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89716a61015869c9d" cstate="print"/>
+                    <a:blip r:embed="rId92856a963a3f2c73d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8600,137 +8600,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59757366">
+  <w:abstractNum w:abstractNumId="77945985">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17159460">
+    <w:lvl w:ilvl="0" w:tplc="74154919">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17159460" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74154919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17159460" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74154919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17159460" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74154919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17159460" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74154919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17159460" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74154919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17159460" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74154919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17159460" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74154919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17159460" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74154919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59757365">
+  <w:abstractNum w:abstractNumId="77945984">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18875481">
+    <w:lvl w:ilvl="0" w:tplc="52069831">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9482,55 +9482,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59757365">
-    <w:abstractNumId w:val="59757365"/>
+  <w:num w:numId="77945984">
+    <w:abstractNumId w:val="77945984"/>
   </w:num>
-  <w:num w:numId="59757366">
-    <w:abstractNumId w:val="59757366"/>
+  <w:num w:numId="77945985">
+    <w:abstractNumId w:val="77945985"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21080,51 +21080,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId371011920" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId922980624" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80376a610158645b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/" TargetMode="External"/><Relationship Id="rId33736a61015864693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/categorization" TargetMode="External"/><Relationship Id="rId34686a61015864ea3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/photos" TargetMode="External"/><Relationship Id="rId59116a61015868451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-22-2112-PDN" TargetMode="External"/><Relationship Id="rId77686a610158684ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conservancy.umn.edu/handle/11299/224738" TargetMode="External"/><Relationship Id="rId79176a6101586884b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41467-022-29840-1" TargetMode="External"/><Relationship Id="rId93076a61015868b11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/ismej.2017.124" TargetMode="External"/><Relationship Id="rId21336a61015868ca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/sciadv.abc4516" TargetMode="External"/><Relationship Id="rId22566a61015868d59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.817815" TargetMode="External"/><Relationship Id="rId15116a61015868dd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.montana.edu/xmlui/bitstream/handle/1/3685/31762001154135.pdf" TargetMode="External"/><Relationship Id="rId95766a61015868e44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/2022.04.05.487151" TargetMode="External"/><Relationship Id="rId22736a61015868f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01518-19" TargetMode="External"/><Relationship Id="rId78846a610158690e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-16-0286-R" TargetMode="External"/><Relationship Id="rId88306a610158691a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-20-0337-R" TargetMode="External"/><Relationship Id="rId47766a61015869295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conservancy.umn.edu/handle/11299/227901" TargetMode="External"/><Relationship Id="rId75226a610158693b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-22-0262-SA" TargetMode="External"/><Relationship Id="rId27526a610158694cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0574-RE" TargetMode="External"/><Relationship Id="rId88656a61015869b4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13846a61015864d32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13846a61015864d32.jpg"/><Relationship Id="rId92856a610158669f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92856a610158669f2.jpg"/><Relationship Id="rId89716a61015869c9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89716a61015869c9d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId506184634" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId926690695" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13376a963a3f26ffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/" TargetMode="External"/><Relationship Id="rId39366a963a3f27044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/categorization" TargetMode="External"/><Relationship Id="rId96356a963a3f278dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTR/photos" TargetMode="External"/><Relationship Id="rId96076a963a3f2b035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-22-2112-PDN" TargetMode="External"/><Relationship Id="rId50666a963a3f2b096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conservancy.umn.edu/handle/11299/224738" TargetMode="External"/><Relationship Id="rId63526a963a3f2b426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41467-022-29840-1" TargetMode="External"/><Relationship Id="rId62636a963a3f2b69a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/ismej.2017.124" TargetMode="External"/><Relationship Id="rId11376a963a3f2b83b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/sciadv.abc4516" TargetMode="External"/><Relationship Id="rId14736a963a3f2b8fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.817815" TargetMode="External"/><Relationship Id="rId88766a963a3f2b982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.montana.edu/xmlui/bitstream/handle/1/3685/31762001154135.pdf" TargetMode="External"/><Relationship Id="rId63156a963a3f2b9f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/2022.04.05.487151" TargetMode="External"/><Relationship Id="rId71396a963a3f2bb3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01518-19" TargetMode="External"/><Relationship Id="rId66166a963a3f2bc73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-16-0286-R" TargetMode="External"/><Relationship Id="rId93866a963a3f2bd40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-20-0337-R" TargetMode="External"/><Relationship Id="rId32936a963a3f2be1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conservancy.umn.edu/handle/11299/227901" TargetMode="External"/><Relationship Id="rId63816a963a3f2bf67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-22-0262-SA" TargetMode="External"/><Relationship Id="rId74196a963a3f2c05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-22-0574-RE" TargetMode="External"/><Relationship Id="rId46056a963a3f2c616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37306a963a3f277b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37306a963a3f277b4.jpg"/><Relationship Id="rId51926a963a3f28bc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51926a963a3f28bc8.jpg"/><Relationship Id="rId92856a963a3f2c73d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92856a963a3f2c73d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>