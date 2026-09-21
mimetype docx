--- v17 (2026-09-01)
+++ v18 (2026-09-21)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Fang et al.) Bradbury</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLS, bacterial leaf streak of rice, leaf streak of rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94036a9628470833a" w:history="1">
+            <w:hyperlink r:id="rId82926ab0b58c8e4a9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94536a96284708b38" w:history="1">
+            <w:hyperlink r:id="rId48086ab0b58c8e514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="22588362" name="name58036a96284709474" descr="1759.jpg"/>
+                  <wp:docPr id="40945570" name="name95886ab0b58c8ef1a" descr="1759.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1759.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId87276a96284709471" cstate="print"/>
+                          <a:blip r:embed="rId63766ab0b58c8ef18" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId65106a9628470960a" w:history="1">
+            <w:hyperlink r:id="rId44246ab0b58c8f013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -624,51 +624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73986a96284709857" w:history="1">
+      <w:hyperlink r:id="rId39196ab0b58c8f18d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">see EPPO Datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
@@ -3155,51 +3155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId37206a9628470ab22" w:history="1">
+      <w:hyperlink r:id="rId96526ab0b58c901b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">see EPPO Datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
@@ -3234,63 +3234,63 @@
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">oryzae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) no geographically distinct groups have been determined (Ou, 1985; Mew, 1991).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89192665" name="name12626a9628470bb47" descr="XANTTO_distribution_map.jpg"/>
+            <wp:docPr id="42484190" name="name34156ab0b58c915c3" descr="XANTTO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTTO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73056a9628470bb44" cstate="print"/>
+                    <a:blip r:embed="rId29966ab0b58c915c1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10069,51 +10069,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 30. CAB International, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agri-food Data Portal (2022) Agri-Food Markets. Rice. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85506a9628470f24b" w:history="1">
+      <w:hyperlink r:id="rId62046ab0b58c94274" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agridata.ec.europa.eu/extensions/DataPortal/rice.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10179,51 +10179,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1426. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54786a9628470f30a" w:history="1">
+      <w:hyperlink r:id="rId26896ab0b58c9433a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-14-0504-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10269,51 +10269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">219-227. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26316a9628470f39d" w:history="1">
+      <w:hyperlink r:id="rId98496ab0b58c943d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1071/AR9730219</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10455,51 +10455,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0232115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31276a9628470f4d1" w:history="1">
+      <w:hyperlink r:id="rId74846ab0b58c94500" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0232115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10815,51 +10815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Distribution map]. Distribution Maps of Plant Diseases, No 463 October. Wallingford, UK: CABI, Map 463 (Edition 4). CABI Plantwise (2022) Pest management decision guide: green and yellow list. Bacterial leaf streak on rice. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88116a9628470f769" w:history="1">
+      <w:hyperlink r:id="rId50296ab0b58c9475c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantwise.org/KnowledgeBank/pmdg/20147801491</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10894,51 +10894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e80351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95906a9628470f7ee" w:history="1">
+      <w:hyperlink r:id="rId17206ab0b58c947db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0080351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11024,51 +11024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5089. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79076a9628470f8c2" w:history="1">
+      <w:hyperlink r:id="rId75426ab0b58c948aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-017-04800-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11174,51 +11174,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55636a9628470f9cb" w:history="1">
+      <w:hyperlink r:id="rId88286ab0b58c94999" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9030187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11244,51 +11244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 216-220. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99606a9628470fa42" w:history="1">
+      <w:hyperlink r:id="rId98836ab0b58c94a0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1671-2927(06)60041-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11354,51 +11354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288-296. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96036a9628470fb10" w:history="1">
+      <w:hyperlink r:id="rId48566ab0b58c94ab9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12954</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11462,51 +11462,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1357–1367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67966a9628470fbf1" w:history="1">
+      <w:hyperlink r:id="rId56346ab0b58c94b6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jam.13094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11982,51 +11982,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44016a9628470ff78" w:history="1">
+      <w:hyperlink r:id="rId69116ab0b58c94ea9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12090,51 +12090,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 543–553.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2022) Interceptions of harmful organisms in imported plants and other objects. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59156a9628471002c" w:history="1">
+      <w:hyperlink r:id="rId25056ab0b58c94f69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12412,51 +12412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288–302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79826a96284710243" w:history="1">
+      <w:hyperlink r:id="rId35506ab0b58c95173" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2011.00745.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12542,51 +12542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 821-832. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65386a96284710316" w:history="1">
+      <w:hyperlink r:id="rId48636ab0b58c95242" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1516-89132015060263</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12652,51 +12652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 173-181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68476a962847103c9" w:history="1">
+      <w:hyperlink r:id="rId76296ab0b58c952f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.OA.05.2020.0083</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12762,51 +12762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, 18pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99326a96284710485" w:history="1">
+      <w:hyperlink r:id="rId63496ab0b58c9539f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-016-3422-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12832,51 +12832,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 535. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67686a962847104fd" w:history="1">
+      <w:hyperlink r:id="rId41786ab0b58c9540f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2015.00535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12902,51 +12902,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54956a9628471056e" w:history="1">
+      <w:hyperlink r:id="rId32596ab0b58c9547f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13099,51 +13099,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12 pp </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69206a962847106ab" w:history="1">
+      <w:hyperlink r:id="rId65616ab0b58c955b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-019-0358-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13523,51 +13523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 575-579. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83176a96284710d42" w:history="1">
+      <w:hyperlink r:id="rId31146ab0b58c9586c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.NT.05.2016.0118</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13680,51 +13680,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 51-55.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraehmer H, Thomas C &amp; Vidotto F (2017) Rice Production in Europe. In: Chauhan B, Jabran K, Mahajan G (eds) Rice Production Worldwide. Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91586a96284711326" w:history="1">
+      <w:hyperlink r:id="rId62136ab0b58c9596e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-319-47516-5_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13948,51 +13948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4519–4530. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75996a96284711918" w:history="1">
+      <w:hyperlink r:id="rId53466ab0b58c95b27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.00274-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14038,51 +14038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507,15 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88416a96284711af0" w:history="1">
+      <w:hyperlink r:id="rId27096ab0b58c95bbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2019.00507</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14208,51 +14208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425-429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27836a96284711e09" w:history="1">
+      <w:hyperlink r:id="rId90586ab0b58c95cc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12719/KSIA.2014.26.4.425</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14494,51 +14494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 398-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40846a9628471214c" w:history="1">
+      <w:hyperlink r:id="rId99346ab0b58c95e8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cj.2014.06.005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14738,51 +14738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00923-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81196a9628471232a" w:history="1">
+      <w:hyperlink r:id="rId31976ab0b58c96015" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/MRA.00923-18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14995,51 +14995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rice (N Y)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 38, 5pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66786a962847125b0" w:history="1">
+      <w:hyperlink r:id="rId74956ab0b58c961af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-021-00482-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15163,51 +15163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 303-324. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49316a96284712b3c" w:history="1">
+      <w:hyperlink r:id="rId23146ab0b58c962bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2006.00344.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15654,51 +15654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rice Genetics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">III,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 934-938 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50956a96284712f66" w:history="1">
+      <w:hyperlink r:id="rId93166ab0b58c96612" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1142/9789812814289_0131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16127,51 +16127,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43, 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99826a96284713299" w:history="1">
+      <w:hyperlink r:id="rId45456ab0b58c96922" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16237,51 +16237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–441. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31786a9628471334e" w:history="1">
+      <w:hyperlink r:id="rId83766ab0b58c969d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s002530100641</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16327,51 +16327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 291-302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94596a962847133e2" w:history="1">
+      <w:hyperlink r:id="rId17736ab0b58c96a62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16417,51 +16417,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87906a96284713473" w:history="1">
+      <w:hyperlink r:id="rId28626ab0b58c96af2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9121673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16930,51 +16930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1587. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44666a962847137bf" w:history="1">
+      <w:hyperlink r:id="rId28996ab0b58c96ee4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/genes12101587</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17178,51 +17178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3930-3937. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46896a9628471396d" w:history="1">
+      <w:hyperlink r:id="rId98076ab0b58c97081" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00028-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17288,51 +17288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 472-483. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84466a96284713a24" w:history="1">
+      <w:hyperlink r:id="rId50646ab0b58c97148" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/tpj.13212</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17396,51 +17396,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2013) Recovery Plan for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> causing bacterial blight and bacterial leaf streak of rice. 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54826a96284713adc" w:history="1">
+      <w:hyperlink r:id="rId63376ab0b58c97200" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17682,51 +17682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2983-2999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64716a96284713cb3" w:history="1">
+      <w:hyperlink r:id="rId49876ab0b58c9740d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00221287-130-11-2983</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18320,51 +18320,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19439. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32176a962847140bc" w:history="1">
+      <w:hyperlink r:id="rId70026ab0b58c9789f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-74515-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18568,51 +18568,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33536a96284714248" w:history="1">
+      <w:hyperlink r:id="rId99346ab0b58c97a5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2009.01657.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18638,51 +18638,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">956, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">249-255. Yang, B, ed. Springer. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71506a962847142c9" w:history="1">
+      <w:hyperlink r:id="rId85216ab0b58c97af6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-62703-194-3_18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19296,51 +19296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,948-956. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28916a96284714794" w:history="1">
+      <w:hyperlink r:id="rId88306ab0b58c97f99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-04-12-0078-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -19386,51 +19386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf blight of rice). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24296a96284714855" w:history="1">
+      <w:hyperlink r:id="rId90386ab0b58c98033" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -19465,51 +19465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf streak of rice). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59076a962847148ef" w:history="1">
+      <w:hyperlink r:id="rId38146ab0b58c980b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56977</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -19604,51 +19604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25256a96284714a05" w:history="1">
+      <w:hyperlink r:id="rId11396ab0b58c9818d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19714,51 +19714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae pv. oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42376a96284714b38" w:history="1">
+      <w:hyperlink r:id="rId37186ab0b58c98247" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19861,81 +19861,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44316a96284714c39" w:history="1">
+      <w:hyperlink r:id="rId61956ab0b58c9833c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02685.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="27013749" name="name38436a96284714cab" descr="eu_funding_250.png"/>
+            <wp:docPr id="68729183" name="name96306ab0b58c98773" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85116a96284714caa" cstate="print"/>
+                    <a:blip r:embed="rId67826ab0b58c98771" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -20033,137 +20033,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45083945">
+  <w:abstractNum w:abstractNumId="39996835">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35158483">
+    <w:lvl w:ilvl="0" w:tplc="47259753">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35158483" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47259753" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35158483" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47259753" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35158483" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47259753" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35158483" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47259753" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35158483" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47259753" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35158483" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47259753" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35158483" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47259753" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35158483" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47259753" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45083944">
+  <w:abstractNum w:abstractNumId="39996834">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35098170">
+    <w:lvl w:ilvl="0" w:tplc="85669281">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20915,55 +20915,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45083944">
-    <w:abstractNumId w:val="45083944"/>
+  <w:num w:numId="39996834">
+    <w:abstractNumId w:val="39996834"/>
   </w:num>
-  <w:num w:numId="45083945">
-    <w:abstractNumId w:val="45083945"/>
+  <w:num w:numId="39996835">
+    <w:abstractNumId w:val="39996835"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -32513,51 +32513,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId106347173" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId340066631" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94036a9628470833a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/" TargetMode="External"/><Relationship Id="rId94536a96284708b38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/categorization" TargetMode="External"/><Relationship Id="rId65106a9628470960a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/photos" TargetMode="External"/><Relationship Id="rId73986a96284709857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId37206a9628470ab22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId85506a9628470f24b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agridata.ec.europa.eu/extensions/DataPortal/rice.html" TargetMode="External"/><Relationship Id="rId54786a9628470f30a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-14-0504-PDN" TargetMode="External"/><Relationship Id="rId26316a9628470f39d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId31276a9628470f4d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId88116a9628470f769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20147801491" TargetMode="External"/><Relationship Id="rId95906a9628470f7ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId79076a9628470f8c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04800-8" TargetMode="External"/><Relationship Id="rId55636a9628470f9cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId99606a9628470fa42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(06)60041-2" TargetMode="External"/><Relationship Id="rId96036a9628470fb10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12954" TargetMode="External"/><Relationship Id="rId67966a9628470fbf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId44016a9628470ff78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId59156a9628471002c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022" TargetMode="External"/><Relationship Id="rId79826a96284710243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId65386a96284710316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1516-89132015060263" TargetMode="External"/><Relationship Id="rId68476a962847103c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.05.2020.0083" TargetMode="External"/><Relationship Id="rId99326a96284710485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId67686a962847104fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId54956a9628471056e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html" TargetMode="External"/><Relationship Id="rId69206a962847106ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId83176a96284710d42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId91586a96284711326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId75996a96284711918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId88416a96284711af0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId27836a96284711e09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId40846a9628471214c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId81196a9628471232a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.00923-18" TargetMode="External"/><Relationship Id="rId66786a962847125b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-021-00482-z" TargetMode="External"/><Relationship Id="rId49316a96284712b3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId50956a96284712f66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/9789812814289_0131" TargetMode="External"/><Relationship Id="rId99826a96284713299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId31786a9628471334e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId94596a962847133e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12909" TargetMode="External"/><Relationship Id="rId87906a96284713473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9121673" TargetMode="External"/><Relationship Id="rId44666a962847137bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/genes12101587" TargetMode="External"/><Relationship Id="rId46896a9628471396d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId84466a96284713a24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/tpj.13212" TargetMode="External"/><Relationship Id="rId54826a96284713adc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId64716a96284713cb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00221287-130-11-2983" TargetMode="External"/><Relationship Id="rId32176a962847140bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-74515-w" TargetMode="External"/><Relationship Id="rId33536a96284714248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId71506a962847142c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-62703-194-3_18" TargetMode="External"/><Relationship Id="rId28916a96284714794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-12-0078-R" TargetMode="External"/><Relationship Id="rId24296a96284714855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId59076a962847148ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId25256a96284714a05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId42376a96284714b38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44316a96284714c39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId87276a96284709471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87276a96284709471.jpg"/><Relationship Id="rId73056a9628470bb44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73056a9628470bb44.jpg"/><Relationship Id="rId85116a96284714caa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85116a96284714caa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId992986918" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId670895122" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82926ab0b58c8e4a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/" TargetMode="External"/><Relationship Id="rId48086ab0b58c8e514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/categorization" TargetMode="External"/><Relationship Id="rId44246ab0b58c8f013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/photos" TargetMode="External"/><Relationship Id="rId39196ab0b58c8f18d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId96526ab0b58c901b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId62046ab0b58c94274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agridata.ec.europa.eu/extensions/DataPortal/rice.html" TargetMode="External"/><Relationship Id="rId26896ab0b58c9433a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-14-0504-PDN" TargetMode="External"/><Relationship Id="rId98496ab0b58c943d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId74846ab0b58c94500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId50296ab0b58c9475c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20147801491" TargetMode="External"/><Relationship Id="rId17206ab0b58c947db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId75426ab0b58c948aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04800-8" TargetMode="External"/><Relationship Id="rId88286ab0b58c94999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId98836ab0b58c94a0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(06)60041-2" TargetMode="External"/><Relationship Id="rId48566ab0b58c94ab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12954" TargetMode="External"/><Relationship Id="rId56346ab0b58c94b6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId69116ab0b58c94ea9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId25056ab0b58c94f69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022" TargetMode="External"/><Relationship Id="rId35506ab0b58c95173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId48636ab0b58c95242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1516-89132015060263" TargetMode="External"/><Relationship Id="rId76296ab0b58c952f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.05.2020.0083" TargetMode="External"/><Relationship Id="rId63496ab0b58c9539f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId41786ab0b58c9540f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId32596ab0b58c9547f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html" TargetMode="External"/><Relationship Id="rId65616ab0b58c955b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId31146ab0b58c9586c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId62136ab0b58c9596e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId53466ab0b58c95b27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId27096ab0b58c95bbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId90586ab0b58c95cc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId99346ab0b58c95e8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId31976ab0b58c96015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.00923-18" TargetMode="External"/><Relationship Id="rId74956ab0b58c961af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-021-00482-z" TargetMode="External"/><Relationship Id="rId23146ab0b58c962bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId93166ab0b58c96612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/9789812814289_0131" TargetMode="External"/><Relationship Id="rId45456ab0b58c96922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId83766ab0b58c969d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId17736ab0b58c96a62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12909" TargetMode="External"/><Relationship Id="rId28626ab0b58c96af2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9121673" TargetMode="External"/><Relationship Id="rId28996ab0b58c96ee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/genes12101587" TargetMode="External"/><Relationship Id="rId98076ab0b58c97081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId50646ab0b58c97148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/tpj.13212" TargetMode="External"/><Relationship Id="rId63376ab0b58c97200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId49876ab0b58c9740d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00221287-130-11-2983" TargetMode="External"/><Relationship Id="rId70026ab0b58c9789f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-74515-w" TargetMode="External"/><Relationship Id="rId99346ab0b58c97a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId85216ab0b58c97af6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-62703-194-3_18" TargetMode="External"/><Relationship Id="rId88306ab0b58c97f99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-12-0078-R" TargetMode="External"/><Relationship Id="rId90386ab0b58c98033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId38146ab0b58c980b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId11396ab0b58c9818d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId37186ab0b58c98247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61956ab0b58c9833c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId63766ab0b58c8ef18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63766ab0b58c8ef18.jpg"/><Relationship Id="rId29966ab0b58c915c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29966ab0b58c915c1.jpg"/><Relationship Id="rId67826ab0b58c98771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67826ab0b58c98771.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>