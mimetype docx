--- v18 (2026-09-21)
+++ v19 (2026-10-14)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Fang et al.) Bradbury</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLS, bacterial leaf streak of rice, leaf streak of rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82926ab0b58c8e4a9" w:history="1">
+            <w:hyperlink r:id="rId75336aceec51b3062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48086ab0b58c8e514" w:history="1">
+            <w:hyperlink r:id="rId48376aceec51b30d5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="40945570" name="name95886ab0b58c8ef1a" descr="1759.jpg"/>
+                  <wp:docPr id="54646839" name="name92056aceec51b3868" descr="1759.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1759.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId63766ab0b58c8ef18" cstate="print"/>
+                          <a:blip r:embed="rId80856aceec51b3866" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId44246ab0b58c8f013" w:history="1">
+            <w:hyperlink r:id="rId98516aceec51b39a7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -624,51 +624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39196ab0b58c8f18d" w:history="1">
+      <w:hyperlink r:id="rId63206aceec51b3b58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">see EPPO Datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
@@ -3155,51 +3155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId96526ab0b58c901b0" w:history="1">
+      <w:hyperlink r:id="rId78276aceec51b4c4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">see EPPO Datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
@@ -3234,63 +3234,63 @@
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">oryzae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) no geographically distinct groups have been determined (Ou, 1985; Mew, 1991).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42484190" name="name34156ab0b58c915c3" descr="XANTTO_distribution_map.jpg"/>
+            <wp:docPr id="1455454" name="name56096aceec51b58c4" descr="XANTTO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTTO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29966ab0b58c915c1" cstate="print"/>
+                    <a:blip r:embed="rId21006aceec51b58c1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10069,51 +10069,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 30. CAB International, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agri-food Data Portal (2022) Agri-Food Markets. Rice. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62046ab0b58c94274" w:history="1">
+      <w:hyperlink r:id="rId66016aceec51b86f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agridata.ec.europa.eu/extensions/DataPortal/rice.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10179,51 +10179,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1426. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26896ab0b58c9433a" w:history="1">
+      <w:hyperlink r:id="rId60906aceec51b87b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-14-0504-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10269,51 +10269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">219-227. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98496ab0b58c943d1" w:history="1">
+      <w:hyperlink r:id="rId66766aceec51b8842" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1071/AR9730219</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10455,51 +10455,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0232115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74846ab0b58c94500" w:history="1">
+      <w:hyperlink r:id="rId71416aceec51b898e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0232115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10815,51 +10815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Distribution map]. Distribution Maps of Plant Diseases, No 463 October. Wallingford, UK: CABI, Map 463 (Edition 4). CABI Plantwise (2022) Pest management decision guide: green and yellow list. Bacterial leaf streak on rice. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50296ab0b58c9475c" w:history="1">
+      <w:hyperlink r:id="rId68356aceec51b8bda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantwise.org/KnowledgeBank/pmdg/20147801491</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10894,51 +10894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e80351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17206ab0b58c947db" w:history="1">
+      <w:hyperlink r:id="rId56916aceec51b8c5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0080351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11024,51 +11024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5089. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75426ab0b58c948aa" w:history="1">
+      <w:hyperlink r:id="rId19116aceec51b8d2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-017-04800-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11174,51 +11174,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88286ab0b58c94999" w:history="1">
+      <w:hyperlink r:id="rId26376aceec51b8e28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9030187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11244,51 +11244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 216-220. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98836ab0b58c94a0a" w:history="1">
+      <w:hyperlink r:id="rId87816aceec51b8e9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1671-2927(06)60041-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11354,51 +11354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288-296. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48566ab0b58c94ab9" w:history="1">
+      <w:hyperlink r:id="rId59626aceec51b8f4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12954</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11462,51 +11462,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1357–1367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56346ab0b58c94b6a" w:history="1">
+      <w:hyperlink r:id="rId56566aceec51b8ffe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jam.13094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11982,51 +11982,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69116ab0b58c94ea9" w:history="1">
+      <w:hyperlink r:id="rId74476aceec51b9341" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12090,51 +12090,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 543–553.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2022) Interceptions of harmful organisms in imported plants and other objects. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25056ab0b58c94f69" w:history="1">
+      <w:hyperlink r:id="rId22216aceec51b93ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12412,51 +12412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288–302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35506ab0b58c95173" w:history="1">
+      <w:hyperlink r:id="rId21946aceec51b9607" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2011.00745.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12542,51 +12542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 821-832. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48636ab0b58c95242" w:history="1">
+      <w:hyperlink r:id="rId84796aceec51b96d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1516-89132015060263</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12652,51 +12652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 173-181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76296ab0b58c952f0" w:history="1">
+      <w:hyperlink r:id="rId17246aceec51b9785" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.OA.05.2020.0083</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12762,51 +12762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, 18pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63496ab0b58c9539f" w:history="1">
+      <w:hyperlink r:id="rId56416aceec51b9846" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-016-3422-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12832,51 +12832,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 535. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41786ab0b58c9540f" w:history="1">
+      <w:hyperlink r:id="rId55646aceec51b98bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2015.00535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12902,51 +12902,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32596ab0b58c9547f" w:history="1">
+      <w:hyperlink r:id="rId36816aceec51b9936" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13099,51 +13099,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12 pp </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65616ab0b58c955b8" w:history="1">
+      <w:hyperlink r:id="rId46406aceec51b9a75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-019-0358-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13523,51 +13523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 575-579. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31146ab0b58c9586c" w:history="1">
+      <w:hyperlink r:id="rId97046aceec51b9d1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.NT.05.2016.0118</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13680,51 +13680,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 51-55.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraehmer H, Thomas C &amp; Vidotto F (2017) Rice Production in Europe. In: Chauhan B, Jabran K, Mahajan G (eds) Rice Production Worldwide. Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62136ab0b58c9596e" w:history="1">
+      <w:hyperlink r:id="rId63346aceec51b9e1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-319-47516-5_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13948,51 +13948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4519–4530. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53466ab0b58c95b27" w:history="1">
+      <w:hyperlink r:id="rId70346aceec51b9fc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.00274-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14038,51 +14038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507,15 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27096ab0b58c95bbc" w:history="1">
+      <w:hyperlink r:id="rId16466aceec51ba05a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2019.00507</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14208,51 +14208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425-429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90586ab0b58c95cc7" w:history="1">
+      <w:hyperlink r:id="rId22916aceec51ba164" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12719/KSIA.2014.26.4.425</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14494,51 +14494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 398-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99346ab0b58c95e8b" w:history="1">
+      <w:hyperlink r:id="rId34826aceec51ba329" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cj.2014.06.005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14738,51 +14738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00923-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31976ab0b58c96015" w:history="1">
+      <w:hyperlink r:id="rId19946aceec51ba4b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/MRA.00923-18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14995,51 +14995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rice (N Y)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 38, 5pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74956ab0b58c961af" w:history="1">
+      <w:hyperlink r:id="rId95626aceec51ba66a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-021-00482-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15163,51 +15163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 303-324. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23146ab0b58c962bd" w:history="1">
+      <w:hyperlink r:id="rId82286aceec51ba77d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2006.00344.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15654,51 +15654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rice Genetics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">III,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 934-938 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93166ab0b58c96612" w:history="1">
+      <w:hyperlink r:id="rId63966aceec51baaa7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1142/9789812814289_0131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16127,51 +16127,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43, 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45456ab0b58c96922" w:history="1">
+      <w:hyperlink r:id="rId43646aceec51baf9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16237,51 +16237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–441. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83766ab0b58c969d2" w:history="1">
+      <w:hyperlink r:id="rId91426aceec51bb0cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s002530100641</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16327,51 +16327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 291-302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17736ab0b58c96a62" w:history="1">
+      <w:hyperlink r:id="rId69846aceec51bb164" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16417,51 +16417,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28626ab0b58c96af2" w:history="1">
+      <w:hyperlink r:id="rId27566aceec51bb1fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9121673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16930,51 +16930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1587. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28996ab0b58c96ee4" w:history="1">
+      <w:hyperlink r:id="rId13356aceec51bb63c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/genes12101587</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17178,51 +17178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3930-3937. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98076ab0b58c97081" w:history="1">
+      <w:hyperlink r:id="rId31116aceec51bb7e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00028-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17288,51 +17288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 472-483. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50646ab0b58c97148" w:history="1">
+      <w:hyperlink r:id="rId28116aceec51bb89a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/tpj.13212</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17396,51 +17396,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2013) Recovery Plan for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> causing bacterial blight and bacterial leaf streak of rice. 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63376ab0b58c97200" w:history="1">
+      <w:hyperlink r:id="rId58356aceec51bb94d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17682,51 +17682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2983-2999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49876ab0b58c9740d" w:history="1">
+      <w:hyperlink r:id="rId44666aceec51bbb18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00221287-130-11-2983</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18320,51 +18320,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19439. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70026ab0b58c9789f" w:history="1">
+      <w:hyperlink r:id="rId48836aceec51bbf10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-74515-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18568,51 +18568,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99346ab0b58c97a5f" w:history="1">
+      <w:hyperlink r:id="rId46186aceec51bc0a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2009.01657.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18638,51 +18638,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">956, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">249-255. Yang, B, ed. Springer. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85216ab0b58c97af6" w:history="1">
+      <w:hyperlink r:id="rId95336aceec51bc114" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-62703-194-3_18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19296,51 +19296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,948-956. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88306ab0b58c97f99" w:history="1">
+      <w:hyperlink r:id="rId96656aceec51bc53a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-04-12-0078-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -19386,51 +19386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf blight of rice). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90386ab0b58c98033" w:history="1">
+      <w:hyperlink r:id="rId44746aceec51bc5d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -19465,51 +19465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf streak of rice). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38146ab0b58c980b1" w:history="1">
+      <w:hyperlink r:id="rId71346aceec51bc64d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56977</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -19604,51 +19604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11396ab0b58c9818d" w:history="1">
+      <w:hyperlink r:id="rId60676aceec51bc741" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19714,51 +19714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae pv. oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37186ab0b58c98247" w:history="1">
+      <w:hyperlink r:id="rId49896aceec51bc804" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19861,81 +19861,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61956ab0b58c9833c" w:history="1">
+      <w:hyperlink r:id="rId60746aceec51bc8fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02685.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="68729183" name="name96306ab0b58c98773" descr="eu_funding_250.png"/>
+            <wp:docPr id="18476118" name="name51436aceec51bca26" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67826ab0b58c98771" cstate="print"/>
+                    <a:blip r:embed="rId66306aceec51bca25" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -20033,137 +20033,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39996835">
+  <w:abstractNum w:abstractNumId="82435347">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47259753">
+    <w:lvl w:ilvl="0" w:tplc="58904199">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47259753" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58904199" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47259753" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58904199" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47259753" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58904199" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47259753" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58904199" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47259753" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58904199" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47259753" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58904199" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47259753" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58904199" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47259753" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58904199" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39996834">
+  <w:abstractNum w:abstractNumId="82435346">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85669281">
+    <w:lvl w:ilvl="0" w:tplc="68065773">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20915,55 +20915,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39996834">
-    <w:abstractNumId w:val="39996834"/>
+  <w:num w:numId="82435346">
+    <w:abstractNumId w:val="82435346"/>
   </w:num>
-  <w:num w:numId="39996835">
-    <w:abstractNumId w:val="39996835"/>
+  <w:num w:numId="82435347">
+    <w:abstractNumId w:val="82435347"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -32513,51 +32513,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId992986918" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId670895122" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82926ab0b58c8e4a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/" TargetMode="External"/><Relationship Id="rId48086ab0b58c8e514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/categorization" TargetMode="External"/><Relationship Id="rId44246ab0b58c8f013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/photos" TargetMode="External"/><Relationship Id="rId39196ab0b58c8f18d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId96526ab0b58c901b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId62046ab0b58c94274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agridata.ec.europa.eu/extensions/DataPortal/rice.html" TargetMode="External"/><Relationship Id="rId26896ab0b58c9433a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-14-0504-PDN" TargetMode="External"/><Relationship Id="rId98496ab0b58c943d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId74846ab0b58c94500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId50296ab0b58c9475c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20147801491" TargetMode="External"/><Relationship Id="rId17206ab0b58c947db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId75426ab0b58c948aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04800-8" TargetMode="External"/><Relationship Id="rId88286ab0b58c94999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId98836ab0b58c94a0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(06)60041-2" TargetMode="External"/><Relationship Id="rId48566ab0b58c94ab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12954" TargetMode="External"/><Relationship Id="rId56346ab0b58c94b6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId69116ab0b58c94ea9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId25056ab0b58c94f69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022" TargetMode="External"/><Relationship Id="rId35506ab0b58c95173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId48636ab0b58c95242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1516-89132015060263" TargetMode="External"/><Relationship Id="rId76296ab0b58c952f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.05.2020.0083" TargetMode="External"/><Relationship Id="rId63496ab0b58c9539f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId41786ab0b58c9540f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId32596ab0b58c9547f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html" TargetMode="External"/><Relationship Id="rId65616ab0b58c955b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId31146ab0b58c9586c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId62136ab0b58c9596e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId53466ab0b58c95b27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId27096ab0b58c95bbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId90586ab0b58c95cc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId99346ab0b58c95e8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId31976ab0b58c96015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.00923-18" TargetMode="External"/><Relationship Id="rId74956ab0b58c961af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-021-00482-z" TargetMode="External"/><Relationship Id="rId23146ab0b58c962bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId93166ab0b58c96612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/9789812814289_0131" TargetMode="External"/><Relationship Id="rId45456ab0b58c96922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId83766ab0b58c969d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId17736ab0b58c96a62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12909" TargetMode="External"/><Relationship Id="rId28626ab0b58c96af2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9121673" TargetMode="External"/><Relationship Id="rId28996ab0b58c96ee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/genes12101587" TargetMode="External"/><Relationship Id="rId98076ab0b58c97081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId50646ab0b58c97148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/tpj.13212" TargetMode="External"/><Relationship Id="rId63376ab0b58c97200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId49876ab0b58c9740d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00221287-130-11-2983" TargetMode="External"/><Relationship Id="rId70026ab0b58c9789f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-74515-w" TargetMode="External"/><Relationship Id="rId99346ab0b58c97a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId85216ab0b58c97af6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-62703-194-3_18" TargetMode="External"/><Relationship Id="rId88306ab0b58c97f99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-12-0078-R" TargetMode="External"/><Relationship Id="rId90386ab0b58c98033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId38146ab0b58c980b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId11396ab0b58c9818d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId37186ab0b58c98247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61956ab0b58c9833c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId63766ab0b58c8ef18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63766ab0b58c8ef18.jpg"/><Relationship Id="rId29966ab0b58c915c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29966ab0b58c915c1.jpg"/><Relationship Id="rId67826ab0b58c98771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67826ab0b58c98771.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId272985091" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId996609218" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75336aceec51b3062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/" TargetMode="External"/><Relationship Id="rId48376aceec51b30d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/categorization" TargetMode="External"/><Relationship Id="rId98516aceec51b39a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/photos" TargetMode="External"/><Relationship Id="rId63206aceec51b3b58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId78276aceec51b4c4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId66016aceec51b86f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agridata.ec.europa.eu/extensions/DataPortal/rice.html" TargetMode="External"/><Relationship Id="rId60906aceec51b87b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-14-0504-PDN" TargetMode="External"/><Relationship Id="rId66766aceec51b8842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId71416aceec51b898e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId68356aceec51b8bda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20147801491" TargetMode="External"/><Relationship Id="rId56916aceec51b8c5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId19116aceec51b8d2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04800-8" TargetMode="External"/><Relationship Id="rId26376aceec51b8e28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId87816aceec51b8e9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(06)60041-2" TargetMode="External"/><Relationship Id="rId59626aceec51b8f4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12954" TargetMode="External"/><Relationship Id="rId56566aceec51b8ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId74476aceec51b9341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId22216aceec51b93ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022" TargetMode="External"/><Relationship Id="rId21946aceec51b9607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId84796aceec51b96d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1516-89132015060263" TargetMode="External"/><Relationship Id="rId17246aceec51b9785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.05.2020.0083" TargetMode="External"/><Relationship Id="rId56416aceec51b9846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId55646aceec51b98bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId36816aceec51b9936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html" TargetMode="External"/><Relationship Id="rId46406aceec51b9a75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId97046aceec51b9d1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId63346aceec51b9e1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId70346aceec51b9fc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId16466aceec51ba05a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId22916aceec51ba164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId34826aceec51ba329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId19946aceec51ba4b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.00923-18" TargetMode="External"/><Relationship Id="rId95626aceec51ba66a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-021-00482-z" TargetMode="External"/><Relationship Id="rId82286aceec51ba77d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId63966aceec51baaa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/9789812814289_0131" TargetMode="External"/><Relationship Id="rId43646aceec51baf9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId91426aceec51bb0cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId69846aceec51bb164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12909" TargetMode="External"/><Relationship Id="rId27566aceec51bb1fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9121673" TargetMode="External"/><Relationship Id="rId13356aceec51bb63c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/genes12101587" TargetMode="External"/><Relationship Id="rId31116aceec51bb7e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId28116aceec51bb89a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/tpj.13212" TargetMode="External"/><Relationship Id="rId58356aceec51bb94d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId44666aceec51bbb18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00221287-130-11-2983" TargetMode="External"/><Relationship Id="rId48836aceec51bbf10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-74515-w" TargetMode="External"/><Relationship Id="rId46186aceec51bc0a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId95336aceec51bc114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-62703-194-3_18" TargetMode="External"/><Relationship Id="rId96656aceec51bc53a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-12-0078-R" TargetMode="External"/><Relationship Id="rId44746aceec51bc5d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId71346aceec51bc64d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId60676aceec51bc741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId49896aceec51bc804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60746aceec51bc8fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId80856aceec51b3866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80856aceec51b3866.jpg"/><Relationship Id="rId21006aceec51b58c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21006aceec51b58c1.jpg"/><Relationship Id="rId66306aceec51bca25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66306aceec51bca25.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>