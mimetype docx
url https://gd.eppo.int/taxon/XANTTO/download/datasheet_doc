--- v8 (2026-03-17)
+++ v9 (2026-04-07)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Fang et al.) Bradbury</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLS, bacterial leaf streak of rice, leaf streak of rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552269b9e6ca3dddb" w:history="1">
+            <w:hyperlink r:id="rId903969d52e0f2eeec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId885669b9e6ca3dea1" w:history="1">
+            <w:hyperlink r:id="rId713369d52e0f2ef5a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44825973" name="name439569b9e6ca3e437" descr="1759.jpg"/>
+                  <wp:docPr id="47784677" name="name102369d52e0f2f487" descr="1759.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1759.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId556769b9e6ca3e435" cstate="print"/>
+                          <a:blip r:embed="rId337169d52e0f2f486" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId187469b9e6ca3e5be" w:history="1">
+            <w:hyperlink r:id="rId932969d52e0f2f598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -624,51 +624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId537769b9e6ca3e76d" w:history="1">
+      <w:hyperlink r:id="rId456369d52e0f2f70b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">see EPPO Datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
@@ -3155,51 +3155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId526969b9e6ca3fa7d" w:history="1">
+      <w:hyperlink r:id="rId458569d52e0f3073a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">see EPPO Datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
@@ -3234,63 +3234,63 @@
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">oryzae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) no geographically distinct groups have been determined (Ou, 1985; Mew, 1991).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76307720" name="name992969b9e6ca405e3" descr="XANTTO_distribution_map.jpg"/>
+            <wp:docPr id="3094545" name="name684069d52e0f31806" descr="XANTTO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTTO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId642369b9e6ca405e1" cstate="print"/>
+                    <a:blip r:embed="rId859569d52e0f31803" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10069,51 +10069,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 30. CAB International, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agri-food Data Portal (2022) Agri-Food Markets. Rice. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId863869b9e6ca43940" w:history="1">
+      <w:hyperlink r:id="rId140369d52e0f34ee8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agridata.ec.europa.eu/extensions/DataPortal/rice.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10179,51 +10179,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1426. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId875469b9e6ca439fd" w:history="1">
+      <w:hyperlink r:id="rId652969d52e0f34fa0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-14-0504-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10269,51 +10269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">219-227. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId564369b9e6ca43a93" w:history="1">
+      <w:hyperlink r:id="rId182469d52e0f3503e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1071/AR9730219</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10455,51 +10455,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0232115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId483869b9e6ca43bc6" w:history="1">
+      <w:hyperlink r:id="rId286469d52e0f35186" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0232115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10815,51 +10815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Distribution map]. Distribution Maps of Plant Diseases, No 463 October. Wallingford, UK: CABI, Map 463 (Edition 4). CABI Plantwise (2022) Pest management decision guide: green and yellow list. Bacterial leaf streak on rice. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId197369b9e6ca43e11" w:history="1">
+      <w:hyperlink r:id="rId861069d52e0f353cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantwise.org/KnowledgeBank/pmdg/20147801491</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10894,51 +10894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e80351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId978869b9e6ca43e91" w:history="1">
+      <w:hyperlink r:id="rId527269d52e0f3544c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0080351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11024,51 +11024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5089. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId753569b9e6ca43f62" w:history="1">
+      <w:hyperlink r:id="rId712869d52e0f3552d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-017-04800-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11174,51 +11174,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId230769b9e6ca44051" w:history="1">
+      <w:hyperlink r:id="rId669369d52e0f3561d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9030187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11244,51 +11244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 216-220. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId476069b9e6ca440c4" w:history="1">
+      <w:hyperlink r:id="rId732969d52e0f3568e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1671-2927(06)60041-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11354,51 +11354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288-296. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId675869b9e6ca44174" w:history="1">
+      <w:hyperlink r:id="rId127269d52e0f3573c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12954</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11462,51 +11462,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1357–1367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId544069b9e6ca44227" w:history="1">
+      <w:hyperlink r:id="rId953769d52e0f357ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jam.13094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11982,51 +11982,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId788569b9e6ca4457c" w:history="1">
+      <w:hyperlink r:id="rId447069d52e0f35b53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12090,51 +12090,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 543–553.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2022) Interceptions of harmful organisms in imported plants and other objects. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId203469b9e6ca44643" w:history="1">
+      <w:hyperlink r:id="rId340469d52e0f35c19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12412,51 +12412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288–302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId441469b9e6ca44851" w:history="1">
+      <w:hyperlink r:id="rId531669d52e0f35e26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2011.00745.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12542,51 +12542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 821-832. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId962969b9e6ca44921" w:history="1">
+      <w:hyperlink r:id="rId379669d52e0f35ef6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1516-89132015060263</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12652,51 +12652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 173-181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId255069b9e6ca449d2" w:history="1">
+      <w:hyperlink r:id="rId609869d52e0f35fa5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.OA.05.2020.0083</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12762,51 +12762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, 18pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId202669b9e6ca44a81" w:history="1">
+      <w:hyperlink r:id="rId215269d52e0f36052" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-016-3422-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12832,51 +12832,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 535. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId279669b9e6ca44af3" w:history="1">
+      <w:hyperlink r:id="rId289969d52e0f360c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2015.00535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12902,51 +12902,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId276769b9e6ca44b62" w:history="1">
+      <w:hyperlink r:id="rId414969d52e0f36132" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13099,51 +13099,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12 pp </w:t>
       </w:r>
-      <w:hyperlink r:id="rId492069b9e6ca44c98" w:history="1">
+      <w:hyperlink r:id="rId239869d52e0f36268" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-019-0358-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13523,51 +13523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 575-579. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId924669b9e6ca44f37" w:history="1">
+      <w:hyperlink r:id="rId783569d52e0f36505" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.NT.05.2016.0118</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13680,51 +13680,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 51-55.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraehmer H, Thomas C &amp; Vidotto F (2017) Rice Production in Europe. In: Chauhan B, Jabran K, Mahajan G (eds) Rice Production Worldwide. Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId400769b9e6ca4503f" w:history="1">
+      <w:hyperlink r:id="rId490269d52e0f36603" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-319-47516-5_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13948,51 +13948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4519–4530. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId391969b9e6ca451f3" w:history="1">
+      <w:hyperlink r:id="rId619169d52e0f367c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.00274-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14038,51 +14038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507,15 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId794869b9e6ca45285" w:history="1">
+      <w:hyperlink r:id="rId712169d52e0f36865" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2019.00507</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14208,51 +14208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425-429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId895069b9e6ca4538e" w:history="1">
+      <w:hyperlink r:id="rId693469d52e0f36970" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12719/KSIA.2014.26.4.425</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14494,51 +14494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 398-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId494769b9e6ca45563" w:history="1">
+      <w:hyperlink r:id="rId585769d52e0f36b46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cj.2014.06.005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14738,51 +14738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00923-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId331869b9e6ca456f1" w:history="1">
+      <w:hyperlink r:id="rId475969d52e0f36ce6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/MRA.00923-18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14995,51 +14995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rice (N Y)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 38, 5pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId378469b9e6ca4588a" w:history="1">
+      <w:hyperlink r:id="rId286769d52e0f36e81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-021-00482-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15163,51 +15163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 303-324. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId515269b9e6ca45997" w:history="1">
+      <w:hyperlink r:id="rId700669d52e0f36f8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2006.00344.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15654,51 +15654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rice Genetics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">III,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 934-938 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId440269b9e6ca45cb0" w:history="1">
+      <w:hyperlink r:id="rId616469d52e0f372aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1142/9789812814289_0131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16127,51 +16127,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43, 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId430069b9e6ca45fa2" w:history="1">
+      <w:hyperlink r:id="rId505769d52e0f375ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16237,51 +16237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–441. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId910169b9e6ca46050" w:history="1">
+      <w:hyperlink r:id="rId923069d52e0f3765d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s002530100641</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16327,51 +16327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 291-302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId727969b9e6ca460df" w:history="1">
+      <w:hyperlink r:id="rId689069d52e0f376ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16417,51 +16417,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId874169b9e6ca4616e" w:history="1">
+      <w:hyperlink r:id="rId341369d52e0f3777b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9121673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16930,51 +16930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1587. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId738069b9e6ca46498" w:history="1">
+      <w:hyperlink r:id="rId419769d52e0f37b56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/genes12101587</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17178,51 +17178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3930-3937. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId778169b9e6ca46642" w:history="1">
+      <w:hyperlink r:id="rId907969d52e0f37cf4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00028-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17288,51 +17288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 472-483. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId972669b9e6ca466f2" w:history="1">
+      <w:hyperlink r:id="rId713569d52e0f37da6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/tpj.13212</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17396,51 +17396,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2013) Recovery Plan for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> causing bacterial blight and bacterial leaf streak of rice. 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId653369b9e6ca467a0" w:history="1">
+      <w:hyperlink r:id="rId328169d52e0f37e58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17682,51 +17682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2983-2999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId116969b9e6ca46979" w:history="1">
+      <w:hyperlink r:id="rId347269d52e0f38039" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00221287-130-11-2983</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18320,51 +18320,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19439. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId666169b9e6ca46d6a" w:history="1">
+      <w:hyperlink r:id="rId344269d52e0f38475" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-74515-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18568,51 +18568,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId829269b9e6ca46ef0" w:history="1">
+      <w:hyperlink r:id="rId828869d52e0f388cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2009.01657.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18638,51 +18638,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">956, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">249-255. Yang, B, ed. Springer. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId179569b9e6ca46f60" w:history="1">
+      <w:hyperlink r:id="rId895969d52e0f389a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-62703-194-3_18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19296,51 +19296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,948-956. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId737669b9e6ca47368" w:history="1">
+      <w:hyperlink r:id="rId733769d52e0f38fed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-04-12-0078-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -19386,51 +19386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf blight of rice). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId430469b9e6ca47408" w:history="1">
+      <w:hyperlink r:id="rId679969d52e0f390c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -19465,51 +19465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf streak of rice). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId870069b9e6ca47492" w:history="1">
+      <w:hyperlink r:id="rId899369d52e0f39182" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56977</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -19604,51 +19604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId829769b9e6ca47572" w:history="1">
+      <w:hyperlink r:id="rId589769d52e0f392de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19714,51 +19714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae pv. oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId310269b9e6ca4762c" w:history="1">
+      <w:hyperlink r:id="rId119769d52e0f393a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19861,81 +19861,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId853569b9e6ca4771f" w:history="1">
+      <w:hyperlink r:id="rId583369d52e0f394db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02685.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="77152468" name="name428269b9e6ca47795" descr="eu_funding_250.png"/>
+            <wp:docPr id="87548597" name="name868969d52e0f39575" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId448769b9e6ca47794" cstate="print"/>
+                    <a:blip r:embed="rId165469d52e0f39574" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -20033,137 +20033,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88235873">
+  <w:abstractNum w:abstractNumId="46921930">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46990216">
+    <w:lvl w:ilvl="0" w:tplc="82640890">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46990216" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82640890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46990216" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82640890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46990216" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82640890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46990216" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82640890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46990216" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82640890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46990216" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82640890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46990216" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82640890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46990216" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82640890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88235872">
+  <w:abstractNum w:abstractNumId="46921929">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63943998">
+    <w:lvl w:ilvl="0" w:tplc="72489865">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20915,55 +20915,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88235872">
-    <w:abstractNumId w:val="88235872"/>
+  <w:num w:numId="46921929">
+    <w:abstractNumId w:val="46921929"/>
   </w:num>
-  <w:num w:numId="88235873">
-    <w:abstractNumId w:val="88235873"/>
+  <w:num w:numId="46921930">
+    <w:abstractNumId w:val="46921930"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -32513,51 +32513,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId512144528" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId691846275" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId552269b9e6ca3dddb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/" TargetMode="External"/><Relationship Id="rId885669b9e6ca3dea1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/categorization" TargetMode="External"/><Relationship Id="rId187469b9e6ca3e5be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/photos" TargetMode="External"/><Relationship Id="rId537769b9e6ca3e76d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId526969b9e6ca3fa7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId863869b9e6ca43940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agridata.ec.europa.eu/extensions/DataPortal/rice.html" TargetMode="External"/><Relationship Id="rId875469b9e6ca439fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-14-0504-PDN" TargetMode="External"/><Relationship Id="rId564369b9e6ca43a93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId483869b9e6ca43bc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId197369b9e6ca43e11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20147801491" TargetMode="External"/><Relationship Id="rId978869b9e6ca43e91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId753569b9e6ca43f62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04800-8" TargetMode="External"/><Relationship Id="rId230769b9e6ca44051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId476069b9e6ca440c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(06)60041-2" TargetMode="External"/><Relationship Id="rId675869b9e6ca44174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12954" TargetMode="External"/><Relationship Id="rId544069b9e6ca44227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId788569b9e6ca4457c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId203469b9e6ca44643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022" TargetMode="External"/><Relationship Id="rId441469b9e6ca44851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId962969b9e6ca44921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1516-89132015060263" TargetMode="External"/><Relationship Id="rId255069b9e6ca449d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.05.2020.0083" TargetMode="External"/><Relationship Id="rId202669b9e6ca44a81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId279669b9e6ca44af3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId276769b9e6ca44b62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html" TargetMode="External"/><Relationship Id="rId492069b9e6ca44c98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId924669b9e6ca44f37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId400769b9e6ca4503f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId391969b9e6ca451f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId794869b9e6ca45285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId895069b9e6ca4538e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId494769b9e6ca45563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId331869b9e6ca456f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.00923-18" TargetMode="External"/><Relationship Id="rId378469b9e6ca4588a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-021-00482-z" TargetMode="External"/><Relationship Id="rId515269b9e6ca45997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId440269b9e6ca45cb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/9789812814289_0131" TargetMode="External"/><Relationship Id="rId430069b9e6ca45fa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId910169b9e6ca46050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId727969b9e6ca460df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12909" TargetMode="External"/><Relationship Id="rId874169b9e6ca4616e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9121673" TargetMode="External"/><Relationship Id="rId738069b9e6ca46498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/genes12101587" TargetMode="External"/><Relationship Id="rId778169b9e6ca46642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId972669b9e6ca466f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/tpj.13212" TargetMode="External"/><Relationship Id="rId653369b9e6ca467a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId116969b9e6ca46979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00221287-130-11-2983" TargetMode="External"/><Relationship Id="rId666169b9e6ca46d6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-74515-w" TargetMode="External"/><Relationship Id="rId829269b9e6ca46ef0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId179569b9e6ca46f60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-62703-194-3_18" TargetMode="External"/><Relationship Id="rId737669b9e6ca47368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-12-0078-R" TargetMode="External"/><Relationship Id="rId430469b9e6ca47408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId870069b9e6ca47492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId829769b9e6ca47572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId310269b9e6ca4762c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId853569b9e6ca4771f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId556769b9e6ca3e435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId556769b9e6ca3e435.jpg"/><Relationship Id="rId642369b9e6ca405e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId642369b9e6ca405e1.jpg"/><Relationship Id="rId448769b9e6ca47794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId448769b9e6ca47794.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId578137810" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId785017321" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId903969d52e0f2eeec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/" TargetMode="External"/><Relationship Id="rId713369d52e0f2ef5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/categorization" TargetMode="External"/><Relationship Id="rId932969d52e0f2f598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/photos" TargetMode="External"/><Relationship Id="rId456369d52e0f2f70b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId458569d52e0f3073a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId140369d52e0f34ee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agridata.ec.europa.eu/extensions/DataPortal/rice.html" TargetMode="External"/><Relationship Id="rId652969d52e0f34fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-14-0504-PDN" TargetMode="External"/><Relationship Id="rId182469d52e0f3503e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId286469d52e0f35186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId861069d52e0f353cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20147801491" TargetMode="External"/><Relationship Id="rId527269d52e0f3544c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId712869d52e0f3552d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04800-8" TargetMode="External"/><Relationship Id="rId669369d52e0f3561d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId732969d52e0f3568e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(06)60041-2" TargetMode="External"/><Relationship Id="rId127269d52e0f3573c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12954" TargetMode="External"/><Relationship Id="rId953769d52e0f357ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId447069d52e0f35b53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId340469d52e0f35c19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022" TargetMode="External"/><Relationship Id="rId531669d52e0f35e26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId379669d52e0f35ef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1516-89132015060263" TargetMode="External"/><Relationship Id="rId609869d52e0f35fa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.05.2020.0083" TargetMode="External"/><Relationship Id="rId215269d52e0f36052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId289969d52e0f360c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId414969d52e0f36132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html" TargetMode="External"/><Relationship Id="rId239869d52e0f36268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId783569d52e0f36505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId490269d52e0f36603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId619169d52e0f367c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId712169d52e0f36865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId693469d52e0f36970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId585769d52e0f36b46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId475969d52e0f36ce6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.00923-18" TargetMode="External"/><Relationship Id="rId286769d52e0f36e81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-021-00482-z" TargetMode="External"/><Relationship Id="rId700669d52e0f36f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId616469d52e0f372aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/9789812814289_0131" TargetMode="External"/><Relationship Id="rId505769d52e0f375ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId923069d52e0f3765d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId689069d52e0f376ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12909" TargetMode="External"/><Relationship Id="rId341369d52e0f3777b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9121673" TargetMode="External"/><Relationship Id="rId419769d52e0f37b56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/genes12101587" TargetMode="External"/><Relationship Id="rId907969d52e0f37cf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId713569d52e0f37da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/tpj.13212" TargetMode="External"/><Relationship Id="rId328169d52e0f37e58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId347269d52e0f38039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00221287-130-11-2983" TargetMode="External"/><Relationship Id="rId344269d52e0f38475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-74515-w" TargetMode="External"/><Relationship Id="rId828869d52e0f388cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId895969d52e0f389a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-62703-194-3_18" TargetMode="External"/><Relationship Id="rId733769d52e0f38fed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-12-0078-R" TargetMode="External"/><Relationship Id="rId679969d52e0f390c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId899369d52e0f39182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId589769d52e0f392de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId119769d52e0f393a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId583369d52e0f394db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId337169d52e0f2f486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId337169d52e0f2f486.jpg"/><Relationship Id="rId859569d52e0f31803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId859569d52e0f31803.jpg"/><Relationship Id="rId165469d52e0f39574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId165469d52e0f39574.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>