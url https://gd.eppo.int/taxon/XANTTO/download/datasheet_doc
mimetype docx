--- v9 (2026-04-07)
+++ v10 (2026-04-07)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Fang et al.) Bradbury</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLS, bacterial leaf streak of rice, leaf streak of rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId903969d52e0f2eeec" w:history="1">
+            <w:hyperlink r:id="rId599969d53d1495065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713369d52e0f2ef5a" w:history="1">
+            <w:hyperlink r:id="rId355069d53d14950d2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="47784677" name="name102369d52e0f2f487" descr="1759.jpg"/>
+                  <wp:docPr id="688648" name="name339369d53d14957c2" descr="1759.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1759.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId337169d52e0f2f486" cstate="print"/>
+                          <a:blip r:embed="rId563969d53d14957c0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId932969d52e0f2f598" w:history="1">
+            <w:hyperlink r:id="rId359269d53d14958e2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -624,51 +624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId456369d52e0f2f70b" w:history="1">
+      <w:hyperlink r:id="rId216269d53d1495a5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">see EPPO Datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
@@ -3155,51 +3155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId458569d52e0f3073a" w:history="1">
+      <w:hyperlink r:id="rId297369d53d1496eb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">see EPPO Datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
@@ -3234,63 +3234,63 @@
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">oryzae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) no geographically distinct groups have been determined (Ou, 1985; Mew, 1991).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3094545" name="name684069d52e0f31806" descr="XANTTO_distribution_map.jpg"/>
+            <wp:docPr id="84594770" name="name804169d53d1497c68" descr="XANTTO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTTO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId859569d52e0f31803" cstate="print"/>
+                    <a:blip r:embed="rId422269d53d1497c66" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10069,51 +10069,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 30. CAB International, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agri-food Data Portal (2022) Agri-Food Markets. Rice. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId140369d52e0f34ee8" w:history="1">
+      <w:hyperlink r:id="rId404569d53d149c548" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agridata.ec.europa.eu/extensions/DataPortal/rice.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10179,51 +10179,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1426. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId652969d52e0f34fa0" w:history="1">
+      <w:hyperlink r:id="rId823669d53d149c607" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-14-0504-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10269,51 +10269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">219-227. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId182469d52e0f3503e" w:history="1">
+      <w:hyperlink r:id="rId643069d53d149c69f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1071/AR9730219</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10455,51 +10455,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0232115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId286469d52e0f35186" w:history="1">
+      <w:hyperlink r:id="rId303469d53d149c81c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0232115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10815,51 +10815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Distribution map]. Distribution Maps of Plant Diseases, No 463 October. Wallingford, UK: CABI, Map 463 (Edition 4). CABI Plantwise (2022) Pest management decision guide: green and yellow list. Bacterial leaf streak on rice. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId861069d52e0f353cd" w:history="1">
+      <w:hyperlink r:id="rId407869d53d149cc4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantwise.org/KnowledgeBank/pmdg/20147801491</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10894,51 +10894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e80351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId527269d52e0f3544c" w:history="1">
+      <w:hyperlink r:id="rId184969d53d149cd3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0080351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11024,51 +11024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5089. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId712869d52e0f3552d" w:history="1">
+      <w:hyperlink r:id="rId517669d53d149ce8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-017-04800-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11174,51 +11174,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId669369d52e0f3561d" w:history="1">
+      <w:hyperlink r:id="rId284469d53d149d021" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9030187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11244,51 +11244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 216-220. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId732969d52e0f3568e" w:history="1">
+      <w:hyperlink r:id="rId813169d53d149d0c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1671-2927(06)60041-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11354,51 +11354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288-296. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId127269d52e0f3573c" w:history="1">
+      <w:hyperlink r:id="rId481669d53d149d1cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12954</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11462,51 +11462,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1357–1367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId953769d52e0f357ec" w:history="1">
+      <w:hyperlink r:id="rId200569d53d149d29b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jam.13094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11982,51 +11982,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId447069d52e0f35b53" w:history="1">
+      <w:hyperlink r:id="rId770269d53d149d643" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12090,51 +12090,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 543–553.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2022) Interceptions of harmful organisms in imported plants and other objects. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId340469d52e0f35c19" w:history="1">
+      <w:hyperlink r:id="rId233369d53d149d6f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12412,51 +12412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288–302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId531669d52e0f35e26" w:history="1">
+      <w:hyperlink r:id="rId158869d53d149d903" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2011.00745.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12542,51 +12542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 821-832. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId379669d52e0f35ef6" w:history="1">
+      <w:hyperlink r:id="rId591569d53d149d9fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1516-89132015060263</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12652,51 +12652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 173-181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId609869d52e0f35fa5" w:history="1">
+      <w:hyperlink r:id="rId951369d53d149dad5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.OA.05.2020.0083</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12762,51 +12762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, 18pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId215269d52e0f36052" w:history="1">
+      <w:hyperlink r:id="rId304669d53d149db91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-016-3422-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12832,51 +12832,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 535. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId289969d52e0f360c3" w:history="1">
+      <w:hyperlink r:id="rId658969d53d149dc07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2015.00535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12902,51 +12902,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId414969d52e0f36132" w:history="1">
+      <w:hyperlink r:id="rId840569d53d149dc78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13099,51 +13099,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12 pp </w:t>
       </w:r>
-      <w:hyperlink r:id="rId239869d52e0f36268" w:history="1">
+      <w:hyperlink r:id="rId783769d53d149ddb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-019-0358-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13523,51 +13523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 575-579. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId783569d52e0f36505" w:history="1">
+      <w:hyperlink r:id="rId796969d53d149e05d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.NT.05.2016.0118</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13680,51 +13680,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 51-55.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraehmer H, Thomas C &amp; Vidotto F (2017) Rice Production in Europe. In: Chauhan B, Jabran K, Mahajan G (eds) Rice Production Worldwide. Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId490269d52e0f36603" w:history="1">
+      <w:hyperlink r:id="rId775469d53d149e15d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-319-47516-5_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13948,51 +13948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4519–4530. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId619169d52e0f367c0" w:history="1">
+      <w:hyperlink r:id="rId480069d53d149e3ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.00274-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14038,51 +14038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507,15 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId712169d52e0f36865" w:history="1">
+      <w:hyperlink r:id="rId962969d53d149e45a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2019.00507</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14208,51 +14208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425-429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId693469d52e0f36970" w:history="1">
+      <w:hyperlink r:id="rId252169d53d149e5ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12719/KSIA.2014.26.4.425</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14494,51 +14494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 398-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId585769d52e0f36b46" w:history="1">
+      <w:hyperlink r:id="rId688369d53d149e7be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cj.2014.06.005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14738,51 +14738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00923-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId475969d52e0f36ce6" w:history="1">
+      <w:hyperlink r:id="rId906269d53d149e967" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/MRA.00923-18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14995,51 +14995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rice (N Y)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 38, 5pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId286769d52e0f36e81" w:history="1">
+      <w:hyperlink r:id="rId364869d53d149eb36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-021-00482-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15163,51 +15163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 303-324. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId700669d52e0f36f8f" w:history="1">
+      <w:hyperlink r:id="rId100869d53d149ec64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2006.00344.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15654,51 +15654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rice Genetics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">III,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 934-938 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId616469d52e0f372aa" w:history="1">
+      <w:hyperlink r:id="rId672969d53d149f00d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1142/9789812814289_0131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16127,51 +16127,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43, 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId505769d52e0f375ac" w:history="1">
+      <w:hyperlink r:id="rId325169d53d149f38c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16237,51 +16237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–441. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId923069d52e0f3765d" w:history="1">
+      <w:hyperlink r:id="rId930969d53d149f443" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s002530100641</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16327,51 +16327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 291-302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId689069d52e0f376ed" w:history="1">
+      <w:hyperlink r:id="rId457869d53d149f4d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16417,51 +16417,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId341369d52e0f3777b" w:history="1">
+      <w:hyperlink r:id="rId715869d53d149f56b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9121673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16930,51 +16930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1587. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId419769d52e0f37b56" w:history="1">
+      <w:hyperlink r:id="rId561669d53d149f8c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/genes12101587</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17178,51 +17178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3930-3937. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId907969d52e0f37cf4" w:history="1">
+      <w:hyperlink r:id="rId650369d53d149fa6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00028-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17288,51 +17288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 472-483. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId713569d52e0f37da6" w:history="1">
+      <w:hyperlink r:id="rId635069d53d149fb23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/tpj.13212</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17396,51 +17396,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2013) Recovery Plan for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> causing bacterial blight and bacterial leaf streak of rice. 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId328169d52e0f37e58" w:history="1">
+      <w:hyperlink r:id="rId207569d53d149fbd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17682,51 +17682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2983-2999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId347269d52e0f38039" w:history="1">
+      <w:hyperlink r:id="rId123769d53d149fd9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00221287-130-11-2983</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18320,51 +18320,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19439. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId344269d52e0f38475" w:history="1">
+      <w:hyperlink r:id="rId459969d53d14a01b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-74515-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18568,51 +18568,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId828869d52e0f388cd" w:history="1">
+      <w:hyperlink r:id="rId101869d53d14a043e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2009.01657.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18638,51 +18638,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">956, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">249-255. Yang, B, ed. Springer. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId895969d52e0f389a9" w:history="1">
+      <w:hyperlink r:id="rId208569d53d14a04c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-62703-194-3_18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19296,51 +19296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,948-956. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId733769d52e0f38fed" w:history="1">
+      <w:hyperlink r:id="rId706069d53d14a090e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-04-12-0078-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -19386,51 +19386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf blight of rice). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId679969d52e0f390c6" w:history="1">
+      <w:hyperlink r:id="rId352769d53d14a09a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -19465,51 +19465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf streak of rice). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId899369d52e0f39182" w:history="1">
+      <w:hyperlink r:id="rId608669d53d14a0a24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56977</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -19604,51 +19604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId589769d52e0f392de" w:history="1">
+      <w:hyperlink r:id="rId415369d53d14a0b0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19714,51 +19714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae pv. oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId119769d52e0f393a8" w:history="1">
+      <w:hyperlink r:id="rId360769d53d14a0bf8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19861,81 +19861,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId583369d52e0f394db" w:history="1">
+      <w:hyperlink r:id="rId563769d53d14a0d5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02685.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="87548597" name="name868969d52e0f39575" descr="eu_funding_250.png"/>
+            <wp:docPr id="43528219" name="name187669d53d14a0df1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId165469d52e0f39574" cstate="print"/>
+                    <a:blip r:embed="rId843269d53d14a0df0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -20033,137 +20033,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46921930">
+  <w:abstractNum w:abstractNumId="66346083">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82640890">
+    <w:lvl w:ilvl="0" w:tplc="53210578">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82640890" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53210578" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82640890" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53210578" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82640890" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53210578" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82640890" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53210578" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82640890" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53210578" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82640890" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53210578" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82640890" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53210578" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82640890" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53210578" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46921929">
+  <w:abstractNum w:abstractNumId="66346082">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72489865">
+    <w:lvl w:ilvl="0" w:tplc="75188692">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20915,55 +20915,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46921929">
-    <w:abstractNumId w:val="46921929"/>
+  <w:num w:numId="66346082">
+    <w:abstractNumId w:val="66346082"/>
   </w:num>
-  <w:num w:numId="46921930">
-    <w:abstractNumId w:val="46921930"/>
+  <w:num w:numId="66346083">
+    <w:abstractNumId w:val="66346083"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -32513,51 +32513,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId578137810" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId785017321" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId903969d52e0f2eeec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/" TargetMode="External"/><Relationship Id="rId713369d52e0f2ef5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/categorization" TargetMode="External"/><Relationship Id="rId932969d52e0f2f598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/photos" TargetMode="External"/><Relationship Id="rId456369d52e0f2f70b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId458569d52e0f3073a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId140369d52e0f34ee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agridata.ec.europa.eu/extensions/DataPortal/rice.html" TargetMode="External"/><Relationship Id="rId652969d52e0f34fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-14-0504-PDN" TargetMode="External"/><Relationship Id="rId182469d52e0f3503e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId286469d52e0f35186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId861069d52e0f353cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20147801491" TargetMode="External"/><Relationship Id="rId527269d52e0f3544c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId712869d52e0f3552d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04800-8" TargetMode="External"/><Relationship Id="rId669369d52e0f3561d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId732969d52e0f3568e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(06)60041-2" TargetMode="External"/><Relationship Id="rId127269d52e0f3573c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12954" TargetMode="External"/><Relationship Id="rId953769d52e0f357ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId447069d52e0f35b53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId340469d52e0f35c19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022" TargetMode="External"/><Relationship Id="rId531669d52e0f35e26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId379669d52e0f35ef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1516-89132015060263" TargetMode="External"/><Relationship Id="rId609869d52e0f35fa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.05.2020.0083" TargetMode="External"/><Relationship Id="rId215269d52e0f36052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId289969d52e0f360c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId414969d52e0f36132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html" TargetMode="External"/><Relationship Id="rId239869d52e0f36268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId783569d52e0f36505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId490269d52e0f36603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId619169d52e0f367c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId712169d52e0f36865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId693469d52e0f36970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId585769d52e0f36b46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId475969d52e0f36ce6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.00923-18" TargetMode="External"/><Relationship Id="rId286769d52e0f36e81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-021-00482-z" TargetMode="External"/><Relationship Id="rId700669d52e0f36f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId616469d52e0f372aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/9789812814289_0131" TargetMode="External"/><Relationship Id="rId505769d52e0f375ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId923069d52e0f3765d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId689069d52e0f376ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12909" TargetMode="External"/><Relationship Id="rId341369d52e0f3777b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9121673" TargetMode="External"/><Relationship Id="rId419769d52e0f37b56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/genes12101587" TargetMode="External"/><Relationship Id="rId907969d52e0f37cf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId713569d52e0f37da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/tpj.13212" TargetMode="External"/><Relationship Id="rId328169d52e0f37e58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId347269d52e0f38039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00221287-130-11-2983" TargetMode="External"/><Relationship Id="rId344269d52e0f38475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-74515-w" TargetMode="External"/><Relationship Id="rId828869d52e0f388cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId895969d52e0f389a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-62703-194-3_18" TargetMode="External"/><Relationship Id="rId733769d52e0f38fed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-12-0078-R" TargetMode="External"/><Relationship Id="rId679969d52e0f390c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId899369d52e0f39182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId589769d52e0f392de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId119769d52e0f393a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId583369d52e0f394db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId337169d52e0f2f486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId337169d52e0f2f486.jpg"/><Relationship Id="rId859569d52e0f31803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId859569d52e0f31803.jpg"/><Relationship Id="rId165469d52e0f39574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId165469d52e0f39574.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId947853814" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId455028839" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId599969d53d1495065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/" TargetMode="External"/><Relationship Id="rId355069d53d14950d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/categorization" TargetMode="External"/><Relationship Id="rId359269d53d14958e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/photos" TargetMode="External"/><Relationship Id="rId216269d53d1495a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId297369d53d1496eb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId404569d53d149c548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agridata.ec.europa.eu/extensions/DataPortal/rice.html" TargetMode="External"/><Relationship Id="rId823669d53d149c607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-14-0504-PDN" TargetMode="External"/><Relationship Id="rId643069d53d149c69f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId303469d53d149c81c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId407869d53d149cc4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20147801491" TargetMode="External"/><Relationship Id="rId184969d53d149cd3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId517669d53d149ce8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04800-8" TargetMode="External"/><Relationship Id="rId284469d53d149d021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId813169d53d149d0c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(06)60041-2" TargetMode="External"/><Relationship Id="rId481669d53d149d1cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12954" TargetMode="External"/><Relationship Id="rId200569d53d149d29b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId770269d53d149d643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId233369d53d149d6f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022" TargetMode="External"/><Relationship Id="rId158869d53d149d903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId591569d53d149d9fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1516-89132015060263" TargetMode="External"/><Relationship Id="rId951369d53d149dad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.05.2020.0083" TargetMode="External"/><Relationship Id="rId304669d53d149db91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId658969d53d149dc07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId840569d53d149dc78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html" TargetMode="External"/><Relationship Id="rId783769d53d149ddb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId796969d53d149e05d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId775469d53d149e15d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId480069d53d149e3ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId962969d53d149e45a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId252169d53d149e5ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId688369d53d149e7be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId906269d53d149e967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.00923-18" TargetMode="External"/><Relationship Id="rId364869d53d149eb36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-021-00482-z" TargetMode="External"/><Relationship Id="rId100869d53d149ec64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId672969d53d149f00d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/9789812814289_0131" TargetMode="External"/><Relationship Id="rId325169d53d149f38c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId930969d53d149f443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId457869d53d149f4d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12909" TargetMode="External"/><Relationship Id="rId715869d53d149f56b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9121673" TargetMode="External"/><Relationship Id="rId561669d53d149f8c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/genes12101587" TargetMode="External"/><Relationship Id="rId650369d53d149fa6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId635069d53d149fb23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/tpj.13212" TargetMode="External"/><Relationship Id="rId207569d53d149fbd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId123769d53d149fd9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00221287-130-11-2983" TargetMode="External"/><Relationship Id="rId459969d53d14a01b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-74515-w" TargetMode="External"/><Relationship Id="rId101869d53d14a043e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId208569d53d14a04c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-62703-194-3_18" TargetMode="External"/><Relationship Id="rId706069d53d14a090e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-12-0078-R" TargetMode="External"/><Relationship Id="rId352769d53d14a09a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId608669d53d14a0a24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId415369d53d14a0b0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId360769d53d14a0bf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId563769d53d14a0d5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId563969d53d14957c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId563969d53d14957c0.jpg"/><Relationship Id="rId422269d53d1497c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId422269d53d1497c66.jpg"/><Relationship Id="rId843269d53d14a0df0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId843269d53d14a0df0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>