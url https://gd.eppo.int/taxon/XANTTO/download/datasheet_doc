--- v10 (2026-04-07)
+++ v11 (2026-04-27)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Fang et al.) Bradbury</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLS, bacterial leaf streak of rice, leaf streak of rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599969d53d1495065" w:history="1">
+            <w:hyperlink r:id="rId856269eff7a71aa61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355069d53d14950d2" w:history="1">
+            <w:hyperlink r:id="rId398569eff7a71aace" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="688648" name="name339369d53d14957c2" descr="1759.jpg"/>
+                  <wp:docPr id="39375719" name="name327669eff7a71b10d" descr="1759.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1759.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId563969d53d14957c0" cstate="print"/>
+                          <a:blip r:embed="rId219969eff7a71b10b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId359269d53d14958e2" w:history="1">
+            <w:hyperlink r:id="rId171169eff7a71bd7b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -624,51 +624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId216269d53d1495a5f" w:history="1">
+      <w:hyperlink r:id="rId209369eff7a71bf07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">see EPPO Datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
@@ -3155,51 +3155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId297369d53d1496eb4" w:history="1">
+      <w:hyperlink r:id="rId464469eff7a71cefa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">see EPPO Datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
@@ -3234,63 +3234,63 @@
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">oryzae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) no geographically distinct groups have been determined (Ou, 1985; Mew, 1991).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="84594770" name="name804169d53d1497c68" descr="XANTTO_distribution_map.jpg"/>
+            <wp:docPr id="94289330" name="name887969eff7a71dd1f" descr="XANTTO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTTO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId422269d53d1497c66" cstate="print"/>
+                    <a:blip r:embed="rId107569eff7a71dd1c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10069,51 +10069,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 30. CAB International, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agri-food Data Portal (2022) Agri-Food Markets. Rice. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId404569d53d149c548" w:history="1">
+      <w:hyperlink r:id="rId541469eff7a720a63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agridata.ec.europa.eu/extensions/DataPortal/rice.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10179,51 +10179,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1426. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId823669d53d149c607" w:history="1">
+      <w:hyperlink r:id="rId503569eff7a720b6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-14-0504-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10269,51 +10269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">219-227. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId643069d53d149c69f" w:history="1">
+      <w:hyperlink r:id="rId534169eff7a720c07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1071/AR9730219</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10455,51 +10455,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0232115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId303469d53d149c81c" w:history="1">
+      <w:hyperlink r:id="rId711969eff7a720d3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0232115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10815,51 +10815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Distribution map]. Distribution Maps of Plant Diseases, No 463 October. Wallingford, UK: CABI, Map 463 (Edition 4). CABI Plantwise (2022) Pest management decision guide: green and yellow list. Bacterial leaf streak on rice. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId407869d53d149cc4f" w:history="1">
+      <w:hyperlink r:id="rId111969eff7a720f86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantwise.org/KnowledgeBank/pmdg/20147801491</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10894,51 +10894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e80351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId184969d53d149cd3a" w:history="1">
+      <w:hyperlink r:id="rId491369eff7a721005" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0080351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11024,51 +11024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5089. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId517669d53d149ce8e" w:history="1">
+      <w:hyperlink r:id="rId748269eff7a7210d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-017-04800-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11174,51 +11174,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId284469d53d149d021" w:history="1">
+      <w:hyperlink r:id="rId816269eff7a7211bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9030187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11244,51 +11244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 216-220. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId813169d53d149d0c4" w:history="1">
+      <w:hyperlink r:id="rId880269eff7a721231" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1671-2927(06)60041-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11354,51 +11354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288-296. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId481669d53d149d1cc" w:history="1">
+      <w:hyperlink r:id="rId160469eff7a7212df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12954</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11462,51 +11462,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1357–1367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId200569d53d149d29b" w:history="1">
+      <w:hyperlink r:id="rId987169eff7a7213a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jam.13094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11982,51 +11982,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId770269d53d149d643" w:history="1">
+      <w:hyperlink r:id="rId392569eff7a7216f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12090,51 +12090,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 543–553.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2022) Interceptions of harmful organisms in imported plants and other objects. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId233369d53d149d6f5" w:history="1">
+      <w:hyperlink r:id="rId627869eff7a7217aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12412,51 +12412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288–302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId158869d53d149d903" w:history="1">
+      <w:hyperlink r:id="rId710469eff7a7219be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2011.00745.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12542,51 +12542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 821-832. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId591569d53d149d9fb" w:history="1">
+      <w:hyperlink r:id="rId346969eff7a721a91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1516-89132015060263</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12652,51 +12652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 173-181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId951369d53d149dad5" w:history="1">
+      <w:hyperlink r:id="rId396969eff7a721b40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.OA.05.2020.0083</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12762,51 +12762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, 18pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId304669d53d149db91" w:history="1">
+      <w:hyperlink r:id="rId604269eff7a721bee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-016-3422-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12832,51 +12832,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 535. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId658969d53d149dc07" w:history="1">
+      <w:hyperlink r:id="rId471169eff7a721c60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2015.00535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12902,51 +12902,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId840569d53d149dc78" w:history="1">
+      <w:hyperlink r:id="rId863269eff7a721ccf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13099,51 +13099,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12 pp </w:t>
       </w:r>
-      <w:hyperlink r:id="rId783769d53d149ddb5" w:history="1">
+      <w:hyperlink r:id="rId153469eff7a721e0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-019-0358-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13523,51 +13523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 575-579. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId796969d53d149e05d" w:history="1">
+      <w:hyperlink r:id="rId744069eff7a7220ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.NT.05.2016.0118</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13680,51 +13680,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 51-55.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraehmer H, Thomas C &amp; Vidotto F (2017) Rice Production in Europe. In: Chauhan B, Jabran K, Mahajan G (eds) Rice Production Worldwide. Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId775469d53d149e15d" w:history="1">
+      <w:hyperlink r:id="rId767269eff7a7221ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-319-47516-5_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13948,51 +13948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4519–4530. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId480069d53d149e3ae" w:history="1">
+      <w:hyperlink r:id="rId245969eff7a722375" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.00274-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14038,51 +14038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507,15 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId962969d53d149e45a" w:history="1">
+      <w:hyperlink r:id="rId937469eff7a722409" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2019.00507</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14208,51 +14208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425-429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId252169d53d149e5ca" w:history="1">
+      <w:hyperlink r:id="rId425369eff7a722513" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12719/KSIA.2014.26.4.425</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14494,51 +14494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 398-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId688369d53d149e7be" w:history="1">
+      <w:hyperlink r:id="rId600169eff7a7226d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cj.2014.06.005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14738,51 +14738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00923-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId906269d53d149e967" w:history="1">
+      <w:hyperlink r:id="rId746669eff7a722860" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/MRA.00923-18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14995,51 +14995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rice (N Y)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 38, 5pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId364869d53d149eb36" w:history="1">
+      <w:hyperlink r:id="rId629769eff7a7229f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-021-00482-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15163,51 +15163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 303-324. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100869d53d149ec64" w:history="1">
+      <w:hyperlink r:id="rId311869eff7a722b04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2006.00344.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15654,51 +15654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rice Genetics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">III,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 934-938 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId672969d53d149f00d" w:history="1">
+      <w:hyperlink r:id="rId782269eff7a722e19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1142/9789812814289_0131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16127,51 +16127,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43, 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId325169d53d149f38c" w:history="1">
+      <w:hyperlink r:id="rId140969eff7a723104" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16237,51 +16237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–441. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId930969d53d149f443" w:history="1">
+      <w:hyperlink r:id="rId738769eff7a7231b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s002530100641</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16327,51 +16327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 291-302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId457869d53d149f4d7" w:history="1">
+      <w:hyperlink r:id="rId603069eff7a723254" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16417,51 +16417,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId715869d53d149f56b" w:history="1">
+      <w:hyperlink r:id="rId905369eff7a7232e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9121673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16930,51 +16930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1587. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId561669d53d149f8c9" w:history="1">
+      <w:hyperlink r:id="rId224269eff7a72361f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/genes12101587</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17178,51 +17178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3930-3937. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId650369d53d149fa6a" w:history="1">
+      <w:hyperlink r:id="rId380469eff7a72386d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00028-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17288,51 +17288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 472-483. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId635069d53d149fb23" w:history="1">
+      <w:hyperlink r:id="rId606269eff7a72392c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/tpj.13212</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17396,51 +17396,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2013) Recovery Plan for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> causing bacterial blight and bacterial leaf streak of rice. 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId207569d53d149fbd6" w:history="1">
+      <w:hyperlink r:id="rId516469eff7a7239e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17682,51 +17682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2983-2999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId123769d53d149fd9e" w:history="1">
+      <w:hyperlink r:id="rId741269eff7a723ba7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00221287-130-11-2983</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18320,51 +18320,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19439. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId459969d53d14a01b4" w:history="1">
+      <w:hyperlink r:id="rId312569eff7a723fcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-74515-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18568,51 +18568,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId101869d53d14a043e" w:history="1">
+      <w:hyperlink r:id="rId738469eff7a724154" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2009.01657.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18638,51 +18638,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">956, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">249-255. Yang, B, ed. Springer. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId208569d53d14a04c0" w:history="1">
+      <w:hyperlink r:id="rId278869eff7a7241c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-62703-194-3_18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19296,51 +19296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,948-956. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId706069d53d14a090e" w:history="1">
+      <w:hyperlink r:id="rId870669eff7a7245e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-04-12-0078-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -19386,51 +19386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf blight of rice). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId352769d53d14a09a5" w:history="1">
+      <w:hyperlink r:id="rId334769eff7a724675" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -19465,51 +19465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf streak of rice). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId608669d53d14a0a24" w:history="1">
+      <w:hyperlink r:id="rId896169eff7a7246f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56977</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -19604,51 +19604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId415369d53d14a0b0e" w:history="1">
+      <w:hyperlink r:id="rId670969eff7a7247c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19714,51 +19714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae pv. oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId360769d53d14a0bf8" w:history="1">
+      <w:hyperlink r:id="rId740569eff7a72488c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19861,81 +19861,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId563769d53d14a0d5c" w:history="1">
+      <w:hyperlink r:id="rId723669eff7a724983" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02685.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="43528219" name="name187669d53d14a0df1" descr="eu_funding_250.png"/>
+            <wp:docPr id="75592509" name="name338369eff7a7249f1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId843269d53d14a0df0" cstate="print"/>
+                    <a:blip r:embed="rId489769eff7a7249f0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -20033,137 +20033,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66346083">
+  <w:abstractNum w:abstractNumId="21420773">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53210578">
+    <w:lvl w:ilvl="0" w:tplc="92070246">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53210578" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92070246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53210578" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92070246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53210578" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92070246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53210578" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92070246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53210578" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92070246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53210578" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92070246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53210578" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92070246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53210578" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92070246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66346082">
+  <w:abstractNum w:abstractNumId="21420772">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75188692">
+    <w:lvl w:ilvl="0" w:tplc="73171831">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20915,55 +20915,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66346082">
-    <w:abstractNumId w:val="66346082"/>
+  <w:num w:numId="21420772">
+    <w:abstractNumId w:val="21420772"/>
   </w:num>
-  <w:num w:numId="66346083">
-    <w:abstractNumId w:val="66346083"/>
+  <w:num w:numId="21420773">
+    <w:abstractNumId w:val="21420773"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -32513,51 +32513,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId947853814" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId455028839" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId599969d53d1495065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/" TargetMode="External"/><Relationship Id="rId355069d53d14950d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/categorization" TargetMode="External"/><Relationship Id="rId359269d53d14958e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/photos" TargetMode="External"/><Relationship Id="rId216269d53d1495a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId297369d53d1496eb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId404569d53d149c548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agridata.ec.europa.eu/extensions/DataPortal/rice.html" TargetMode="External"/><Relationship Id="rId823669d53d149c607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-14-0504-PDN" TargetMode="External"/><Relationship Id="rId643069d53d149c69f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId303469d53d149c81c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId407869d53d149cc4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20147801491" TargetMode="External"/><Relationship Id="rId184969d53d149cd3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId517669d53d149ce8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04800-8" TargetMode="External"/><Relationship Id="rId284469d53d149d021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId813169d53d149d0c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(06)60041-2" TargetMode="External"/><Relationship Id="rId481669d53d149d1cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12954" TargetMode="External"/><Relationship Id="rId200569d53d149d29b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId770269d53d149d643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId233369d53d149d6f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022" TargetMode="External"/><Relationship Id="rId158869d53d149d903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId591569d53d149d9fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1516-89132015060263" TargetMode="External"/><Relationship Id="rId951369d53d149dad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.05.2020.0083" TargetMode="External"/><Relationship Id="rId304669d53d149db91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId658969d53d149dc07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId840569d53d149dc78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html" TargetMode="External"/><Relationship Id="rId783769d53d149ddb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId796969d53d149e05d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId775469d53d149e15d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId480069d53d149e3ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId962969d53d149e45a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId252169d53d149e5ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId688369d53d149e7be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId906269d53d149e967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.00923-18" TargetMode="External"/><Relationship Id="rId364869d53d149eb36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-021-00482-z" TargetMode="External"/><Relationship Id="rId100869d53d149ec64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId672969d53d149f00d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/9789812814289_0131" TargetMode="External"/><Relationship Id="rId325169d53d149f38c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId930969d53d149f443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId457869d53d149f4d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12909" TargetMode="External"/><Relationship Id="rId715869d53d149f56b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9121673" TargetMode="External"/><Relationship Id="rId561669d53d149f8c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/genes12101587" TargetMode="External"/><Relationship Id="rId650369d53d149fa6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId635069d53d149fb23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/tpj.13212" TargetMode="External"/><Relationship Id="rId207569d53d149fbd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId123769d53d149fd9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00221287-130-11-2983" TargetMode="External"/><Relationship Id="rId459969d53d14a01b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-74515-w" TargetMode="External"/><Relationship Id="rId101869d53d14a043e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId208569d53d14a04c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-62703-194-3_18" TargetMode="External"/><Relationship Id="rId706069d53d14a090e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-12-0078-R" TargetMode="External"/><Relationship Id="rId352769d53d14a09a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId608669d53d14a0a24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId415369d53d14a0b0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId360769d53d14a0bf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId563769d53d14a0d5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId563969d53d14957c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId563969d53d14957c0.jpg"/><Relationship Id="rId422269d53d1497c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId422269d53d1497c66.jpg"/><Relationship Id="rId843269d53d14a0df0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId843269d53d14a0df0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId971052579" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId650750654" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId856269eff7a71aa61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/" TargetMode="External"/><Relationship Id="rId398569eff7a71aace" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/categorization" TargetMode="External"/><Relationship Id="rId171169eff7a71bd7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/photos" TargetMode="External"/><Relationship Id="rId209369eff7a71bf07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId464469eff7a71cefa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId541469eff7a720a63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agridata.ec.europa.eu/extensions/DataPortal/rice.html" TargetMode="External"/><Relationship Id="rId503569eff7a720b6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-14-0504-PDN" TargetMode="External"/><Relationship Id="rId534169eff7a720c07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId711969eff7a720d3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId111969eff7a720f86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20147801491" TargetMode="External"/><Relationship Id="rId491369eff7a721005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId748269eff7a7210d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04800-8" TargetMode="External"/><Relationship Id="rId816269eff7a7211bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId880269eff7a721231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(06)60041-2" TargetMode="External"/><Relationship Id="rId160469eff7a7212df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12954" TargetMode="External"/><Relationship Id="rId987169eff7a7213a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId392569eff7a7216f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId627869eff7a7217aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022" TargetMode="External"/><Relationship Id="rId710469eff7a7219be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId346969eff7a721a91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1516-89132015060263" TargetMode="External"/><Relationship Id="rId396969eff7a721b40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.05.2020.0083" TargetMode="External"/><Relationship Id="rId604269eff7a721bee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId471169eff7a721c60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId863269eff7a721ccf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html" TargetMode="External"/><Relationship Id="rId153469eff7a721e0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId744069eff7a7220ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId767269eff7a7221ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId245969eff7a722375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId937469eff7a722409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId425369eff7a722513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId600169eff7a7226d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId746669eff7a722860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.00923-18" TargetMode="External"/><Relationship Id="rId629769eff7a7229f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-021-00482-z" TargetMode="External"/><Relationship Id="rId311869eff7a722b04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId782269eff7a722e19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/9789812814289_0131" TargetMode="External"/><Relationship Id="rId140969eff7a723104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId738769eff7a7231b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId603069eff7a723254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12909" TargetMode="External"/><Relationship Id="rId905369eff7a7232e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9121673" TargetMode="External"/><Relationship Id="rId224269eff7a72361f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/genes12101587" TargetMode="External"/><Relationship Id="rId380469eff7a72386d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId606269eff7a72392c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/tpj.13212" TargetMode="External"/><Relationship Id="rId516469eff7a7239e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId741269eff7a723ba7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00221287-130-11-2983" TargetMode="External"/><Relationship Id="rId312569eff7a723fcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-74515-w" TargetMode="External"/><Relationship Id="rId738469eff7a724154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId278869eff7a7241c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-62703-194-3_18" TargetMode="External"/><Relationship Id="rId870669eff7a7245e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-12-0078-R" TargetMode="External"/><Relationship Id="rId334769eff7a724675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId896169eff7a7246f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId670969eff7a7247c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId740569eff7a72488c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId723669eff7a724983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId219969eff7a71b10b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId219969eff7a71b10b.jpg"/><Relationship Id="rId107569eff7a71dd1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId107569eff7a71dd1c.jpg"/><Relationship Id="rId489769eff7a7249f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId489769eff7a7249f0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>