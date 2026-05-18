--- v11 (2026-04-27)
+++ v12 (2026-05-18)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Fang et al.) Bradbury</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLS, bacterial leaf streak of rice, leaf streak of rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId856269eff7a71aa61" w:history="1">
+            <w:hyperlink r:id="rId60706a0aa0b62eeb0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398569eff7a71aace" w:history="1">
+            <w:hyperlink r:id="rId20936a0aa0b62ef1d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="39375719" name="name327669eff7a71b10d" descr="1759.jpg"/>
+                  <wp:docPr id="15340250" name="name96016a0aa0b62f6ef" descr="1759.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1759.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId219969eff7a71b10b" cstate="print"/>
+                          <a:blip r:embed="rId43816a0aa0b62f6ec" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId171169eff7a71bd7b" w:history="1">
+            <w:hyperlink r:id="rId82916a0aa0b62f862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -624,51 +624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId209369eff7a71bf07" w:history="1">
+      <w:hyperlink r:id="rId94996a0aa0b62f9e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">see EPPO Datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
@@ -3155,51 +3155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId464469eff7a71cefa" w:history="1">
+      <w:hyperlink r:id="rId61846a0aa0b630a2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">see EPPO Datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
@@ -3234,63 +3234,63 @@
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">oryzae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) no geographically distinct groups have been determined (Ou, 1985; Mew, 1991).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94289330" name="name887969eff7a71dd1f" descr="XANTTO_distribution_map.jpg"/>
+            <wp:docPr id="68368381" name="name61086a0aa0b631967" descr="XANTTO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTTO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId107569eff7a71dd1c" cstate="print"/>
+                    <a:blip r:embed="rId47586a0aa0b631964" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10069,51 +10069,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 30. CAB International, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agri-food Data Portal (2022) Agri-Food Markets. Rice. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId541469eff7a720a63" w:history="1">
+      <w:hyperlink r:id="rId17396a0aa0b6347c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agridata.ec.europa.eu/extensions/DataPortal/rice.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10179,51 +10179,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1426. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId503569eff7a720b6f" w:history="1">
+      <w:hyperlink r:id="rId29476a0aa0b634891" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-14-0504-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10269,51 +10269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">219-227. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId534169eff7a720c07" w:history="1">
+      <w:hyperlink r:id="rId87866a0aa0b634928" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1071/AR9730219</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10455,51 +10455,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0232115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId711969eff7a720d3d" w:history="1">
+      <w:hyperlink r:id="rId10446a0aa0b634a5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0232115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10815,51 +10815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Distribution map]. Distribution Maps of Plant Diseases, No 463 October. Wallingford, UK: CABI, Map 463 (Edition 4). CABI Plantwise (2022) Pest management decision guide: green and yellow list. Bacterial leaf streak on rice. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId111969eff7a720f86" w:history="1">
+      <w:hyperlink r:id="rId52626a0aa0b634cde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantwise.org/KnowledgeBank/pmdg/20147801491</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10894,51 +10894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e80351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId491369eff7a721005" w:history="1">
+      <w:hyperlink r:id="rId20976a0aa0b634d60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0080351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11024,51 +11024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5089. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId748269eff7a7210d3" w:history="1">
+      <w:hyperlink r:id="rId45496a0aa0b634e33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-017-04800-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11174,51 +11174,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId816269eff7a7211bf" w:history="1">
+      <w:hyperlink r:id="rId19476a0aa0b634f23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9030187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11244,51 +11244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 216-220. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId880269eff7a721231" w:history="1">
+      <w:hyperlink r:id="rId99006a0aa0b634f98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1671-2927(06)60041-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11354,51 +11354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288-296. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId160469eff7a7212df" w:history="1">
+      <w:hyperlink r:id="rId23556a0aa0b635048" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12954</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11462,51 +11462,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1357–1367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId987169eff7a7213a6" w:history="1">
+      <w:hyperlink r:id="rId32756a0aa0b6350fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jam.13094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11982,51 +11982,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId392569eff7a7216f8" w:history="1">
+      <w:hyperlink r:id="rId94946a0aa0b635443" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12090,51 +12090,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 543–553.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2022) Interceptions of harmful organisms in imported plants and other objects. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId627869eff7a7217aa" w:history="1">
+      <w:hyperlink r:id="rId25466a0aa0b6354f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12412,51 +12412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288–302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId710469eff7a7219be" w:history="1">
+      <w:hyperlink r:id="rId56346a0aa0b6356fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2011.00745.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12542,51 +12542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 821-832. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId346969eff7a721a91" w:history="1">
+      <w:hyperlink r:id="rId91256a0aa0b6357ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1516-89132015060263</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12652,51 +12652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 173-181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId396969eff7a721b40" w:history="1">
+      <w:hyperlink r:id="rId49626a0aa0b635878" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.OA.05.2020.0083</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12762,51 +12762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, 18pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId604269eff7a721bee" w:history="1">
+      <w:hyperlink r:id="rId75196a0aa0b635926" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-016-3422-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12832,51 +12832,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 535. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId471169eff7a721c60" w:history="1">
+      <w:hyperlink r:id="rId40746a0aa0b635996" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2015.00535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12902,51 +12902,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId863269eff7a721ccf" w:history="1">
+      <w:hyperlink r:id="rId97336a0aa0b635a05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13099,51 +13099,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12 pp </w:t>
       </w:r>
-      <w:hyperlink r:id="rId153469eff7a721e0b" w:history="1">
+      <w:hyperlink r:id="rId18236a0aa0b635b4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-019-0358-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13523,51 +13523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 575-579. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId744069eff7a7220ac" w:history="1">
+      <w:hyperlink r:id="rId20176a0aa0b635df3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.NT.05.2016.0118</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13680,51 +13680,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 51-55.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraehmer H, Thomas C &amp; Vidotto F (2017) Rice Production in Europe. In: Chauhan B, Jabran K, Mahajan G (eds) Rice Production Worldwide. Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId767269eff7a7221ba" w:history="1">
+      <w:hyperlink r:id="rId54006a0aa0b635ef4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-319-47516-5_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13948,51 +13948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4519–4530. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId245969eff7a722375" w:history="1">
+      <w:hyperlink r:id="rId44546a0aa0b6360a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.00274-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14038,51 +14038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507,15 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId937469eff7a722409" w:history="1">
+      <w:hyperlink r:id="rId10686a0aa0b63613b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2019.00507</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14208,51 +14208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425-429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId425369eff7a722513" w:history="1">
+      <w:hyperlink r:id="rId79566a0aa0b636245" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12719/KSIA.2014.26.4.425</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14494,51 +14494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 398-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId600169eff7a7226d8" w:history="1">
+      <w:hyperlink r:id="rId38776a0aa0b63640a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cj.2014.06.005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14738,51 +14738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00923-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId746669eff7a722860" w:history="1">
+      <w:hyperlink r:id="rId52486a0aa0b636593" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/MRA.00923-18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14995,51 +14995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rice (N Y)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 38, 5pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId629769eff7a7229f8" w:history="1">
+      <w:hyperlink r:id="rId12446a0aa0b63672d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-021-00482-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15163,51 +15163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 303-324. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId311869eff7a722b04" w:history="1">
+      <w:hyperlink r:id="rId61716a0aa0b63683c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2006.00344.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15654,51 +15654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rice Genetics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">III,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 934-938 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId782269eff7a722e19" w:history="1">
+      <w:hyperlink r:id="rId11986a0aa0b636b76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1142/9789812814289_0131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16127,51 +16127,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43, 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId140969eff7a723104" w:history="1">
+      <w:hyperlink r:id="rId26416a0aa0b636e74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16237,51 +16237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–441. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId738769eff7a7231b1" w:history="1">
+      <w:hyperlink r:id="rId34056a0aa0b636f26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s002530100641</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16327,51 +16327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 291-302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId603069eff7a723254" w:history="1">
+      <w:hyperlink r:id="rId23806a0aa0b636fb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16417,51 +16417,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId905369eff7a7232e9" w:history="1">
+      <w:hyperlink r:id="rId62056a0aa0b63704a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9121673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16930,51 +16930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1587. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId224269eff7a72361f" w:history="1">
+      <w:hyperlink r:id="rId92506a0aa0b63742e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/genes12101587</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17178,51 +17178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3930-3937. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId380469eff7a72386d" w:history="1">
+      <w:hyperlink r:id="rId90776a0aa0b6375c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00028-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17288,51 +17288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 472-483. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId606269eff7a72392c" w:history="1">
+      <w:hyperlink r:id="rId13576a0aa0b637679" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/tpj.13212</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17396,51 +17396,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2013) Recovery Plan for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> causing bacterial blight and bacterial leaf streak of rice. 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId516469eff7a7239e1" w:history="1">
+      <w:hyperlink r:id="rId35526a0aa0b637738" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17682,51 +17682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2983-2999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId741269eff7a723ba7" w:history="1">
+      <w:hyperlink r:id="rId52646a0aa0b637907" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00221287-130-11-2983</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18320,51 +18320,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19439. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId312569eff7a723fcb" w:history="1">
+      <w:hyperlink r:id="rId90886a0aa0b637d41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-74515-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18568,51 +18568,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId738469eff7a724154" w:history="1">
+      <w:hyperlink r:id="rId96196a0aa0b637ece" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2009.01657.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18638,51 +18638,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">956, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">249-255. Yang, B, ed. Springer. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId278869eff7a7241c5" w:history="1">
+      <w:hyperlink r:id="rId13006a0aa0b637f64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-62703-194-3_18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19296,51 +19296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,948-956. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId870669eff7a7245e1" w:history="1">
+      <w:hyperlink r:id="rId98076a0aa0b63839c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-04-12-0078-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -19386,51 +19386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf blight of rice). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId334769eff7a724675" w:history="1">
+      <w:hyperlink r:id="rId35886a0aa0b638436" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -19465,51 +19465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf streak of rice). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId896169eff7a7246f0" w:history="1">
+      <w:hyperlink r:id="rId62746a0aa0b6384b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56977</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -19604,51 +19604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId670969eff7a7247c9" w:history="1">
+      <w:hyperlink r:id="rId15726a0aa0b638593" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19714,51 +19714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae pv. oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId740569eff7a72488c" w:history="1">
+      <w:hyperlink r:id="rId90496a0aa0b63864e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19861,81 +19861,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId723669eff7a724983" w:history="1">
+      <w:hyperlink r:id="rId94146a0aa0b638742" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02685.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75592509" name="name338369eff7a7249f1" descr="eu_funding_250.png"/>
+            <wp:docPr id="70373028" name="name60466a0aa0b6387c8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId489769eff7a7249f0" cstate="print"/>
+                    <a:blip r:embed="rId10266a0aa0b6387c7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -20033,137 +20033,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21420773">
+  <w:abstractNum w:abstractNumId="19527894">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92070246">
+    <w:lvl w:ilvl="0" w:tplc="84440365">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92070246" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84440365" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92070246" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84440365" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92070246" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84440365" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92070246" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84440365" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92070246" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84440365" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92070246" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84440365" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92070246" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84440365" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92070246" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84440365" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21420772">
+  <w:abstractNum w:abstractNumId="19527893">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73171831">
+    <w:lvl w:ilvl="0" w:tplc="92219341">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20915,55 +20915,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21420772">
-    <w:abstractNumId w:val="21420772"/>
+  <w:num w:numId="19527893">
+    <w:abstractNumId w:val="19527893"/>
   </w:num>
-  <w:num w:numId="21420773">
-    <w:abstractNumId w:val="21420773"/>
+  <w:num w:numId="19527894">
+    <w:abstractNumId w:val="19527894"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -32513,51 +32513,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId971052579" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId650750654" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId856269eff7a71aa61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/" TargetMode="External"/><Relationship Id="rId398569eff7a71aace" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/categorization" TargetMode="External"/><Relationship Id="rId171169eff7a71bd7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/photos" TargetMode="External"/><Relationship Id="rId209369eff7a71bf07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId464469eff7a71cefa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId541469eff7a720a63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agridata.ec.europa.eu/extensions/DataPortal/rice.html" TargetMode="External"/><Relationship Id="rId503569eff7a720b6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-14-0504-PDN" TargetMode="External"/><Relationship Id="rId534169eff7a720c07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId711969eff7a720d3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId111969eff7a720f86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20147801491" TargetMode="External"/><Relationship Id="rId491369eff7a721005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId748269eff7a7210d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04800-8" TargetMode="External"/><Relationship Id="rId816269eff7a7211bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId880269eff7a721231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(06)60041-2" TargetMode="External"/><Relationship Id="rId160469eff7a7212df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12954" TargetMode="External"/><Relationship Id="rId987169eff7a7213a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId392569eff7a7216f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId627869eff7a7217aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022" TargetMode="External"/><Relationship Id="rId710469eff7a7219be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId346969eff7a721a91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1516-89132015060263" TargetMode="External"/><Relationship Id="rId396969eff7a721b40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.05.2020.0083" TargetMode="External"/><Relationship Id="rId604269eff7a721bee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId471169eff7a721c60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId863269eff7a721ccf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html" TargetMode="External"/><Relationship Id="rId153469eff7a721e0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId744069eff7a7220ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId767269eff7a7221ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId245969eff7a722375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId937469eff7a722409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId425369eff7a722513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId600169eff7a7226d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId746669eff7a722860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.00923-18" TargetMode="External"/><Relationship Id="rId629769eff7a7229f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-021-00482-z" TargetMode="External"/><Relationship Id="rId311869eff7a722b04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId782269eff7a722e19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/9789812814289_0131" TargetMode="External"/><Relationship Id="rId140969eff7a723104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId738769eff7a7231b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId603069eff7a723254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12909" TargetMode="External"/><Relationship Id="rId905369eff7a7232e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9121673" TargetMode="External"/><Relationship Id="rId224269eff7a72361f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/genes12101587" TargetMode="External"/><Relationship Id="rId380469eff7a72386d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId606269eff7a72392c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/tpj.13212" TargetMode="External"/><Relationship Id="rId516469eff7a7239e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId741269eff7a723ba7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00221287-130-11-2983" TargetMode="External"/><Relationship Id="rId312569eff7a723fcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-74515-w" TargetMode="External"/><Relationship Id="rId738469eff7a724154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId278869eff7a7241c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-62703-194-3_18" TargetMode="External"/><Relationship Id="rId870669eff7a7245e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-12-0078-R" TargetMode="External"/><Relationship Id="rId334769eff7a724675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId896169eff7a7246f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId670969eff7a7247c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId740569eff7a72488c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId723669eff7a724983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId219969eff7a71b10b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId219969eff7a71b10b.jpg"/><Relationship Id="rId107569eff7a71dd1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId107569eff7a71dd1c.jpg"/><Relationship Id="rId489769eff7a7249f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId489769eff7a7249f0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId778996021" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId542976219" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60706a0aa0b62eeb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/" TargetMode="External"/><Relationship Id="rId20936a0aa0b62ef1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/categorization" TargetMode="External"/><Relationship Id="rId82916a0aa0b62f862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/photos" TargetMode="External"/><Relationship Id="rId94996a0aa0b62f9e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId61846a0aa0b630a2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId17396a0aa0b6347c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agridata.ec.europa.eu/extensions/DataPortal/rice.html" TargetMode="External"/><Relationship Id="rId29476a0aa0b634891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-14-0504-PDN" TargetMode="External"/><Relationship Id="rId87866a0aa0b634928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId10446a0aa0b634a5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId52626a0aa0b634cde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20147801491" TargetMode="External"/><Relationship Id="rId20976a0aa0b634d60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId45496a0aa0b634e33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04800-8" TargetMode="External"/><Relationship Id="rId19476a0aa0b634f23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId99006a0aa0b634f98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(06)60041-2" TargetMode="External"/><Relationship Id="rId23556a0aa0b635048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12954" TargetMode="External"/><Relationship Id="rId32756a0aa0b6350fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId94946a0aa0b635443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId25466a0aa0b6354f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022" TargetMode="External"/><Relationship Id="rId56346a0aa0b6356fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId91256a0aa0b6357ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1516-89132015060263" TargetMode="External"/><Relationship Id="rId49626a0aa0b635878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.05.2020.0083" TargetMode="External"/><Relationship Id="rId75196a0aa0b635926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId40746a0aa0b635996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId97336a0aa0b635a05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html" TargetMode="External"/><Relationship Id="rId18236a0aa0b635b4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId20176a0aa0b635df3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId54006a0aa0b635ef4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId44546a0aa0b6360a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId10686a0aa0b63613b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId79566a0aa0b636245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId38776a0aa0b63640a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId52486a0aa0b636593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.00923-18" TargetMode="External"/><Relationship Id="rId12446a0aa0b63672d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-021-00482-z" TargetMode="External"/><Relationship Id="rId61716a0aa0b63683c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId11986a0aa0b636b76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/9789812814289_0131" TargetMode="External"/><Relationship Id="rId26416a0aa0b636e74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId34056a0aa0b636f26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId23806a0aa0b636fb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12909" TargetMode="External"/><Relationship Id="rId62056a0aa0b63704a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9121673" TargetMode="External"/><Relationship Id="rId92506a0aa0b63742e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/genes12101587" TargetMode="External"/><Relationship Id="rId90776a0aa0b6375c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId13576a0aa0b637679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/tpj.13212" TargetMode="External"/><Relationship Id="rId35526a0aa0b637738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId52646a0aa0b637907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00221287-130-11-2983" TargetMode="External"/><Relationship Id="rId90886a0aa0b637d41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-74515-w" TargetMode="External"/><Relationship Id="rId96196a0aa0b637ece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId13006a0aa0b637f64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-62703-194-3_18" TargetMode="External"/><Relationship Id="rId98076a0aa0b63839c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-12-0078-R" TargetMode="External"/><Relationship Id="rId35886a0aa0b638436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId62746a0aa0b6384b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId15726a0aa0b638593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId90496a0aa0b63864e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94146a0aa0b638742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId43816a0aa0b62f6ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43816a0aa0b62f6ec.jpg"/><Relationship Id="rId47586a0aa0b631964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47586a0aa0b631964.jpg"/><Relationship Id="rId10266a0aa0b6387c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10266a0aa0b6387c7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>