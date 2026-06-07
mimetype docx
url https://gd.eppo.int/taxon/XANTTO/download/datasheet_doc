--- v12 (2026-05-18)
+++ v13 (2026-06-07)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Fang et al.) Bradbury</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLS, bacterial leaf streak of rice, leaf streak of rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60706a0aa0b62eeb0" w:history="1">
+            <w:hyperlink r:id="rId44846a25bde684571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20936a0aa0b62ef1d" w:history="1">
+            <w:hyperlink r:id="rId54866a25bde6845df" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="15340250" name="name96016a0aa0b62f6ef" descr="1759.jpg"/>
+                  <wp:docPr id="16864338" name="name83246a25bde684d02" descr="1759.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1759.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId43816a0aa0b62f6ec" cstate="print"/>
+                          <a:blip r:embed="rId81446a25bde684d01" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId82916a0aa0b62f862" w:history="1">
+            <w:hyperlink r:id="rId81836a25bde684e4d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -624,51 +624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94996a0aa0b62f9e6" w:history="1">
+      <w:hyperlink r:id="rId75986a25bde684fc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">see EPPO Datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
@@ -3155,51 +3155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId61846a0aa0b630a2d" w:history="1">
+      <w:hyperlink r:id="rId87716a25bde685fba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">see EPPO Datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
@@ -3234,63 +3234,63 @@
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">oryzae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) no geographically distinct groups have been determined (Ou, 1985; Mew, 1991).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68368381" name="name61086a0aa0b631967" descr="XANTTO_distribution_map.jpg"/>
+            <wp:docPr id="45604443" name="name62746a25bde686e09" descr="XANTTO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTTO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47586a0aa0b631964" cstate="print"/>
+                    <a:blip r:embed="rId92106a25bde686e07" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10069,51 +10069,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 30. CAB International, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agri-food Data Portal (2022) Agri-Food Markets. Rice. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17396a0aa0b6347c6" w:history="1">
+      <w:hyperlink r:id="rId73596a25bde689baa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agridata.ec.europa.eu/extensions/DataPortal/rice.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10179,51 +10179,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1426. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29476a0aa0b634891" w:history="1">
+      <w:hyperlink r:id="rId39596a25bde689c63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-14-0504-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10269,51 +10269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">219-227. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87866a0aa0b634928" w:history="1">
+      <w:hyperlink r:id="rId46006a25bde689d05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1071/AR9730219</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10455,51 +10455,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0232115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10446a0aa0b634a5e" w:history="1">
+      <w:hyperlink r:id="rId22816a25bde689e37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0232115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10815,51 +10815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Distribution map]. Distribution Maps of Plant Diseases, No 463 October. Wallingford, UK: CABI, Map 463 (Edition 4). CABI Plantwise (2022) Pest management decision guide: green and yellow list. Bacterial leaf streak on rice. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52626a0aa0b634cde" w:history="1">
+      <w:hyperlink r:id="rId47386a25bde68a087" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantwise.org/KnowledgeBank/pmdg/20147801491</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10894,51 +10894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e80351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20976a0aa0b634d60" w:history="1">
+      <w:hyperlink r:id="rId65116a25bde68a106" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0080351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11024,51 +11024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5089. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45496a0aa0b634e33" w:history="1">
+      <w:hyperlink r:id="rId60606a25bde68a1d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-017-04800-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11174,51 +11174,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19476a0aa0b634f23" w:history="1">
+      <w:hyperlink r:id="rId63296a25bde68a2c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9030187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11244,51 +11244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 216-220. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99006a0aa0b634f98" w:history="1">
+      <w:hyperlink r:id="rId59966a25bde68a343" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1671-2927(06)60041-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11354,51 +11354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288-296. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23556a0aa0b635048" w:history="1">
+      <w:hyperlink r:id="rId78196a25bde68a3f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12954</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11462,51 +11462,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1357–1367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32756a0aa0b6350fa" w:history="1">
+      <w:hyperlink r:id="rId63086a25bde68a4a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jam.13094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11982,51 +11982,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94946a0aa0b635443" w:history="1">
+      <w:hyperlink r:id="rId63866a25bde68a7df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12090,51 +12090,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 543–553.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2022) Interceptions of harmful organisms in imported plants and other objects. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25466a0aa0b6354f4" w:history="1">
+      <w:hyperlink r:id="rId33916a25bde68a89c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12412,51 +12412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288–302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56346a0aa0b6356fc" w:history="1">
+      <w:hyperlink r:id="rId92126a25bde68aae9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2011.00745.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12542,51 +12542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 821-832. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91256a0aa0b6357ca" w:history="1">
+      <w:hyperlink r:id="rId41336a25bde68abbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1516-89132015060263</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12652,51 +12652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 173-181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49626a0aa0b635878" w:history="1">
+      <w:hyperlink r:id="rId57056a25bde68ac74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.OA.05.2020.0083</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12762,51 +12762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, 18pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75196a0aa0b635926" w:history="1">
+      <w:hyperlink r:id="rId31796a25bde68ad26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-016-3422-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12832,51 +12832,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 535. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40746a0aa0b635996" w:history="1">
+      <w:hyperlink r:id="rId35316a25bde68adbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2015.00535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12902,51 +12902,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97336a0aa0b635a05" w:history="1">
+      <w:hyperlink r:id="rId87846a25bde68ae34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13099,51 +13099,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12 pp </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18236a0aa0b635b4b" w:history="1">
+      <w:hyperlink r:id="rId31336a25bde68af6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-019-0358-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13523,51 +13523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 575-579. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20176a0aa0b635df3" w:history="1">
+      <w:hyperlink r:id="rId94186a25bde68b212" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.NT.05.2016.0118</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13680,51 +13680,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 51-55.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraehmer H, Thomas C &amp; Vidotto F (2017) Rice Production in Europe. In: Chauhan B, Jabran K, Mahajan G (eds) Rice Production Worldwide. Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54006a0aa0b635ef4" w:history="1">
+      <w:hyperlink r:id="rId12136a25bde68b311" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-319-47516-5_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13948,51 +13948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4519–4530. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44546a0aa0b6360a8" w:history="1">
+      <w:hyperlink r:id="rId84156a25bde68b4c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.00274-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14038,51 +14038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507,15 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10686a0aa0b63613b" w:history="1">
+      <w:hyperlink r:id="rId66526a25bde68b55a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2019.00507</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14208,51 +14208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425-429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79566a0aa0b636245" w:history="1">
+      <w:hyperlink r:id="rId76866a25bde68b663" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12719/KSIA.2014.26.4.425</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14494,51 +14494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 398-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38776a0aa0b63640a" w:history="1">
+      <w:hyperlink r:id="rId63996a25bde68b833" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cj.2014.06.005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14738,51 +14738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00923-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52486a0aa0b636593" w:history="1">
+      <w:hyperlink r:id="rId52346a25bde68b9b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/MRA.00923-18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14995,51 +14995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rice (N Y)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 38, 5pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12446a0aa0b63672d" w:history="1">
+      <w:hyperlink r:id="rId50796a25bde68bb90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-021-00482-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15163,51 +15163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 303-324. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61716a0aa0b63683c" w:history="1">
+      <w:hyperlink r:id="rId52576a25bde68bca2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2006.00344.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15654,51 +15654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rice Genetics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">III,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 934-938 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11986a0aa0b636b76" w:history="1">
+      <w:hyperlink r:id="rId40746a25bde68bfb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1142/9789812814289_0131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16127,51 +16127,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43, 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26416a0aa0b636e74" w:history="1">
+      <w:hyperlink r:id="rId26956a25bde68c29d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16237,51 +16237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–441. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34056a0aa0b636f26" w:history="1">
+      <w:hyperlink r:id="rId58466a25bde68c34b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s002530100641</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16327,51 +16327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 291-302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23806a0aa0b636fb8" w:history="1">
+      <w:hyperlink r:id="rId91666a25bde68c3e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16417,51 +16417,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62056a0aa0b63704a" w:history="1">
+      <w:hyperlink r:id="rId69106a25bde68c477" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9121673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16930,51 +16930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1587. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92506a0aa0b63742e" w:history="1">
+      <w:hyperlink r:id="rId57986a25bde68c7a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/genes12101587</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17178,51 +17178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3930-3937. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90776a0aa0b6375c5" w:history="1">
+      <w:hyperlink r:id="rId29526a25bde68c92c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00028-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17288,51 +17288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 472-483. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13576a0aa0b637679" w:history="1">
+      <w:hyperlink r:id="rId98486a25bde68c9e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/tpj.13212</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17396,51 +17396,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2013) Recovery Plan for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> causing bacterial blight and bacterial leaf streak of rice. 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35526a0aa0b637738" w:history="1">
+      <w:hyperlink r:id="rId42156a25bde68caab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17682,51 +17682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2983-2999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52646a0aa0b637907" w:history="1">
+      <w:hyperlink r:id="rId29476a25bde68cc78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00221287-130-11-2983</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18320,51 +18320,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19439. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90886a0aa0b637d41" w:history="1">
+      <w:hyperlink r:id="rId93466a25bde68d08c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-74515-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18568,51 +18568,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96196a0aa0b637ece" w:history="1">
+      <w:hyperlink r:id="rId59206a25bde68d229" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2009.01657.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18638,51 +18638,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">956, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">249-255. Yang, B, ed. Springer. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13006a0aa0b637f64" w:history="1">
+      <w:hyperlink r:id="rId49826a25bde68d29d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-62703-194-3_18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19296,51 +19296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,948-956. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98076a0aa0b63839c" w:history="1">
+      <w:hyperlink r:id="rId15576a25bde68d6b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-04-12-0078-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -19386,51 +19386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf blight of rice). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35886a0aa0b638436" w:history="1">
+      <w:hyperlink r:id="rId27576a25bde68d745" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -19465,51 +19465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf streak of rice). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62746a0aa0b6384b4" w:history="1">
+      <w:hyperlink r:id="rId44416a25bde68d7c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56977</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -19604,51 +19604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15726a0aa0b638593" w:history="1">
+      <w:hyperlink r:id="rId45446a25bde68d89e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19714,51 +19714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae pv. oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90496a0aa0b63864e" w:history="1">
+      <w:hyperlink r:id="rId58646a25bde68d958" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19861,81 +19861,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94146a0aa0b638742" w:history="1">
+      <w:hyperlink r:id="rId39516a25bde68da6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02685.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70373028" name="name60466a0aa0b6387c8" descr="eu_funding_250.png"/>
+            <wp:docPr id="74498697" name="name41036a25bde68dd2e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10266a0aa0b6387c7" cstate="print"/>
+                    <a:blip r:embed="rId35396a25bde68dd2c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -20033,137 +20033,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="19527894">
+  <w:abstractNum w:abstractNumId="26954113">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84440365">
+    <w:lvl w:ilvl="0" w:tplc="19054121">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84440365" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19054121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84440365" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19054121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84440365" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19054121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84440365" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19054121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84440365" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19054121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84440365" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19054121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84440365" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19054121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84440365" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19054121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19527893">
+  <w:abstractNum w:abstractNumId="26954112">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92219341">
+    <w:lvl w:ilvl="0" w:tplc="66530482">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20915,55 +20915,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19527893">
-    <w:abstractNumId w:val="19527893"/>
+  <w:num w:numId="26954112">
+    <w:abstractNumId w:val="26954112"/>
   </w:num>
-  <w:num w:numId="19527894">
-    <w:abstractNumId w:val="19527894"/>
+  <w:num w:numId="26954113">
+    <w:abstractNumId w:val="26954113"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -32513,51 +32513,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId778996021" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId542976219" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60706a0aa0b62eeb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/" TargetMode="External"/><Relationship Id="rId20936a0aa0b62ef1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/categorization" TargetMode="External"/><Relationship Id="rId82916a0aa0b62f862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/photos" TargetMode="External"/><Relationship Id="rId94996a0aa0b62f9e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId61846a0aa0b630a2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId17396a0aa0b6347c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agridata.ec.europa.eu/extensions/DataPortal/rice.html" TargetMode="External"/><Relationship Id="rId29476a0aa0b634891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-14-0504-PDN" TargetMode="External"/><Relationship Id="rId87866a0aa0b634928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId10446a0aa0b634a5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId52626a0aa0b634cde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20147801491" TargetMode="External"/><Relationship Id="rId20976a0aa0b634d60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId45496a0aa0b634e33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04800-8" TargetMode="External"/><Relationship Id="rId19476a0aa0b634f23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId99006a0aa0b634f98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(06)60041-2" TargetMode="External"/><Relationship Id="rId23556a0aa0b635048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12954" TargetMode="External"/><Relationship Id="rId32756a0aa0b6350fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId94946a0aa0b635443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId25466a0aa0b6354f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022" TargetMode="External"/><Relationship Id="rId56346a0aa0b6356fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId91256a0aa0b6357ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1516-89132015060263" TargetMode="External"/><Relationship Id="rId49626a0aa0b635878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.05.2020.0083" TargetMode="External"/><Relationship Id="rId75196a0aa0b635926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId40746a0aa0b635996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId97336a0aa0b635a05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html" TargetMode="External"/><Relationship Id="rId18236a0aa0b635b4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId20176a0aa0b635df3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId54006a0aa0b635ef4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId44546a0aa0b6360a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId10686a0aa0b63613b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId79566a0aa0b636245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId38776a0aa0b63640a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId52486a0aa0b636593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.00923-18" TargetMode="External"/><Relationship Id="rId12446a0aa0b63672d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-021-00482-z" TargetMode="External"/><Relationship Id="rId61716a0aa0b63683c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId11986a0aa0b636b76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/9789812814289_0131" TargetMode="External"/><Relationship Id="rId26416a0aa0b636e74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId34056a0aa0b636f26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId23806a0aa0b636fb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12909" TargetMode="External"/><Relationship Id="rId62056a0aa0b63704a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9121673" TargetMode="External"/><Relationship Id="rId92506a0aa0b63742e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/genes12101587" TargetMode="External"/><Relationship Id="rId90776a0aa0b6375c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId13576a0aa0b637679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/tpj.13212" TargetMode="External"/><Relationship Id="rId35526a0aa0b637738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId52646a0aa0b637907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00221287-130-11-2983" TargetMode="External"/><Relationship Id="rId90886a0aa0b637d41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-74515-w" TargetMode="External"/><Relationship Id="rId96196a0aa0b637ece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId13006a0aa0b637f64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-62703-194-3_18" TargetMode="External"/><Relationship Id="rId98076a0aa0b63839c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-12-0078-R" TargetMode="External"/><Relationship Id="rId35886a0aa0b638436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId62746a0aa0b6384b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId15726a0aa0b638593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId90496a0aa0b63864e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94146a0aa0b638742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId43816a0aa0b62f6ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43816a0aa0b62f6ec.jpg"/><Relationship Id="rId47586a0aa0b631964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47586a0aa0b631964.jpg"/><Relationship Id="rId10266a0aa0b6387c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10266a0aa0b6387c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId987029288" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId939354779" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44846a25bde684571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/" TargetMode="External"/><Relationship Id="rId54866a25bde6845df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/categorization" TargetMode="External"/><Relationship Id="rId81836a25bde684e4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/photos" TargetMode="External"/><Relationship Id="rId75986a25bde684fc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId87716a25bde685fba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId73596a25bde689baa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agridata.ec.europa.eu/extensions/DataPortal/rice.html" TargetMode="External"/><Relationship Id="rId39596a25bde689c63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-14-0504-PDN" TargetMode="External"/><Relationship Id="rId46006a25bde689d05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId22816a25bde689e37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId47386a25bde68a087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20147801491" TargetMode="External"/><Relationship Id="rId65116a25bde68a106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId60606a25bde68a1d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04800-8" TargetMode="External"/><Relationship Id="rId63296a25bde68a2c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId59966a25bde68a343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(06)60041-2" TargetMode="External"/><Relationship Id="rId78196a25bde68a3f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12954" TargetMode="External"/><Relationship Id="rId63086a25bde68a4a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId63866a25bde68a7df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId33916a25bde68a89c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022" TargetMode="External"/><Relationship Id="rId92126a25bde68aae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId41336a25bde68abbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1516-89132015060263" TargetMode="External"/><Relationship Id="rId57056a25bde68ac74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.05.2020.0083" TargetMode="External"/><Relationship Id="rId31796a25bde68ad26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId35316a25bde68adbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId87846a25bde68ae34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html" TargetMode="External"/><Relationship Id="rId31336a25bde68af6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId94186a25bde68b212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId12136a25bde68b311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId84156a25bde68b4c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId66526a25bde68b55a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId76866a25bde68b663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId63996a25bde68b833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId52346a25bde68b9b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.00923-18" TargetMode="External"/><Relationship Id="rId50796a25bde68bb90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-021-00482-z" TargetMode="External"/><Relationship Id="rId52576a25bde68bca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId40746a25bde68bfb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/9789812814289_0131" TargetMode="External"/><Relationship Id="rId26956a25bde68c29d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId58466a25bde68c34b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId91666a25bde68c3e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12909" TargetMode="External"/><Relationship Id="rId69106a25bde68c477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9121673" TargetMode="External"/><Relationship Id="rId57986a25bde68c7a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/genes12101587" TargetMode="External"/><Relationship Id="rId29526a25bde68c92c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId98486a25bde68c9e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/tpj.13212" TargetMode="External"/><Relationship Id="rId42156a25bde68caab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId29476a25bde68cc78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00221287-130-11-2983" TargetMode="External"/><Relationship Id="rId93466a25bde68d08c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-74515-w" TargetMode="External"/><Relationship Id="rId59206a25bde68d229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId49826a25bde68d29d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-62703-194-3_18" TargetMode="External"/><Relationship Id="rId15576a25bde68d6b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-12-0078-R" TargetMode="External"/><Relationship Id="rId27576a25bde68d745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId44416a25bde68d7c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId45446a25bde68d89e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId58646a25bde68d958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39516a25bde68da6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId81446a25bde684d01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81446a25bde684d01.jpg"/><Relationship Id="rId92106a25bde686e07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92106a25bde686e07.jpg"/><Relationship Id="rId35396a25bde68dd2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35396a25bde68dd2c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>