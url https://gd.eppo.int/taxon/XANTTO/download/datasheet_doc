--- v13 (2026-06-07)
+++ v14 (2026-06-28)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Fang et al.) Bradbury</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLS, bacterial leaf streak of rice, leaf streak of rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44846a25bde684571" w:history="1">
+            <w:hyperlink r:id="rId33546a406d6c34d26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54866a25bde6845df" w:history="1">
+            <w:hyperlink r:id="rId33326a406d6c34d96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16864338" name="name83246a25bde684d02" descr="1759.jpg"/>
+                  <wp:docPr id="99764513" name="name51416a406d6c35682" descr="1759.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1759.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId81446a25bde684d01" cstate="print"/>
+                          <a:blip r:embed="rId38946a406d6c35681" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId81836a25bde684e4d" w:history="1">
+            <w:hyperlink r:id="rId58966a406d6c357a5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -624,51 +624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75986a25bde684fc0" w:history="1">
+      <w:hyperlink r:id="rId20906a406d6c3592a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">see EPPO Datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
@@ -3155,51 +3155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId87716a25bde685fba" w:history="1">
+      <w:hyperlink r:id="rId85236a406d6c3696c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">see EPPO Datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
@@ -3234,63 +3234,63 @@
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">oryzae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) no geographically distinct groups have been determined (Ou, 1985; Mew, 1991).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45604443" name="name62746a25bde686e09" descr="XANTTO_distribution_map.jpg"/>
+            <wp:docPr id="50028455" name="name86386a406d6c372c4" descr="XANTTO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTTO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92106a25bde686e07" cstate="print"/>
+                    <a:blip r:embed="rId87656a406d6c372c2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10069,51 +10069,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 30. CAB International, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agri-food Data Portal (2022) Agri-Food Markets. Rice. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73596a25bde689baa" w:history="1">
+      <w:hyperlink r:id="rId21886a406d6c3a0c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agridata.ec.europa.eu/extensions/DataPortal/rice.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10179,51 +10179,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1426. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39596a25bde689c63" w:history="1">
+      <w:hyperlink r:id="rId67766a406d6c3a17b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-14-0504-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10269,51 +10269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">219-227. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46006a25bde689d05" w:history="1">
+      <w:hyperlink r:id="rId17266a406d6c3a210" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1071/AR9730219</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10455,51 +10455,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0232115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22816a25bde689e37" w:history="1">
+      <w:hyperlink r:id="rId75006a406d6c3a351" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0232115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10815,51 +10815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Distribution map]. Distribution Maps of Plant Diseases, No 463 October. Wallingford, UK: CABI, Map 463 (Edition 4). CABI Plantwise (2022) Pest management decision guide: green and yellow list. Bacterial leaf streak on rice. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47386a25bde68a087" w:history="1">
+      <w:hyperlink r:id="rId21736a406d6c3a59c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantwise.org/KnowledgeBank/pmdg/20147801491</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10894,51 +10894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e80351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65116a25bde68a106" w:history="1">
+      <w:hyperlink r:id="rId35566a406d6c3a61e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0080351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11024,51 +11024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5089. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60606a25bde68a1d3" w:history="1">
+      <w:hyperlink r:id="rId99436a406d6c3a6ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-017-04800-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11174,51 +11174,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63296a25bde68a2c0" w:history="1">
+      <w:hyperlink r:id="rId50546a406d6c3a7de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9030187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11244,51 +11244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 216-220. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59966a25bde68a343" w:history="1">
+      <w:hyperlink r:id="rId13386a406d6c3a84f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1671-2927(06)60041-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11354,51 +11354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288-296. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78196a25bde68a3f2" w:history="1">
+      <w:hyperlink r:id="rId55496a406d6c3a900" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12954</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11462,51 +11462,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1357–1367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63086a25bde68a4a3" w:history="1">
+      <w:hyperlink r:id="rId61166a406d6c3a9d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jam.13094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11982,51 +11982,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63866a25bde68a7df" w:history="1">
+      <w:hyperlink r:id="rId65296a406d6c3ad36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12090,51 +12090,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 543–553.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2022) Interceptions of harmful organisms in imported plants and other objects. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33916a25bde68a89c" w:history="1">
+      <w:hyperlink r:id="rId25316a406d6c3adf2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12412,51 +12412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288–302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92126a25bde68aae9" w:history="1">
+      <w:hyperlink r:id="rId35886a406d6c3b00e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2011.00745.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12542,51 +12542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 821-832. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41336a25bde68abbe" w:history="1">
+      <w:hyperlink r:id="rId79746a406d6c3b0e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1516-89132015060263</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12652,51 +12652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 173-181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57056a25bde68ac74" w:history="1">
+      <w:hyperlink r:id="rId91656a406d6c3b192" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.OA.05.2020.0083</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12762,51 +12762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, 18pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31796a25bde68ad26" w:history="1">
+      <w:hyperlink r:id="rId27666a406d6c3b242" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-016-3422-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12832,51 +12832,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 535. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35316a25bde68adbe" w:history="1">
+      <w:hyperlink r:id="rId53146a406d6c3b2b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2015.00535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12902,51 +12902,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87846a25bde68ae34" w:history="1">
+      <w:hyperlink r:id="rId85896a406d6c3b328" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13099,51 +13099,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12 pp </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31336a25bde68af6d" w:history="1">
+      <w:hyperlink r:id="rId76826a406d6c3b466" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-019-0358-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13523,51 +13523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 575-579. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94186a25bde68b212" w:history="1">
+      <w:hyperlink r:id="rId85596a406d6c3b710" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.NT.05.2016.0118</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13680,51 +13680,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 51-55.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraehmer H, Thomas C &amp; Vidotto F (2017) Rice Production in Europe. In: Chauhan B, Jabran K, Mahajan G (eds) Rice Production Worldwide. Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12136a25bde68b311" w:history="1">
+      <w:hyperlink r:id="rId33146a406d6c3b814" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-319-47516-5_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13948,51 +13948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4519–4530. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84156a25bde68b4c6" w:history="1">
+      <w:hyperlink r:id="rId65446a406d6c3b9db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.00274-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14038,51 +14038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507,15 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66526a25bde68b55a" w:history="1">
+      <w:hyperlink r:id="rId22216a406d6c3ba73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2019.00507</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14208,51 +14208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425-429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76866a25bde68b663" w:history="1">
+      <w:hyperlink r:id="rId99046a406d6c3bb83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12719/KSIA.2014.26.4.425</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14494,51 +14494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 398-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63996a25bde68b833" w:history="1">
+      <w:hyperlink r:id="rId96736a406d6c3bd50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cj.2014.06.005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14738,51 +14738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00923-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52346a25bde68b9b9" w:history="1">
+      <w:hyperlink r:id="rId86626a406d6c3bedd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/MRA.00923-18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14995,51 +14995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rice (N Y)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 38, 5pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50796a25bde68bb90" w:history="1">
+      <w:hyperlink r:id="rId23026a406d6c3c07f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-021-00482-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15163,51 +15163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 303-324. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52576a25bde68bca2" w:history="1">
+      <w:hyperlink r:id="rId72736a406d6c3c19d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2006.00344.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15654,51 +15654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rice Genetics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">III,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 934-938 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40746a25bde68bfb5" w:history="1">
+      <w:hyperlink r:id="rId72896a406d6c3c4bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1142/9789812814289_0131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16127,51 +16127,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43, 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26956a25bde68c29d" w:history="1">
+      <w:hyperlink r:id="rId50316a406d6c3c7b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16237,51 +16237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–441. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58466a25bde68c34b" w:history="1">
+      <w:hyperlink r:id="rId77696a406d6c3c866" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s002530100641</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16327,51 +16327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 291-302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91666a25bde68c3e5" w:history="1">
+      <w:hyperlink r:id="rId21486a406d6c3c908" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16417,51 +16417,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69106a25bde68c477" w:history="1">
+      <w:hyperlink r:id="rId47216a406d6c3c99b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9121673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16930,51 +16930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1587. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57986a25bde68c7a6" w:history="1">
+      <w:hyperlink r:id="rId28206a406d6c3ccd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/genes12101587</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17178,51 +17178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3930-3937. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29526a25bde68c92c" w:history="1">
+      <w:hyperlink r:id="rId67036a406d6c3ce73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00028-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17288,51 +17288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 472-483. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98486a25bde68c9e9" w:history="1">
+      <w:hyperlink r:id="rId30776a406d6c3cf26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/tpj.13212</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17396,51 +17396,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2013) Recovery Plan for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> causing bacterial blight and bacterial leaf streak of rice. 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42156a25bde68caab" w:history="1">
+      <w:hyperlink r:id="rId60796a406d6c3cfe6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17682,51 +17682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2983-2999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29476a25bde68cc78" w:history="1">
+      <w:hyperlink r:id="rId82746a406d6c3d1b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00221287-130-11-2983</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18320,51 +18320,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19439. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93466a25bde68d08c" w:history="1">
+      <w:hyperlink r:id="rId16056a406d6c3d5c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-74515-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18568,51 +18568,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59206a25bde68d229" w:history="1">
+      <w:hyperlink r:id="rId36876a406d6c3d754" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2009.01657.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18638,51 +18638,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">956, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">249-255. Yang, B, ed. Springer. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49826a25bde68d29d" w:history="1">
+      <w:hyperlink r:id="rId65466a406d6c3d7c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-62703-194-3_18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19296,51 +19296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,948-956. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15576a25bde68d6b0" w:history="1">
+      <w:hyperlink r:id="rId39096a406d6c3dc16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-04-12-0078-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -19386,51 +19386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf blight of rice). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27576a25bde68d745" w:history="1">
+      <w:hyperlink r:id="rId14686a406d6c3dcae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -19465,51 +19465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf streak of rice). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44416a25bde68d7c3" w:history="1">
+      <w:hyperlink r:id="rId77296a406d6c3dd2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56977</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -19604,51 +19604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45446a25bde68d89e" w:history="1">
+      <w:hyperlink r:id="rId21886a406d6c3de0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19714,51 +19714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae pv. oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58646a25bde68d958" w:history="1">
+      <w:hyperlink r:id="rId51756a406d6c3decd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19861,81 +19861,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39516a25bde68da6c" w:history="1">
+      <w:hyperlink r:id="rId48186a406d6c3dfc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02685.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="74498697" name="name41036a25bde68dd2e" descr="eu_funding_250.png"/>
+            <wp:docPr id="44626556" name="name13886a406d6c3e07e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35396a25bde68dd2c" cstate="print"/>
+                    <a:blip r:embed="rId39946a406d6c3e07d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -20033,137 +20033,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26954113">
+  <w:abstractNum w:abstractNumId="17971852">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19054121">
+    <w:lvl w:ilvl="0" w:tplc="86176307">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19054121" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86176307" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19054121" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86176307" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19054121" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86176307" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19054121" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86176307" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19054121" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86176307" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19054121" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86176307" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19054121" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86176307" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19054121" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86176307" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26954112">
+  <w:abstractNum w:abstractNumId="17971851">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66530482">
+    <w:lvl w:ilvl="0" w:tplc="52247377">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20915,55 +20915,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26954112">
-    <w:abstractNumId w:val="26954112"/>
+  <w:num w:numId="17971851">
+    <w:abstractNumId w:val="17971851"/>
   </w:num>
-  <w:num w:numId="26954113">
-    <w:abstractNumId w:val="26954113"/>
+  <w:num w:numId="17971852">
+    <w:abstractNumId w:val="17971852"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -32513,51 +32513,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId987029288" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId939354779" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44846a25bde684571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/" TargetMode="External"/><Relationship Id="rId54866a25bde6845df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/categorization" TargetMode="External"/><Relationship Id="rId81836a25bde684e4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/photos" TargetMode="External"/><Relationship Id="rId75986a25bde684fc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId87716a25bde685fba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId73596a25bde689baa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agridata.ec.europa.eu/extensions/DataPortal/rice.html" TargetMode="External"/><Relationship Id="rId39596a25bde689c63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-14-0504-PDN" TargetMode="External"/><Relationship Id="rId46006a25bde689d05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId22816a25bde689e37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId47386a25bde68a087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20147801491" TargetMode="External"/><Relationship Id="rId65116a25bde68a106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId60606a25bde68a1d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04800-8" TargetMode="External"/><Relationship Id="rId63296a25bde68a2c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId59966a25bde68a343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(06)60041-2" TargetMode="External"/><Relationship Id="rId78196a25bde68a3f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12954" TargetMode="External"/><Relationship Id="rId63086a25bde68a4a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId63866a25bde68a7df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId33916a25bde68a89c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022" TargetMode="External"/><Relationship Id="rId92126a25bde68aae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId41336a25bde68abbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1516-89132015060263" TargetMode="External"/><Relationship Id="rId57056a25bde68ac74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.05.2020.0083" TargetMode="External"/><Relationship Id="rId31796a25bde68ad26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId35316a25bde68adbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId87846a25bde68ae34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html" TargetMode="External"/><Relationship Id="rId31336a25bde68af6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId94186a25bde68b212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId12136a25bde68b311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId84156a25bde68b4c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId66526a25bde68b55a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId76866a25bde68b663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId63996a25bde68b833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId52346a25bde68b9b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.00923-18" TargetMode="External"/><Relationship Id="rId50796a25bde68bb90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-021-00482-z" TargetMode="External"/><Relationship Id="rId52576a25bde68bca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId40746a25bde68bfb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/9789812814289_0131" TargetMode="External"/><Relationship Id="rId26956a25bde68c29d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId58466a25bde68c34b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId91666a25bde68c3e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12909" TargetMode="External"/><Relationship Id="rId69106a25bde68c477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9121673" TargetMode="External"/><Relationship Id="rId57986a25bde68c7a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/genes12101587" TargetMode="External"/><Relationship Id="rId29526a25bde68c92c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId98486a25bde68c9e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/tpj.13212" TargetMode="External"/><Relationship Id="rId42156a25bde68caab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId29476a25bde68cc78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00221287-130-11-2983" TargetMode="External"/><Relationship Id="rId93466a25bde68d08c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-74515-w" TargetMode="External"/><Relationship Id="rId59206a25bde68d229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId49826a25bde68d29d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-62703-194-3_18" TargetMode="External"/><Relationship Id="rId15576a25bde68d6b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-12-0078-R" TargetMode="External"/><Relationship Id="rId27576a25bde68d745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId44416a25bde68d7c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId45446a25bde68d89e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId58646a25bde68d958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39516a25bde68da6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId81446a25bde684d01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81446a25bde684d01.jpg"/><Relationship Id="rId92106a25bde686e07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92106a25bde686e07.jpg"/><Relationship Id="rId35396a25bde68dd2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35396a25bde68dd2c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId430254022" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId711001502" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33546a406d6c34d26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/" TargetMode="External"/><Relationship Id="rId33326a406d6c34d96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/categorization" TargetMode="External"/><Relationship Id="rId58966a406d6c357a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/photos" TargetMode="External"/><Relationship Id="rId20906a406d6c3592a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId85236a406d6c3696c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId21886a406d6c3a0c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agridata.ec.europa.eu/extensions/DataPortal/rice.html" TargetMode="External"/><Relationship Id="rId67766a406d6c3a17b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-14-0504-PDN" TargetMode="External"/><Relationship Id="rId17266a406d6c3a210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId75006a406d6c3a351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId21736a406d6c3a59c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20147801491" TargetMode="External"/><Relationship Id="rId35566a406d6c3a61e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId99436a406d6c3a6ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04800-8" TargetMode="External"/><Relationship Id="rId50546a406d6c3a7de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId13386a406d6c3a84f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(06)60041-2" TargetMode="External"/><Relationship Id="rId55496a406d6c3a900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12954" TargetMode="External"/><Relationship Id="rId61166a406d6c3a9d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId65296a406d6c3ad36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId25316a406d6c3adf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022" TargetMode="External"/><Relationship Id="rId35886a406d6c3b00e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId79746a406d6c3b0e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1516-89132015060263" TargetMode="External"/><Relationship Id="rId91656a406d6c3b192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.05.2020.0083" TargetMode="External"/><Relationship Id="rId27666a406d6c3b242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId53146a406d6c3b2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId85896a406d6c3b328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html" TargetMode="External"/><Relationship Id="rId76826a406d6c3b466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId85596a406d6c3b710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId33146a406d6c3b814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId65446a406d6c3b9db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId22216a406d6c3ba73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId99046a406d6c3bb83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId96736a406d6c3bd50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId86626a406d6c3bedd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.00923-18" TargetMode="External"/><Relationship Id="rId23026a406d6c3c07f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-021-00482-z" TargetMode="External"/><Relationship Id="rId72736a406d6c3c19d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId72896a406d6c3c4bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/9789812814289_0131" TargetMode="External"/><Relationship Id="rId50316a406d6c3c7b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId77696a406d6c3c866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId21486a406d6c3c908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12909" TargetMode="External"/><Relationship Id="rId47216a406d6c3c99b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9121673" TargetMode="External"/><Relationship Id="rId28206a406d6c3ccd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/genes12101587" TargetMode="External"/><Relationship Id="rId67036a406d6c3ce73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId30776a406d6c3cf26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/tpj.13212" TargetMode="External"/><Relationship Id="rId60796a406d6c3cfe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId82746a406d6c3d1b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00221287-130-11-2983" TargetMode="External"/><Relationship Id="rId16056a406d6c3d5c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-74515-w" TargetMode="External"/><Relationship Id="rId36876a406d6c3d754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId65466a406d6c3d7c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-62703-194-3_18" TargetMode="External"/><Relationship Id="rId39096a406d6c3dc16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-12-0078-R" TargetMode="External"/><Relationship Id="rId14686a406d6c3dcae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId77296a406d6c3dd2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId21886a406d6c3de0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId51756a406d6c3decd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48186a406d6c3dfc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId38946a406d6c35681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38946a406d6c35681.jpg"/><Relationship Id="rId87656a406d6c372c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87656a406d6c372c2.jpg"/><Relationship Id="rId39946a406d6c3e07d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39946a406d6c3e07d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>