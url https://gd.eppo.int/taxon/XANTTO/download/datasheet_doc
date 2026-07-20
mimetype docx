--- v14 (2026-06-28)
+++ v15 (2026-07-20)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Fang et al.) Bradbury</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLS, bacterial leaf streak of rice, leaf streak of rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33546a406d6c34d26" w:history="1">
+            <w:hyperlink r:id="rId33956a5e82a3a979c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33326a406d6c34d96" w:history="1">
+            <w:hyperlink r:id="rId95906a5e82a3a9808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99764513" name="name51416a406d6c35682" descr="1759.jpg"/>
+                  <wp:docPr id="91129317" name="name29716a5e82a3aa16d" descr="1759.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1759.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId38946a406d6c35681" cstate="print"/>
+                          <a:blip r:embed="rId46546a5e82a3aa16a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId58966a406d6c357a5" w:history="1">
+            <w:hyperlink r:id="rId94006a5e82a3aa2aa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -624,51 +624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20906a406d6c3592a" w:history="1">
+      <w:hyperlink r:id="rId30566a5e82a3aa42e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">see EPPO Datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
@@ -3155,51 +3155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId85236a406d6c3696c" w:history="1">
+      <w:hyperlink r:id="rId83036a5e82a3ab438" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">see EPPO Datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
@@ -3234,63 +3234,63 @@
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">oryzae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) no geographically distinct groups have been determined (Ou, 1985; Mew, 1991).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50028455" name="name86386a406d6c372c4" descr="XANTTO_distribution_map.jpg"/>
+            <wp:docPr id="37078208" name="name94616a5e82a3ac035" descr="XANTTO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTTO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87656a406d6c372c2" cstate="print"/>
+                    <a:blip r:embed="rId66496a5e82a3ac033" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10069,51 +10069,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 30. CAB International, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agri-food Data Portal (2022) Agri-Food Markets. Rice. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21886a406d6c3a0c0" w:history="1">
+      <w:hyperlink r:id="rId95196a5e82a3aed69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agridata.ec.europa.eu/extensions/DataPortal/rice.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10179,51 +10179,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1426. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67766a406d6c3a17b" w:history="1">
+      <w:hyperlink r:id="rId23366a5e82a3aee22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-14-0504-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10269,51 +10269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">219-227. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17266a406d6c3a210" w:history="1">
+      <w:hyperlink r:id="rId31356a5e82a3aeeb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1071/AR9730219</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10455,51 +10455,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0232115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75006a406d6c3a351" w:history="1">
+      <w:hyperlink r:id="rId57666a5e82a3aefe6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0232115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10815,51 +10815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Distribution map]. Distribution Maps of Plant Diseases, No 463 October. Wallingford, UK: CABI, Map 463 (Edition 4). CABI Plantwise (2022) Pest management decision guide: green and yellow list. Bacterial leaf streak on rice. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21736a406d6c3a59c" w:history="1">
+      <w:hyperlink r:id="rId50276a5e82a3af22a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantwise.org/KnowledgeBank/pmdg/20147801491</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10894,51 +10894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e80351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35566a406d6c3a61e" w:history="1">
+      <w:hyperlink r:id="rId46446a5e82a3af2a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0080351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11024,51 +11024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5089. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99436a406d6c3a6ee" w:history="1">
+      <w:hyperlink r:id="rId50256a5e82a3af376" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-017-04800-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11174,51 +11174,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50546a406d6c3a7de" w:history="1">
+      <w:hyperlink r:id="rId82206a5e82a3af462" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9030187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11244,51 +11244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 216-220. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13386a406d6c3a84f" w:history="1">
+      <w:hyperlink r:id="rId25486a5e82a3af4d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1671-2927(06)60041-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11354,51 +11354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288-296. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55496a406d6c3a900" w:history="1">
+      <w:hyperlink r:id="rId18476a5e82a3af581" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12954</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11462,51 +11462,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1357–1367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61166a406d6c3a9d5" w:history="1">
+      <w:hyperlink r:id="rId45576a5e82a3af632" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jam.13094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11982,51 +11982,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65296a406d6c3ad36" w:history="1">
+      <w:hyperlink r:id="rId49596a5e82a3afa03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12090,51 +12090,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 543–553.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2022) Interceptions of harmful organisms in imported plants and other objects. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25316a406d6c3adf2" w:history="1">
+      <w:hyperlink r:id="rId94116a5e82a3afab7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12412,51 +12412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288–302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35886a406d6c3b00e" w:history="1">
+      <w:hyperlink r:id="rId64096a5e82a3afcde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2011.00745.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12542,51 +12542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 821-832. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79746a406d6c3b0e0" w:history="1">
+      <w:hyperlink r:id="rId93186a5e82a3afdae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1516-89132015060263</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12652,51 +12652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 173-181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91656a406d6c3b192" w:history="1">
+      <w:hyperlink r:id="rId84886a5e82a3afe5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.OA.05.2020.0083</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12762,51 +12762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, 18pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27666a406d6c3b242" w:history="1">
+      <w:hyperlink r:id="rId26786a5e82a3aff0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-016-3422-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12832,51 +12832,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 535. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53146a406d6c3b2b7" w:history="1">
+      <w:hyperlink r:id="rId26626a5e82a3aff82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2015.00535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12902,51 +12902,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85896a406d6c3b328" w:history="1">
+      <w:hyperlink r:id="rId59896a5e82a3afff4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13099,51 +13099,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12 pp </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76826a406d6c3b466" w:history="1">
+      <w:hyperlink r:id="rId16296a5e82a3b02bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-019-0358-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13523,51 +13523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 575-579. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85596a406d6c3b710" w:history="1">
+      <w:hyperlink r:id="rId48266a5e82a3b059d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.NT.05.2016.0118</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13680,51 +13680,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 51-55.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraehmer H, Thomas C &amp; Vidotto F (2017) Rice Production in Europe. In: Chauhan B, Jabran K, Mahajan G (eds) Rice Production Worldwide. Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33146a406d6c3b814" w:history="1">
+      <w:hyperlink r:id="rId56276a5e82a3b06a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-319-47516-5_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13948,51 +13948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4519–4530. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65446a406d6c3b9db" w:history="1">
+      <w:hyperlink r:id="rId55776a5e82a3b084d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.00274-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14038,51 +14038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507,15 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22216a406d6c3ba73" w:history="1">
+      <w:hyperlink r:id="rId16016a5e82a3b08de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2019.00507</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14208,51 +14208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425-429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99046a406d6c3bb83" w:history="1">
+      <w:hyperlink r:id="rId33366a5e82a3b09ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12719/KSIA.2014.26.4.425</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14494,51 +14494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 398-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96736a406d6c3bd50" w:history="1">
+      <w:hyperlink r:id="rId37536a5e82a3b0baf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cj.2014.06.005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14738,51 +14738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00923-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86626a406d6c3bedd" w:history="1">
+      <w:hyperlink r:id="rId41216a5e82a3b0d64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/MRA.00923-18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14995,51 +14995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rice (N Y)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 38, 5pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23026a406d6c3c07f" w:history="1">
+      <w:hyperlink r:id="rId60066a5e82a3b0f05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-021-00482-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15163,51 +15163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 303-324. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72736a406d6c3c19d" w:history="1">
+      <w:hyperlink r:id="rId13826a5e82a3b1023" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2006.00344.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15654,51 +15654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rice Genetics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">III,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 934-938 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72896a406d6c3c4bc" w:history="1">
+      <w:hyperlink r:id="rId36536a5e82a3b1348" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1142/9789812814289_0131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16127,51 +16127,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43, 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50316a406d6c3c7b5" w:history="1">
+      <w:hyperlink r:id="rId27246a5e82a3b1636" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16237,51 +16237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–441. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77696a406d6c3c866" w:history="1">
+      <w:hyperlink r:id="rId63366a5e82a3b16e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s002530100641</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16327,51 +16327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 291-302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21486a406d6c3c908" w:history="1">
+      <w:hyperlink r:id="rId90476a5e82a3b1775" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16417,51 +16417,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47216a406d6c3c99b" w:history="1">
+      <w:hyperlink r:id="rId48326a5e82a3b1805" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9121673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16930,51 +16930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1587. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28206a406d6c3ccd6" w:history="1">
+      <w:hyperlink r:id="rId37796a5e82a3b1b35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/genes12101587</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17178,51 +17178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3930-3937. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67036a406d6c3ce73" w:history="1">
+      <w:hyperlink r:id="rId11956a5e82a3b1cdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00028-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17288,51 +17288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 472-483. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30776a406d6c3cf26" w:history="1">
+      <w:hyperlink r:id="rId53146a5e82a3b1da2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/tpj.13212</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17396,51 +17396,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2013) Recovery Plan for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> causing bacterial blight and bacterial leaf streak of rice. 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60796a406d6c3cfe6" w:history="1">
+      <w:hyperlink r:id="rId17216a5e82a3b1e58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17682,51 +17682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2983-2999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82746a406d6c3d1b6" w:history="1">
+      <w:hyperlink r:id="rId55236a5e82a3b2024" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00221287-130-11-2983</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18320,51 +18320,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19439. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16056a406d6c3d5c8" w:history="1">
+      <w:hyperlink r:id="rId87596a5e82a3b242c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-74515-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18568,51 +18568,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36876a406d6c3d754" w:history="1">
+      <w:hyperlink r:id="rId80686a5e82a3b25b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2009.01657.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18638,51 +18638,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">956, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">249-255. Yang, B, ed. Springer. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65466a406d6c3d7c9" w:history="1">
+      <w:hyperlink r:id="rId95226a5e82a3b2625" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-62703-194-3_18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19296,51 +19296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,948-956. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39096a406d6c3dc16" w:history="1">
+      <w:hyperlink r:id="rId39396a5e82a3b2a4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-04-12-0078-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -19386,51 +19386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf blight of rice). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14686a406d6c3dcae" w:history="1">
+      <w:hyperlink r:id="rId23426a5e82a3b2ae1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -19465,51 +19465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf streak of rice). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77296a406d6c3dd2f" w:history="1">
+      <w:hyperlink r:id="rId81176a5e82a3b2b71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56977</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -19604,51 +19604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21886a406d6c3de0e" w:history="1">
+      <w:hyperlink r:id="rId19146a5e82a3b2c51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19714,51 +19714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae pv. oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51756a406d6c3decd" w:history="1">
+      <w:hyperlink r:id="rId45796a5e82a3b2d13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19861,81 +19861,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48186a406d6c3dfc7" w:history="1">
+      <w:hyperlink r:id="rId69366a5e82a3b2e0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02685.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="44626556" name="name13886a406d6c3e07e" descr="eu_funding_250.png"/>
+            <wp:docPr id="1703994" name="name18136a5e82a3b30a0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39946a406d6c3e07d" cstate="print"/>
+                    <a:blip r:embed="rId95166a5e82a3b309f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -20033,137 +20033,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17971852">
+  <w:abstractNum w:abstractNumId="36700272">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86176307">
+    <w:lvl w:ilvl="0" w:tplc="25297491">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86176307" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25297491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86176307" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25297491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86176307" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25297491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86176307" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25297491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86176307" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25297491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86176307" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25297491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86176307" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25297491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86176307" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25297491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17971851">
+  <w:abstractNum w:abstractNumId="36700271">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52247377">
+    <w:lvl w:ilvl="0" w:tplc="56267963">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20915,55 +20915,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17971851">
-    <w:abstractNumId w:val="17971851"/>
+  <w:num w:numId="36700271">
+    <w:abstractNumId w:val="36700271"/>
   </w:num>
-  <w:num w:numId="17971852">
-    <w:abstractNumId w:val="17971852"/>
+  <w:num w:numId="36700272">
+    <w:abstractNumId w:val="36700272"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -32513,51 +32513,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId430254022" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId711001502" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33546a406d6c34d26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/" TargetMode="External"/><Relationship Id="rId33326a406d6c34d96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/categorization" TargetMode="External"/><Relationship Id="rId58966a406d6c357a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/photos" TargetMode="External"/><Relationship Id="rId20906a406d6c3592a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId85236a406d6c3696c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId21886a406d6c3a0c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agridata.ec.europa.eu/extensions/DataPortal/rice.html" TargetMode="External"/><Relationship Id="rId67766a406d6c3a17b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-14-0504-PDN" TargetMode="External"/><Relationship Id="rId17266a406d6c3a210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId75006a406d6c3a351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId21736a406d6c3a59c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20147801491" TargetMode="External"/><Relationship Id="rId35566a406d6c3a61e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId99436a406d6c3a6ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04800-8" TargetMode="External"/><Relationship Id="rId50546a406d6c3a7de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId13386a406d6c3a84f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(06)60041-2" TargetMode="External"/><Relationship Id="rId55496a406d6c3a900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12954" TargetMode="External"/><Relationship Id="rId61166a406d6c3a9d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId65296a406d6c3ad36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId25316a406d6c3adf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022" TargetMode="External"/><Relationship Id="rId35886a406d6c3b00e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId79746a406d6c3b0e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1516-89132015060263" TargetMode="External"/><Relationship Id="rId91656a406d6c3b192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.05.2020.0083" TargetMode="External"/><Relationship Id="rId27666a406d6c3b242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId53146a406d6c3b2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId85896a406d6c3b328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html" TargetMode="External"/><Relationship Id="rId76826a406d6c3b466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId85596a406d6c3b710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId33146a406d6c3b814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId65446a406d6c3b9db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId22216a406d6c3ba73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId99046a406d6c3bb83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId96736a406d6c3bd50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId86626a406d6c3bedd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.00923-18" TargetMode="External"/><Relationship Id="rId23026a406d6c3c07f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-021-00482-z" TargetMode="External"/><Relationship Id="rId72736a406d6c3c19d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId72896a406d6c3c4bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/9789812814289_0131" TargetMode="External"/><Relationship Id="rId50316a406d6c3c7b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId77696a406d6c3c866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId21486a406d6c3c908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12909" TargetMode="External"/><Relationship Id="rId47216a406d6c3c99b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9121673" TargetMode="External"/><Relationship Id="rId28206a406d6c3ccd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/genes12101587" TargetMode="External"/><Relationship Id="rId67036a406d6c3ce73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId30776a406d6c3cf26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/tpj.13212" TargetMode="External"/><Relationship Id="rId60796a406d6c3cfe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId82746a406d6c3d1b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00221287-130-11-2983" TargetMode="External"/><Relationship Id="rId16056a406d6c3d5c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-74515-w" TargetMode="External"/><Relationship Id="rId36876a406d6c3d754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId65466a406d6c3d7c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-62703-194-3_18" TargetMode="External"/><Relationship Id="rId39096a406d6c3dc16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-12-0078-R" TargetMode="External"/><Relationship Id="rId14686a406d6c3dcae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId77296a406d6c3dd2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId21886a406d6c3de0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId51756a406d6c3decd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48186a406d6c3dfc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId38946a406d6c35681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38946a406d6c35681.jpg"/><Relationship Id="rId87656a406d6c372c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87656a406d6c372c2.jpg"/><Relationship Id="rId39946a406d6c3e07d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39946a406d6c3e07d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId938478561" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId945242445" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33956a5e82a3a979c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/" TargetMode="External"/><Relationship Id="rId95906a5e82a3a9808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/categorization" TargetMode="External"/><Relationship Id="rId94006a5e82a3aa2aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/photos" TargetMode="External"/><Relationship Id="rId30566a5e82a3aa42e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId83036a5e82a3ab438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId95196a5e82a3aed69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agridata.ec.europa.eu/extensions/DataPortal/rice.html" TargetMode="External"/><Relationship Id="rId23366a5e82a3aee22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-14-0504-PDN" TargetMode="External"/><Relationship Id="rId31356a5e82a3aeeb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId57666a5e82a3aefe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId50276a5e82a3af22a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20147801491" TargetMode="External"/><Relationship Id="rId46446a5e82a3af2a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId50256a5e82a3af376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04800-8" TargetMode="External"/><Relationship Id="rId82206a5e82a3af462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId25486a5e82a3af4d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(06)60041-2" TargetMode="External"/><Relationship Id="rId18476a5e82a3af581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12954" TargetMode="External"/><Relationship Id="rId45576a5e82a3af632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId49596a5e82a3afa03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId94116a5e82a3afab7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022" TargetMode="External"/><Relationship Id="rId64096a5e82a3afcde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId93186a5e82a3afdae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1516-89132015060263" TargetMode="External"/><Relationship Id="rId84886a5e82a3afe5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.05.2020.0083" TargetMode="External"/><Relationship Id="rId26786a5e82a3aff0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId26626a5e82a3aff82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId59896a5e82a3afff4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html" TargetMode="External"/><Relationship Id="rId16296a5e82a3b02bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId48266a5e82a3b059d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId56276a5e82a3b06a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId55776a5e82a3b084d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId16016a5e82a3b08de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId33366a5e82a3b09ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId37536a5e82a3b0baf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId41216a5e82a3b0d64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.00923-18" TargetMode="External"/><Relationship Id="rId60066a5e82a3b0f05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-021-00482-z" TargetMode="External"/><Relationship Id="rId13826a5e82a3b1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId36536a5e82a3b1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/9789812814289_0131" TargetMode="External"/><Relationship Id="rId27246a5e82a3b1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId63366a5e82a3b16e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId90476a5e82a3b1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12909" TargetMode="External"/><Relationship Id="rId48326a5e82a3b1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9121673" TargetMode="External"/><Relationship Id="rId37796a5e82a3b1b35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/genes12101587" TargetMode="External"/><Relationship Id="rId11956a5e82a3b1cdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId53146a5e82a3b1da2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/tpj.13212" TargetMode="External"/><Relationship Id="rId17216a5e82a3b1e58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId55236a5e82a3b2024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00221287-130-11-2983" TargetMode="External"/><Relationship Id="rId87596a5e82a3b242c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-74515-w" TargetMode="External"/><Relationship Id="rId80686a5e82a3b25b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId95226a5e82a3b2625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-62703-194-3_18" TargetMode="External"/><Relationship Id="rId39396a5e82a3b2a4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-12-0078-R" TargetMode="External"/><Relationship Id="rId23426a5e82a3b2ae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId81176a5e82a3b2b71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId19146a5e82a3b2c51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId45796a5e82a3b2d13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69366a5e82a3b2e0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId46546a5e82a3aa16a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46546a5e82a3aa16a.jpg"/><Relationship Id="rId66496a5e82a3ac033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66496a5e82a3ac033.jpg"/><Relationship Id="rId95166a5e82a3b309f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95166a5e82a3b309f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>