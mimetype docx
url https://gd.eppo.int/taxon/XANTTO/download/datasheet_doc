--- v15 (2026-07-20)
+++ v16 (2026-08-11)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Fang et al.) Bradbury</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLS, bacterial leaf streak of rice, leaf streak of rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33956a5e82a3a979c" w:history="1">
+            <w:hyperlink r:id="rId47906a7ba4d2226d8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95906a5e82a3a9808" w:history="1">
+            <w:hyperlink r:id="rId83996a7ba4d222753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="91129317" name="name29716a5e82a3aa16d" descr="1759.jpg"/>
+                  <wp:docPr id="17284976" name="name34826a7ba4d223346" descr="1759.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1759.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId46546a5e82a3aa16a" cstate="print"/>
+                          <a:blip r:embed="rId39056a7ba4d223343" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId94006a5e82a3aa2aa" w:history="1">
+            <w:hyperlink r:id="rId32336a7ba4d2234e3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -624,51 +624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30566a5e82a3aa42e" w:history="1">
+      <w:hyperlink r:id="rId57636a7ba4d223780" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">see EPPO Datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
@@ -3155,51 +3155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId83036a5e82a3ab438" w:history="1">
+      <w:hyperlink r:id="rId87096a7ba4d225464" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">see EPPO Datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
@@ -3234,63 +3234,63 @@
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">oryzae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) no geographically distinct groups have been determined (Ou, 1985; Mew, 1991).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37078208" name="name94616a5e82a3ac035" descr="XANTTO_distribution_map.jpg"/>
+            <wp:docPr id="36467540" name="name13696a7ba4d2266a9" descr="XANTTO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTTO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66496a5e82a3ac033" cstate="print"/>
+                    <a:blip r:embed="rId63346a7ba4d2266a7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10069,51 +10069,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 30. CAB International, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agri-food Data Portal (2022) Agri-Food Markets. Rice. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95196a5e82a3aed69" w:history="1">
+      <w:hyperlink r:id="rId74986a7ba4d22a1be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agridata.ec.europa.eu/extensions/DataPortal/rice.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10179,51 +10179,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1426. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23366a5e82a3aee22" w:history="1">
+      <w:hyperlink r:id="rId26776a7ba4d22a276" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-14-0504-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10269,51 +10269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">219-227. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31356a5e82a3aeeb4" w:history="1">
+      <w:hyperlink r:id="rId20936a7ba4d22a309" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1071/AR9730219</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10455,51 +10455,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0232115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57666a5e82a3aefe6" w:history="1">
+      <w:hyperlink r:id="rId85106a7ba4d22a4b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0232115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10815,51 +10815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Distribution map]. Distribution Maps of Plant Diseases, No 463 October. Wallingford, UK: CABI, Map 463 (Edition 4). CABI Plantwise (2022) Pest management decision guide: green and yellow list. Bacterial leaf streak on rice. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50276a5e82a3af22a" w:history="1">
+      <w:hyperlink r:id="rId48026a7ba4d22a74c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantwise.org/KnowledgeBank/pmdg/20147801491</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10894,51 +10894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e80351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46446a5e82a3af2a9" w:history="1">
+      <w:hyperlink r:id="rId29926a7ba4d22a7cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0080351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11024,51 +11024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5089. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50256a5e82a3af376" w:history="1">
+      <w:hyperlink r:id="rId93736a7ba4d22a89b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-017-04800-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11174,51 +11174,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82206a5e82a3af462" w:history="1">
+      <w:hyperlink r:id="rId21826a7ba4d22a989" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9030187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11244,51 +11244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 216-220. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25486a5e82a3af4d3" w:history="1">
+      <w:hyperlink r:id="rId95896a7ba4d22a9f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1671-2927(06)60041-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11354,51 +11354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288-296. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18476a5e82a3af581" w:history="1">
+      <w:hyperlink r:id="rId76426a7ba4d22aaa6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12954</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11462,51 +11462,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1357–1367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45576a5e82a3af632" w:history="1">
+      <w:hyperlink r:id="rId61396a7ba4d22ab95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jam.13094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11982,51 +11982,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49596a5e82a3afa03" w:history="1">
+      <w:hyperlink r:id="rId69656a7ba4d22af85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12090,51 +12090,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 543–553.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2022) Interceptions of harmful organisms in imported plants and other objects. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94116a5e82a3afab7" w:history="1">
+      <w:hyperlink r:id="rId62036a7ba4d22b03b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12412,51 +12412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288–302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64096a5e82a3afcde" w:history="1">
+      <w:hyperlink r:id="rId81286a7ba4d22b249" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2011.00745.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12542,51 +12542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 821-832. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93186a5e82a3afdae" w:history="1">
+      <w:hyperlink r:id="rId44996a7ba4d22b34e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1516-89132015060263</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12652,51 +12652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 173-181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84886a5e82a3afe5e" w:history="1">
+      <w:hyperlink r:id="rId57306a7ba4d22b444" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.OA.05.2020.0083</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12762,51 +12762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, 18pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26786a5e82a3aff0f" w:history="1">
+      <w:hyperlink r:id="rId22946a7ba4d22b537" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-016-3422-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12832,51 +12832,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 535. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26626a5e82a3aff82" w:history="1">
+      <w:hyperlink r:id="rId42396a7ba4d22b5b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2015.00535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12902,51 +12902,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59896a5e82a3afff4" w:history="1">
+      <w:hyperlink r:id="rId71716a7ba4d22b625" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13099,51 +13099,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12 pp </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16296a5e82a3b02bd" w:history="1">
+      <w:hyperlink r:id="rId25566a7ba4d22b760" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-019-0358-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13523,51 +13523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 575-579. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48266a5e82a3b059d" w:history="1">
+      <w:hyperlink r:id="rId65106a7ba4d22ba22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.NT.05.2016.0118</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13680,51 +13680,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 51-55.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraehmer H, Thomas C &amp; Vidotto F (2017) Rice Production in Europe. In: Chauhan B, Jabran K, Mahajan G (eds) Rice Production Worldwide. Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56276a5e82a3b06a3" w:history="1">
+      <w:hyperlink r:id="rId70846a7ba4d22bb7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-319-47516-5_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13948,51 +13948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4519–4530. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55776a5e82a3b084d" w:history="1">
+      <w:hyperlink r:id="rId59486a7ba4d22bd6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.00274-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14038,51 +14038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507,15 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16016a5e82a3b08de" w:history="1">
+      <w:hyperlink r:id="rId28786a7ba4d22be00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2019.00507</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14208,51 +14208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425-429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33366a5e82a3b09ea" w:history="1">
+      <w:hyperlink r:id="rId23256a7ba4d22bf31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12719/KSIA.2014.26.4.425</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14494,51 +14494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 398-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37536a5e82a3b0baf" w:history="1">
+      <w:hyperlink r:id="rId84366a7ba4d22c101" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cj.2014.06.005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14738,51 +14738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00923-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41216a5e82a3b0d64" w:history="1">
+      <w:hyperlink r:id="rId64156a7ba4d22c308" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/MRA.00923-18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14995,51 +14995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rice (N Y)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 38, 5pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60066a5e82a3b0f05" w:history="1">
+      <w:hyperlink r:id="rId23026a7ba4d22c4f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-021-00482-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15163,51 +15163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 303-324. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13826a5e82a3b1023" w:history="1">
+      <w:hyperlink r:id="rId63546a7ba4d22c60a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2006.00344.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15654,51 +15654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rice Genetics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">III,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 934-938 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36536a5e82a3b1348" w:history="1">
+      <w:hyperlink r:id="rId40946a7ba4d22c918" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1142/9789812814289_0131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16127,51 +16127,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43, 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27246a5e82a3b1636" w:history="1">
+      <w:hyperlink r:id="rId65816a7ba4d22ccd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16237,51 +16237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–441. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63366a5e82a3b16e5" w:history="1">
+      <w:hyperlink r:id="rId38686a7ba4d22cd85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s002530100641</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16327,51 +16327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 291-302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90476a5e82a3b1775" w:history="1">
+      <w:hyperlink r:id="rId46246a7ba4d22ce21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16417,51 +16417,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48326a5e82a3b1805" w:history="1">
+      <w:hyperlink r:id="rId26226a7ba4d22cebe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9121673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16930,51 +16930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1587. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37796a5e82a3b1b35" w:history="1">
+      <w:hyperlink r:id="rId81226a7ba4d22d263" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/genes12101587</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17178,51 +17178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3930-3937. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11956a5e82a3b1cdb" w:history="1">
+      <w:hyperlink r:id="rId45876a7ba4d22d439" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00028-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17288,51 +17288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 472-483. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53146a5e82a3b1da2" w:history="1">
+      <w:hyperlink r:id="rId86386a7ba4d22d4ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/tpj.13212</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17396,51 +17396,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2013) Recovery Plan for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> causing bacterial blight and bacterial leaf streak of rice. 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17216a5e82a3b1e58" w:history="1">
+      <w:hyperlink r:id="rId22246a7ba4d22d599" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17682,51 +17682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2983-2999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55236a5e82a3b2024" w:history="1">
+      <w:hyperlink r:id="rId46936a7ba4d22d763" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00221287-130-11-2983</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18320,51 +18320,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19439. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87596a5e82a3b242c" w:history="1">
+      <w:hyperlink r:id="rId51076a7ba4d22dc19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-74515-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18568,51 +18568,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80686a5e82a3b25b3" w:history="1">
+      <w:hyperlink r:id="rId61016a7ba4d22dda4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2009.01657.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18638,51 +18638,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">956, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">249-255. Yang, B, ed. Springer. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95226a5e82a3b2625" w:history="1">
+      <w:hyperlink r:id="rId98006a7ba4d22de47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-62703-194-3_18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19296,51 +19296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,948-956. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39396a5e82a3b2a4a" w:history="1">
+      <w:hyperlink r:id="rId78836a7ba4d22e313" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-04-12-0078-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -19386,51 +19386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf blight of rice). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23426a5e82a3b2ae1" w:history="1">
+      <w:hyperlink r:id="rId27536a7ba4d22e3b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -19465,51 +19465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf streak of rice). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81176a5e82a3b2b71" w:history="1">
+      <w:hyperlink r:id="rId39926a7ba4d22e42f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56977</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -19604,51 +19604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19146a5e82a3b2c51" w:history="1">
+      <w:hyperlink r:id="rId57576a7ba4d22e50d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19714,51 +19714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae pv. oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45796a5e82a3b2d13" w:history="1">
+      <w:hyperlink r:id="rId52586a7ba4d22e5ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19861,81 +19861,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69366a5e82a3b2e0d" w:history="1">
+      <w:hyperlink r:id="rId18216a7ba4d22e6bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02685.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="1703994" name="name18136a5e82a3b30a0" descr="eu_funding_250.png"/>
+            <wp:docPr id="29587593" name="name85146a7ba4d22e8e7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95166a5e82a3b309f" cstate="print"/>
+                    <a:blip r:embed="rId83606a7ba4d22e8e5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -20033,137 +20033,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36700272">
+  <w:abstractNum w:abstractNumId="72296563">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25297491">
+    <w:lvl w:ilvl="0" w:tplc="36926551">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25297491" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36926551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25297491" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36926551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25297491" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36926551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25297491" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36926551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25297491" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36926551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25297491" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36926551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25297491" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36926551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25297491" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36926551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36700271">
+  <w:abstractNum w:abstractNumId="72296562">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56267963">
+    <w:lvl w:ilvl="0" w:tplc="50162502">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20915,55 +20915,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36700271">
-    <w:abstractNumId w:val="36700271"/>
+  <w:num w:numId="72296562">
+    <w:abstractNumId w:val="72296562"/>
   </w:num>
-  <w:num w:numId="36700272">
-    <w:abstractNumId w:val="36700272"/>
+  <w:num w:numId="72296563">
+    <w:abstractNumId w:val="72296563"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -32513,51 +32513,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId938478561" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId945242445" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33956a5e82a3a979c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/" TargetMode="External"/><Relationship Id="rId95906a5e82a3a9808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/categorization" TargetMode="External"/><Relationship Id="rId94006a5e82a3aa2aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/photos" TargetMode="External"/><Relationship Id="rId30566a5e82a3aa42e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId83036a5e82a3ab438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId95196a5e82a3aed69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agridata.ec.europa.eu/extensions/DataPortal/rice.html" TargetMode="External"/><Relationship Id="rId23366a5e82a3aee22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-14-0504-PDN" TargetMode="External"/><Relationship Id="rId31356a5e82a3aeeb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId57666a5e82a3aefe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId50276a5e82a3af22a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20147801491" TargetMode="External"/><Relationship Id="rId46446a5e82a3af2a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId50256a5e82a3af376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04800-8" TargetMode="External"/><Relationship Id="rId82206a5e82a3af462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId25486a5e82a3af4d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(06)60041-2" TargetMode="External"/><Relationship Id="rId18476a5e82a3af581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12954" TargetMode="External"/><Relationship Id="rId45576a5e82a3af632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId49596a5e82a3afa03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId94116a5e82a3afab7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022" TargetMode="External"/><Relationship Id="rId64096a5e82a3afcde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId93186a5e82a3afdae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1516-89132015060263" TargetMode="External"/><Relationship Id="rId84886a5e82a3afe5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.05.2020.0083" TargetMode="External"/><Relationship Id="rId26786a5e82a3aff0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId26626a5e82a3aff82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId59896a5e82a3afff4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html" TargetMode="External"/><Relationship Id="rId16296a5e82a3b02bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId48266a5e82a3b059d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId56276a5e82a3b06a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId55776a5e82a3b084d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId16016a5e82a3b08de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId33366a5e82a3b09ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId37536a5e82a3b0baf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId41216a5e82a3b0d64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.00923-18" TargetMode="External"/><Relationship Id="rId60066a5e82a3b0f05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-021-00482-z" TargetMode="External"/><Relationship Id="rId13826a5e82a3b1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId36536a5e82a3b1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/9789812814289_0131" TargetMode="External"/><Relationship Id="rId27246a5e82a3b1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId63366a5e82a3b16e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId90476a5e82a3b1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12909" TargetMode="External"/><Relationship Id="rId48326a5e82a3b1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9121673" TargetMode="External"/><Relationship Id="rId37796a5e82a3b1b35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/genes12101587" TargetMode="External"/><Relationship Id="rId11956a5e82a3b1cdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId53146a5e82a3b1da2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/tpj.13212" TargetMode="External"/><Relationship Id="rId17216a5e82a3b1e58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId55236a5e82a3b2024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00221287-130-11-2983" TargetMode="External"/><Relationship Id="rId87596a5e82a3b242c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-74515-w" TargetMode="External"/><Relationship Id="rId80686a5e82a3b25b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId95226a5e82a3b2625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-62703-194-3_18" TargetMode="External"/><Relationship Id="rId39396a5e82a3b2a4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-12-0078-R" TargetMode="External"/><Relationship Id="rId23426a5e82a3b2ae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId81176a5e82a3b2b71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId19146a5e82a3b2c51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId45796a5e82a3b2d13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69366a5e82a3b2e0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId46546a5e82a3aa16a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46546a5e82a3aa16a.jpg"/><Relationship Id="rId66496a5e82a3ac033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66496a5e82a3ac033.jpg"/><Relationship Id="rId95166a5e82a3b309f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95166a5e82a3b309f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId699644376" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId798216854" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47906a7ba4d2226d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/" TargetMode="External"/><Relationship Id="rId83996a7ba4d222753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/categorization" TargetMode="External"/><Relationship Id="rId32336a7ba4d2234e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/photos" TargetMode="External"/><Relationship Id="rId57636a7ba4d223780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId87096a7ba4d225464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId74986a7ba4d22a1be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agridata.ec.europa.eu/extensions/DataPortal/rice.html" TargetMode="External"/><Relationship Id="rId26776a7ba4d22a276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-14-0504-PDN" TargetMode="External"/><Relationship Id="rId20936a7ba4d22a309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId85106a7ba4d22a4b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId48026a7ba4d22a74c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20147801491" TargetMode="External"/><Relationship Id="rId29926a7ba4d22a7cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId93736a7ba4d22a89b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04800-8" TargetMode="External"/><Relationship Id="rId21826a7ba4d22a989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId95896a7ba4d22a9f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(06)60041-2" TargetMode="External"/><Relationship Id="rId76426a7ba4d22aaa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12954" TargetMode="External"/><Relationship Id="rId61396a7ba4d22ab95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId69656a7ba4d22af85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId62036a7ba4d22b03b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022" TargetMode="External"/><Relationship Id="rId81286a7ba4d22b249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId44996a7ba4d22b34e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1516-89132015060263" TargetMode="External"/><Relationship Id="rId57306a7ba4d22b444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.05.2020.0083" TargetMode="External"/><Relationship Id="rId22946a7ba4d22b537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId42396a7ba4d22b5b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId71716a7ba4d22b625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html" TargetMode="External"/><Relationship Id="rId25566a7ba4d22b760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId65106a7ba4d22ba22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId70846a7ba4d22bb7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId59486a7ba4d22bd6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId28786a7ba4d22be00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId23256a7ba4d22bf31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId84366a7ba4d22c101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId64156a7ba4d22c308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.00923-18" TargetMode="External"/><Relationship Id="rId23026a7ba4d22c4f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-021-00482-z" TargetMode="External"/><Relationship Id="rId63546a7ba4d22c60a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId40946a7ba4d22c918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/9789812814289_0131" TargetMode="External"/><Relationship Id="rId65816a7ba4d22ccd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId38686a7ba4d22cd85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId46246a7ba4d22ce21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12909" TargetMode="External"/><Relationship Id="rId26226a7ba4d22cebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9121673" TargetMode="External"/><Relationship Id="rId81226a7ba4d22d263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/genes12101587" TargetMode="External"/><Relationship Id="rId45876a7ba4d22d439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId86386a7ba4d22d4ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/tpj.13212" TargetMode="External"/><Relationship Id="rId22246a7ba4d22d599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId46936a7ba4d22d763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00221287-130-11-2983" TargetMode="External"/><Relationship Id="rId51076a7ba4d22dc19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-74515-w" TargetMode="External"/><Relationship Id="rId61016a7ba4d22dda4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId98006a7ba4d22de47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-62703-194-3_18" TargetMode="External"/><Relationship Id="rId78836a7ba4d22e313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-12-0078-R" TargetMode="External"/><Relationship Id="rId27536a7ba4d22e3b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId39926a7ba4d22e42f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId57576a7ba4d22e50d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId52586a7ba4d22e5ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18216a7ba4d22e6bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId39056a7ba4d223343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39056a7ba4d223343.jpg"/><Relationship Id="rId63346a7ba4d2266a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63346a7ba4d2266a7.jpg"/><Relationship Id="rId83606a7ba4d22e8e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83606a7ba4d22e8e5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>