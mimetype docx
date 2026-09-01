--- v16 (2026-08-11)
+++ v17 (2026-09-01)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Fang et al.) Bradbury</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLS, bacterial leaf streak of rice, leaf streak of rice</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47906a7ba4d2226d8" w:history="1">
+            <w:hyperlink r:id="rId94036a9628470833a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83996a7ba4d222753" w:history="1">
+            <w:hyperlink r:id="rId94536a96284708b38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="17284976" name="name34826a7ba4d223346" descr="1759.jpg"/>
+                  <wp:docPr id="22588362" name="name58036a96284709474" descr="1759.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1759.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39056a7ba4d223343" cstate="print"/>
+                          <a:blip r:embed="rId87276a96284709471" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId32336a7ba4d2234e3" w:history="1">
+            <w:hyperlink r:id="rId65106a9628470960a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -624,51 +624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57636a7ba4d223780" w:history="1">
+      <w:hyperlink r:id="rId73986a96284709857" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">see EPPO Datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
@@ -3155,51 +3155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId87096a7ba4d225464" w:history="1">
+      <w:hyperlink r:id="rId37206a9628470ab22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">see EPPO Datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. oryzae</w:t>
@@ -3234,63 +3234,63 @@
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">oryzae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) no geographically distinct groups have been determined (Ou, 1985; Mew, 1991).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36467540" name="name13696a7ba4d2266a9" descr="XANTTO_distribution_map.jpg"/>
+            <wp:docPr id="89192665" name="name12626a9628470bb47" descr="XANTTO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTTO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63346a7ba4d2266a7" cstate="print"/>
+                    <a:blip r:embed="rId73056a9628470bb44" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10069,51 +10069,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 30. CAB International, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agri-food Data Portal (2022) Agri-Food Markets. Rice. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74986a7ba4d22a1be" w:history="1">
+      <w:hyperlink r:id="rId85506a9628470f24b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agridata.ec.europa.eu/extensions/DataPortal/rice.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10179,51 +10179,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1426. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26776a7ba4d22a276" w:history="1">
+      <w:hyperlink r:id="rId54786a9628470f30a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-14-0504-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10269,51 +10269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">219-227. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20936a7ba4d22a309" w:history="1">
+      <w:hyperlink r:id="rId26316a9628470f39d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1071/AR9730219</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10455,51 +10455,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0232115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85106a7ba4d22a4b6" w:history="1">
+      <w:hyperlink r:id="rId31276a9628470f4d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0232115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10815,51 +10815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Distribution map]. Distribution Maps of Plant Diseases, No 463 October. Wallingford, UK: CABI, Map 463 (Edition 4). CABI Plantwise (2022) Pest management decision guide: green and yellow list. Bacterial leaf streak on rice. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48026a7ba4d22a74c" w:history="1">
+      <w:hyperlink r:id="rId88116a9628470f769" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantwise.org/KnowledgeBank/pmdg/20147801491</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10894,51 +10894,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e80351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29926a7ba4d22a7cd" w:history="1">
+      <w:hyperlink r:id="rId95906a9628470f7ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0080351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11024,51 +11024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5089. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93736a7ba4d22a89b" w:history="1">
+      <w:hyperlink r:id="rId79076a9628470f8c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-017-04800-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11174,51 +11174,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21826a7ba4d22a989" w:history="1">
+      <w:hyperlink r:id="rId55636a9628470f9cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9030187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11244,51 +11244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 216-220. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95896a7ba4d22a9f9" w:history="1">
+      <w:hyperlink r:id="rId99606a9628470fa42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S1671-2927(06)60041-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11354,51 +11354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288-296. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76426a7ba4d22aaa6" w:history="1">
+      <w:hyperlink r:id="rId96036a9628470fb10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12954</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11462,51 +11462,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1357–1367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61396a7ba4d22ab95" w:history="1">
+      <w:hyperlink r:id="rId67966a9628470fbf1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jam.13094</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11982,51 +11982,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69656a7ba4d22af85" w:history="1">
+      <w:hyperlink r:id="rId44016a9628470ff78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12090,51 +12090,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 543–553.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2022) Interceptions of harmful organisms in imported plants and other objects. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62036a7ba4d22b03b" w:history="1">
+      <w:hyperlink r:id="rId59156a9628471002c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12412,51 +12412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 288–302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81286a7ba4d22b249" w:history="1">
+      <w:hyperlink r:id="rId79826a96284710243" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2011.00745.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12542,51 +12542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 821-832. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44996a7ba4d22b34e" w:history="1">
+      <w:hyperlink r:id="rId65386a96284710316" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1516-89132015060263</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12652,51 +12652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 173-181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57306a7ba4d22b444" w:history="1">
+      <w:hyperlink r:id="rId68476a962847103c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.OA.05.2020.0083</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12762,51 +12762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, 18pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22946a7ba4d22b537" w:history="1">
+      <w:hyperlink r:id="rId99326a96284710485" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-016-3422-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12832,51 +12832,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 535. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42396a7ba4d22b5b0" w:history="1">
+      <w:hyperlink r:id="rId67686a962847104fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2015.00535</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12902,51 +12902,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71716a7ba4d22b625" w:history="1">
+      <w:hyperlink r:id="rId54956a9628471056e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13099,51 +13099,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12 pp </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25566a7ba4d22b760" w:history="1">
+      <w:hyperlink r:id="rId69206a962847106ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-019-0358-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13523,51 +13523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 575-579. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65106a7ba4d22ba22" w:history="1">
+      <w:hyperlink r:id="rId83176a96284710d42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.NT.05.2016.0118</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13680,51 +13680,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 51-55.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraehmer H, Thomas C &amp; Vidotto F (2017) Rice Production in Europe. In: Chauhan B, Jabran K, Mahajan G (eds) Rice Production Worldwide. Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70846a7ba4d22bb7f" w:history="1">
+      <w:hyperlink r:id="rId91586a96284711326" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-319-47516-5_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13948,51 +13948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4519–4530. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59486a7ba4d22bd6b" w:history="1">
+      <w:hyperlink r:id="rId75996a96284711918" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.00274-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14038,51 +14038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507,15 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28786a7ba4d22be00" w:history="1">
+      <w:hyperlink r:id="rId88416a96284711af0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2019.00507</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14208,51 +14208,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425-429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23256a7ba4d22bf31" w:history="1">
+      <w:hyperlink r:id="rId27836a96284711e09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.12719/KSIA.2014.26.4.425</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14494,51 +14494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 398-406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84366a7ba4d22c101" w:history="1">
+      <w:hyperlink r:id="rId40846a9628471214c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cj.2014.06.005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14738,51 +14738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00923-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64156a7ba4d22c308" w:history="1">
+      <w:hyperlink r:id="rId81196a9628471232a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/MRA.00923-18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14995,51 +14995,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rice (N Y)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 38, 5pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23026a7ba4d22c4f7" w:history="1">
+      <w:hyperlink r:id="rId66786a962847125b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12284-021-00482-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15163,51 +15163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 303-324. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63546a7ba4d22c60a" w:history="1">
+      <w:hyperlink r:id="rId49316a96284712b3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2006.00344.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15654,51 +15654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rice Genetics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">III,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 934-938 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40946a7ba4d22c918" w:history="1">
+      <w:hyperlink r:id="rId50956a96284712f66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1142/9789812814289_0131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16127,51 +16127,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43, 14pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65816a7ba4d22ccd1" w:history="1">
+      <w:hyperlink r:id="rId99826a96284713299" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16237,51 +16237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–441. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38686a7ba4d22cd85" w:history="1">
+      <w:hyperlink r:id="rId31786a9628471334e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s002530100641</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16327,51 +16327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 291-302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46246a7ba4d22ce21" w:history="1">
+      <w:hyperlink r:id="rId94596a962847133e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16417,51 +16417,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26226a7ba4d22cebe" w:history="1">
+      <w:hyperlink r:id="rId87906a96284713473" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9121673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16930,51 +16930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1587. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81226a7ba4d22d263" w:history="1">
+      <w:hyperlink r:id="rId44666a962847137bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/genes12101587</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17178,51 +17178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3930-3937. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45876a7ba4d22d439" w:history="1">
+      <w:hyperlink r:id="rId46896a9628471396d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00028-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17288,51 +17288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 472-483. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86386a7ba4d22d4ea" w:history="1">
+      <w:hyperlink r:id="rId84466a96284713a24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/tpj.13212</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17396,51 +17396,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2013) Recovery Plan for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> causing bacterial blight and bacterial leaf streak of rice. 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22246a7ba4d22d599" w:history="1">
+      <w:hyperlink r:id="rId54826a96284713adc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17682,51 +17682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2983-2999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46936a7ba4d22d763" w:history="1">
+      <w:hyperlink r:id="rId64716a96284713cb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00221287-130-11-2983</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18320,51 +18320,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19439. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51076a7ba4d22dc19" w:history="1">
+      <w:hyperlink r:id="rId32176a962847140bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-74515-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18568,51 +18568,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61016a7ba4d22dda4" w:history="1">
+      <w:hyperlink r:id="rId33536a96284714248" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0434.2009.01657.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18638,51 +18638,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">956, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">249-255. Yang, B, ed. Springer. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98006a7ba4d22de47" w:history="1">
+      <w:hyperlink r:id="rId71506a962847142c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-62703-194-3_18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19296,51 +19296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,948-956. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78836a7ba4d22e313" w:history="1">
+      <w:hyperlink r:id="rId28916a96284714794" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-04-12-0078-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -19386,51 +19386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf blight of rice). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27536a7ba4d22e3b1" w:history="1">
+      <w:hyperlink r:id="rId24296a96284714855" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -19465,51 +19465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial leaf streak of rice). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39926a7ba4d22e42f" w:history="1">
+      <w:hyperlink r:id="rId59076a962847148ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56977</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -19604,51 +19604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5109, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57576a7ba4d22e50d" w:history="1">
+      <w:hyperlink r:id="rId25256a96284714a05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19714,51 +19714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas oryzae pv. oryzicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52586a7ba4d22e5ca" w:history="1">
+      <w:hyperlink r:id="rId42376a96284714b38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19861,81 +19861,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18216a7ba4d22e6bd" w:history="1">
+      <w:hyperlink r:id="rId44316a96284714c39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02685.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="29587593" name="name85146a7ba4d22e8e7" descr="eu_funding_250.png"/>
+            <wp:docPr id="27013749" name="name38436a96284714cab" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83606a7ba4d22e8e5" cstate="print"/>
+                    <a:blip r:embed="rId85116a96284714caa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -20033,137 +20033,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72296563">
+  <w:abstractNum w:abstractNumId="45083945">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36926551">
+    <w:lvl w:ilvl="0" w:tplc="35158483">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36926551" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35158483" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36926551" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35158483" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36926551" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35158483" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36926551" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35158483" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36926551" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35158483" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36926551" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35158483" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36926551" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35158483" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36926551" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35158483" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72296562">
+  <w:abstractNum w:abstractNumId="45083944">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50162502">
+    <w:lvl w:ilvl="0" w:tplc="35098170">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20915,55 +20915,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72296562">
-    <w:abstractNumId w:val="72296562"/>
+  <w:num w:numId="45083944">
+    <w:abstractNumId w:val="45083944"/>
   </w:num>
-  <w:num w:numId="72296563">
-    <w:abstractNumId w:val="72296563"/>
+  <w:num w:numId="45083945">
+    <w:abstractNumId w:val="45083945"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -32513,51 +32513,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId699644376" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId798216854" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47906a7ba4d2226d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/" TargetMode="External"/><Relationship Id="rId83996a7ba4d222753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/categorization" TargetMode="External"/><Relationship Id="rId32336a7ba4d2234e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/photos" TargetMode="External"/><Relationship Id="rId57636a7ba4d223780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId87096a7ba4d225464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId74986a7ba4d22a1be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agridata.ec.europa.eu/extensions/DataPortal/rice.html" TargetMode="External"/><Relationship Id="rId26776a7ba4d22a276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-14-0504-PDN" TargetMode="External"/><Relationship Id="rId20936a7ba4d22a309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId85106a7ba4d22a4b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId48026a7ba4d22a74c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20147801491" TargetMode="External"/><Relationship Id="rId29926a7ba4d22a7cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId93736a7ba4d22a89b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04800-8" TargetMode="External"/><Relationship Id="rId21826a7ba4d22a989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId95896a7ba4d22a9f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(06)60041-2" TargetMode="External"/><Relationship Id="rId76426a7ba4d22aaa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12954" TargetMode="External"/><Relationship Id="rId61396a7ba4d22ab95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId69656a7ba4d22af85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId62036a7ba4d22b03b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022" TargetMode="External"/><Relationship Id="rId81286a7ba4d22b249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId44996a7ba4d22b34e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1516-89132015060263" TargetMode="External"/><Relationship Id="rId57306a7ba4d22b444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.05.2020.0083" TargetMode="External"/><Relationship Id="rId22946a7ba4d22b537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId42396a7ba4d22b5b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId71716a7ba4d22b625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html" TargetMode="External"/><Relationship Id="rId25566a7ba4d22b760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId65106a7ba4d22ba22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId70846a7ba4d22bb7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId59486a7ba4d22bd6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId28786a7ba4d22be00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId23256a7ba4d22bf31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId84366a7ba4d22c101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId64156a7ba4d22c308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.00923-18" TargetMode="External"/><Relationship Id="rId23026a7ba4d22c4f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-021-00482-z" TargetMode="External"/><Relationship Id="rId63546a7ba4d22c60a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId40946a7ba4d22c918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/9789812814289_0131" TargetMode="External"/><Relationship Id="rId65816a7ba4d22ccd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId38686a7ba4d22cd85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId46246a7ba4d22ce21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12909" TargetMode="External"/><Relationship Id="rId26226a7ba4d22cebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9121673" TargetMode="External"/><Relationship Id="rId81226a7ba4d22d263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/genes12101587" TargetMode="External"/><Relationship Id="rId45876a7ba4d22d439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId86386a7ba4d22d4ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/tpj.13212" TargetMode="External"/><Relationship Id="rId22246a7ba4d22d599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId46936a7ba4d22d763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00221287-130-11-2983" TargetMode="External"/><Relationship Id="rId51076a7ba4d22dc19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-74515-w" TargetMode="External"/><Relationship Id="rId61016a7ba4d22dda4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId98006a7ba4d22de47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-62703-194-3_18" TargetMode="External"/><Relationship Id="rId78836a7ba4d22e313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-12-0078-R" TargetMode="External"/><Relationship Id="rId27536a7ba4d22e3b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId39926a7ba4d22e42f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId57576a7ba4d22e50d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId52586a7ba4d22e5ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18216a7ba4d22e6bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId39056a7ba4d223343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39056a7ba4d223343.jpg"/><Relationship Id="rId63346a7ba4d2266a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63346a7ba4d2266a7.jpg"/><Relationship Id="rId83606a7ba4d22e8e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83606a7ba4d22e8e5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId106347173" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId340066631" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94036a9628470833a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/" TargetMode="External"/><Relationship Id="rId94536a96284708b38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/categorization" TargetMode="External"/><Relationship Id="rId65106a9628470960a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTTO/photos" TargetMode="External"/><Relationship Id="rId73986a96284709857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId37206a9628470ab22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTOR/datasheet" TargetMode="External"/><Relationship Id="rId85506a9628470f24b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agridata.ec.europa.eu/extensions/DataPortal/rice.html" TargetMode="External"/><Relationship Id="rId54786a9628470f30a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-14-0504-PDN" TargetMode="External"/><Relationship Id="rId26316a9628470f39d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1071/AR9730219" TargetMode="External"/><Relationship Id="rId31276a9628470f4d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId88116a9628470f769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantwise.org/KnowledgeBank/pmdg/20147801491" TargetMode="External"/><Relationship Id="rId95906a9628470f7ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0080351" TargetMode="External"/><Relationship Id="rId79076a9628470f8c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-017-04800-8" TargetMode="External"/><Relationship Id="rId55636a9628470f9cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9030187" TargetMode="External"/><Relationship Id="rId99606a9628470fa42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1671-2927(06)60041-2" TargetMode="External"/><Relationship Id="rId96036a9628470fb10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12954" TargetMode="External"/><Relationship Id="rId67966a9628470fbf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.13094" TargetMode="External"/><Relationship Id="rId44016a9628470ff78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId59156a9628471002c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plants/plant-health-and-biosecurity/european-union-notification-system-plant-health-interceptions-europhyt/interceptions_en#plant-interceptions--monthly-reports-2022" TargetMode="External"/><Relationship Id="rId79826a96284710243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2011.00745.x" TargetMode="External"/><Relationship Id="rId65386a96284710316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1516-89132015060263" TargetMode="External"/><Relationship Id="rId68476a962847103c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.05.2020.0083" TargetMode="External"/><Relationship Id="rId99326a96284710485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-016-3422-7" TargetMode="External"/><Relationship Id="rId67686a962847104fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2015.00535" TargetMode="External"/><Relationship Id="rId54956a9628471056e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agritech.tnau.ac.in/expert_system/paddy/cpdisbls.html" TargetMode="External"/><Relationship Id="rId69206a962847106ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-019-0358-y" TargetMode="External"/><Relationship Id="rId83176a96284710d42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.NT.05.2016.0118" TargetMode="External"/><Relationship Id="rId91586a96284711326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-47516-5_4" TargetMode="External"/><Relationship Id="rId75996a96284711918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.00274-14" TargetMode="External"/><Relationship Id="rId88416a96284711af0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00507" TargetMode="External"/><Relationship Id="rId27836a96284711e09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12719/KSIA.2014.26.4.425" TargetMode="External"/><Relationship Id="rId40846a9628471214c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cj.2014.06.005" TargetMode="External"/><Relationship Id="rId81196a9628471232a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.00923-18" TargetMode="External"/><Relationship Id="rId66786a962847125b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12284-021-00482-z" TargetMode="External"/><Relationship Id="rId49316a96284712b3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2006.00344.x" TargetMode="External"/><Relationship Id="rId50956a96284712f66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/9789812814289_0131" TargetMode="External"/><Relationship Id="rId99826a96284713299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId31786a9628471334e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s002530100641" TargetMode="External"/><Relationship Id="rId94596a962847133e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12909" TargetMode="External"/><Relationship Id="rId87906a96284713473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9121673" TargetMode="External"/><Relationship Id="rId44666a962847137bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/genes12101587" TargetMode="External"/><Relationship Id="rId46896a9628471396d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00028-11" TargetMode="External"/><Relationship Id="rId84466a96284713a24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/tpj.13212" TargetMode="External"/><Relationship Id="rId54826a96284713adc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ars.usda.gov/ARSUserFiles/opmp/Rice%20Bacterial%20Blight%20and%20Streak%20Recovery%20Plan%20Final.pdf" TargetMode="External"/><Relationship Id="rId64716a96284713cb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00221287-130-11-2983" TargetMode="External"/><Relationship Id="rId32176a962847140bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-74515-w" TargetMode="External"/><Relationship Id="rId33536a96284714248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0434.2009.01657.x" TargetMode="External"/><Relationship Id="rId71506a962847142c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-62703-194-3_18" TargetMode="External"/><Relationship Id="rId28916a96284714794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-12-0078-R" TargetMode="External"/><Relationship Id="rId24296a96284714855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56956" TargetMode="External"/><Relationship Id="rId59076a962847148ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56977" TargetMode="External"/><Relationship Id="rId25256a96284714a05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5109" TargetMode="External"/><Relationship Id="rId42376a96284714b38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44316a96284714c39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02685.x" TargetMode="External"/><Relationship Id="rId87276a96284709471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87276a96284709471.jpg"/><Relationship Id="rId73056a9628470bb44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73056a9628470bb44.jpg"/><Relationship Id="rId85116a96284714caa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85116a96284714caa.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>