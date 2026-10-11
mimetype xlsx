--- v0 (2025-10-09)
+++ v1 (2026-10-11)
@@ -105,51 +105,53 @@
     <t>* Camele I, Lo Cantore P, Lasco R, Iacobellis NS (2001) Xanthomonas arboricola pv. pruni su susino in Basilicata. L'informatore Agrario 27,  55-57.
 * Rosello M, Santiago R, Palacio-Bielsa A, Garcia-Figueres F, Monton C, Cambra MA, Lopez MM (2012) Current status of bacterial spot of stone fruits and almond caused by Xanthomonas arboricola pv. pruni in Spain. Journal of Plant Pathology  94 (1, Suppl.), S1.15-21.
 * Shen YM, Huang TC, Chao CH, Liu HL (2013) First report of bacterial spot caused by Xanthomonas arboricola pv. pruni on Japanese plum in Taiwan. Plant Disease 97(6), 835-835.
 * Topp BL, Heaton JB, Russell DM, Mayer R (1989) Field susceptibility of Japanese-type plums to Xanthomonas campestris pv. pruni. Australian Journal of Experimental Agriculture 29, 905-909.</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>PRNAP</t>
   </si>
   <si>
     <t>Prunus apetala</t>
   </si>
   <si>
     <t>* EFSA PLH (2014) EFSA Panel on Plant Health. Scientific Opinion on pest categorisation of Xanthomonas campestris pv. pruni (Smith) Dye. EFSA Journal 12(10), 3857, 25 pp. https://doi.org/10.2903/j.efsa.2014.3857
 ------- As Prunus crassipes (=Prunus apetala var. apetala - some authors accept varieties, others consider these variaties as synonyms of P. apetala).</t>
   </si>
   <si>
     <t>PRNAV</t>
   </si>
   <si>
     <t>Prunus avium</t>
   </si>
   <si>
-    <t>* Jami F, Kazempour MN, Elahinia SA, Khodakaramian G (2005) First report of Xanthomonas arboricola pv. pruni on stone fruit trees from Iran. Journal of phytopathology 153(6), 371-372.</t>
+    <t>* Cuesta-Morrondo S, Palacio-Bielsa A, Popović T, Obradović A, Garita-Cambronero J, Cubero J (2026) Revisiting the Identification of Xanthomonas arboricola Strains Isolated from Cherry in Montenegro Through Genome Analysis and Pathogenicity Testing. Phytopathology 116(3), 340-346. https://doi.org/10.1094/PHYTO-05-25-0168-SC
+------- rare host. 
+* Jami F, Kazempour MN, Elahinia SA, Khodakaramian G (2005) First report of Xanthomonas arboricola pv. pruni on stone fruit trees from Iran. Journal of phytopathology 153(6), 371-372.</t>
   </si>
   <si>
     <t>PRNBU</t>
   </si>
   <si>
     <t>Prunus buergeriana</t>
   </si>
   <si>
     <t>* EFSA PLH (2014) EFSA Panel on Plant Health. Scientific Opinion on pest categorisation of Xanthomonas campestris pv. pruni (Smith) Dye. EFSA Journal 12(10), 3857, 25 pp. https://doi.org/10.2903/j.efsa.2014.3857</t>
   </si>
   <si>
     <t>PRNCE</t>
   </si>
   <si>
     <t>Prunus cerasus</t>
   </si>
   <si>
     <t>PRNDV</t>
   </si>
   <si>
     <t>Prunus davidiana</t>
   </si>
   <si>
     <t>* EFSA PLH (2014) EFSA Panel on Plant Health. Scientific Opinion on pest categorisation of Xanthomonas campestris pv. pruni (Smith) Dye. EFSA Journal 12(10), 3857, 25 pp. https://doi.org/10.2903/j.efsa.2014.3857
 * Rosello M, Santiago R, Palacio-Bielsa A, Garcia-Figueres F, Monton C, Cambra MA, Lopez MM (2012) Current status of bacterial spot of stone fruits and almond caused by Xanthomonas arboricola pv. pruni in Spain. Journal of Plant Pathology  94 (1, Suppl.), S1.15-21.</t>