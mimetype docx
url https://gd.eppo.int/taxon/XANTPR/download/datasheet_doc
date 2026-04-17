--- v6 (2026-03-27)
+++ v7 (2026-04-17)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Smith) Dowson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial canker of stone fruits, bacterial leaf spot of stone fruits, bacterial shot-hole of stone fruits, black spot of plum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616369c6e58c9decc" w:history="1">
+            <w:hyperlink r:id="rId637969e1813966ca5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511469c6e58c9df3c" w:history="1">
+            <w:hyperlink r:id="rId233669e1813966d12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="18331169" name="name576069c6e58c9e548" descr="9376.jpg"/>
+                  <wp:docPr id="52620167" name="name116869e181396731f" descr="9376.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9376.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId894769c6e58c9e546" cstate="print"/>
+                          <a:blip r:embed="rId484369e181396731d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId664769c6e58c9e64d" w:history="1">
+            <w:hyperlink r:id="rId159769e1813967445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1521,63 +1521,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. are being cultivated although it is not always widespread within these regions. It has been present in the EPPO region (e.g. in Italy) for decades but it was first described in North America (EFSA, 2014). However, it is not clear (from the literature) whether it has initially spread only from North America.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="64742360" name="name640769c6e58c9fd07" descr="XANTPR_distribution_map.jpg"/>
+            <wp:docPr id="46887173" name="name818869e1813968692" descr="XANTPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId878369c6e58c9fd04" cstate="print"/>
+                    <a:blip r:embed="rId460369e181396868f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3930,51 +3930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pruni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, from pest-free production sites, to have been tested, or inspected for evergreen species before dispatch (See more detailed phytosanitary measures recommended at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId390769c6e58ca0f27" w:history="1">
+      <w:hyperlink r:id="rId309169e18139697d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6614,51 +6614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-558. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId480269c6e58ca205a" w:history="1">
+      <w:hyperlink r:id="rId413469e181396a8e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7723,51 +7723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas arboricola pv. pruni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId389769c6e58ca27bb" w:history="1">
+      <w:hyperlink r:id="rId597069e181396afe6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7958,81 +7958,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId687569c6e58ca293b" w:history="1">
+      <w:hyperlink r:id="rId947169e181396b15b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02773.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="94400849" name="name952169c6e58ca29a5" descr="eu_funding_250.png"/>
+            <wp:docPr id="86736535" name="name218669e181396b1ed" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId463169c6e58ca29a4" cstate="print"/>
+                    <a:blip r:embed="rId970069e181396b1ec" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8130,137 +8130,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42741727">
+  <w:abstractNum w:abstractNumId="11893154">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18347516">
+    <w:lvl w:ilvl="0" w:tplc="67456866">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18347516" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67456866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18347516" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67456866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18347516" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67456866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18347516" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67456866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18347516" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67456866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18347516" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67456866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18347516" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67456866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18347516" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67456866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42741726">
+  <w:abstractNum w:abstractNumId="11893153">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30370855">
+    <w:lvl w:ilvl="0" w:tplc="25389671">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9012,55 +9012,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42741726">
-    <w:abstractNumId w:val="42741726"/>
+  <w:num w:numId="11893153">
+    <w:abstractNumId w:val="11893153"/>
   </w:num>
-  <w:num w:numId="42741727">
-    <w:abstractNumId w:val="42741727"/>
+  <w:num w:numId="11893154">
+    <w:abstractNumId w:val="11893154"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20610,51 +20610,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId177347520" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId624956465" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId616369c6e58c9decc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/" TargetMode="External"/><Relationship Id="rId511469c6e58c9df3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/categorization" TargetMode="External"/><Relationship Id="rId664769c6e58c9e64d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/photos" TargetMode="External"/><Relationship Id="rId390769c6e58ca0f27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId480269c6e58ca205a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId389769c6e58ca27bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId687569c6e58ca293b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02773.x" TargetMode="External"/><Relationship Id="rId894769c6e58c9e546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId894769c6e58c9e546.jpg"/><Relationship Id="rId878369c6e58c9fd04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId878369c6e58c9fd04.jpg"/><Relationship Id="rId463169c6e58ca29a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId463169c6e58ca29a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId947207520" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId812223057" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId637969e1813966ca5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/" TargetMode="External"/><Relationship Id="rId233669e1813966d12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/categorization" TargetMode="External"/><Relationship Id="rId159769e1813967445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/photos" TargetMode="External"/><Relationship Id="rId309169e18139697d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId413469e181396a8e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId597069e181396afe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId947169e181396b15b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02773.x" TargetMode="External"/><Relationship Id="rId484369e181396731d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId484369e181396731d.jpg"/><Relationship Id="rId460369e181396868f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId460369e181396868f.jpg"/><Relationship Id="rId970069e181396b1ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId970069e181396b1ec.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>