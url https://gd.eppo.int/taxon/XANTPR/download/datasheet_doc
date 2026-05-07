--- v7 (2026-04-17)
+++ v8 (2026-05-07)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Smith) Dowson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial canker of stone fruits, bacterial leaf spot of stone fruits, bacterial shot-hole of stone fruits, black spot of plum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637969e1813966ca5" w:history="1">
+            <w:hyperlink r:id="rId673069fcb79483bd2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233669e1813966d12" w:history="1">
+            <w:hyperlink r:id="rId525669fcb79483c3e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="52620167" name="name116869e181396731f" descr="9376.jpg"/>
+                  <wp:docPr id="253519" name="name897069fcb79487bcb" descr="9376.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9376.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId484369e181396731d" cstate="print"/>
+                          <a:blip r:embed="rId385369fcb79487bc8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId159769e1813967445" w:history="1">
+            <w:hyperlink r:id="rId974369fcb79487cf6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1521,63 +1521,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. are being cultivated although it is not always widespread within these regions. It has been present in the EPPO region (e.g. in Italy) for decades but it was first described in North America (EFSA, 2014). However, it is not clear (from the literature) whether it has initially spread only from North America.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="46887173" name="name818869e1813968692" descr="XANTPR_distribution_map.jpg"/>
+            <wp:docPr id="29693303" name="name351569fcb7948a795" descr="XANTPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId460369e181396868f" cstate="print"/>
+                    <a:blip r:embed="rId479069fcb7948a792" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3930,51 +3930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pruni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, from pest-free production sites, to have been tested, or inspected for evergreen species before dispatch (See more detailed phytosanitary measures recommended at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId309169e18139697d5" w:history="1">
+      <w:hyperlink r:id="rId490169fcb7948b955" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6614,51 +6614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-558. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId413469e181396a8e6" w:history="1">
+      <w:hyperlink r:id="rId494569fcb7949690a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7723,51 +7723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas arboricola pv. pruni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId597069e181396afe6" w:history="1">
+      <w:hyperlink r:id="rId519469fcb79497079" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7958,81 +7958,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId947169e181396b15b" w:history="1">
+      <w:hyperlink r:id="rId327069fcb79497202" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02773.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="86736535" name="name218669e181396b1ed" descr="eu_funding_250.png"/>
+            <wp:docPr id="61633143" name="name222969fcb794986bc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId970069e181396b1ec" cstate="print"/>
+                    <a:blip r:embed="rId363369fcb794986b9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8130,137 +8130,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11893154">
+  <w:abstractNum w:abstractNumId="30246227">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67456866">
+    <w:lvl w:ilvl="0" w:tplc="50368353">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67456866" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50368353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67456866" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50368353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67456866" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50368353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67456866" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50368353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67456866" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50368353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67456866" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50368353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67456866" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50368353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67456866" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50368353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11893153">
+  <w:abstractNum w:abstractNumId="30246226">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25389671">
+    <w:lvl w:ilvl="0" w:tplc="75122698">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9012,55 +9012,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11893153">
-    <w:abstractNumId w:val="11893153"/>
+  <w:num w:numId="30246226">
+    <w:abstractNumId w:val="30246226"/>
   </w:num>
-  <w:num w:numId="11893154">
-    <w:abstractNumId w:val="11893154"/>
+  <w:num w:numId="30246227">
+    <w:abstractNumId w:val="30246227"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20610,51 +20610,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId947207520" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId812223057" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId637969e1813966ca5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/" TargetMode="External"/><Relationship Id="rId233669e1813966d12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/categorization" TargetMode="External"/><Relationship Id="rId159769e1813967445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/photos" TargetMode="External"/><Relationship Id="rId309169e18139697d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId413469e181396a8e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId597069e181396afe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId947169e181396b15b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02773.x" TargetMode="External"/><Relationship Id="rId484369e181396731d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId484369e181396731d.jpg"/><Relationship Id="rId460369e181396868f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId460369e181396868f.jpg"/><Relationship Id="rId970069e181396b1ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId970069e181396b1ec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId523002838" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId679980804" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId673069fcb79483bd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/" TargetMode="External"/><Relationship Id="rId525669fcb79483c3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/categorization" TargetMode="External"/><Relationship Id="rId974369fcb79487cf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/photos" TargetMode="External"/><Relationship Id="rId490169fcb7948b955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId494569fcb7949690a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId519469fcb79497079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId327069fcb79497202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02773.x" TargetMode="External"/><Relationship Id="rId385369fcb79487bc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId385369fcb79487bc8.jpg"/><Relationship Id="rId479069fcb7948a792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId479069fcb7948a792.jpg"/><Relationship Id="rId363369fcb794986b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId363369fcb794986b9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>