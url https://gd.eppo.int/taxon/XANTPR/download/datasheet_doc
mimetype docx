--- v8 (2026-05-07)
+++ v9 (2026-05-30)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Smith) Dowson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial canker of stone fruits, bacterial leaf spot of stone fruits, bacterial shot-hole of stone fruits, black spot of plum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673069fcb79483bd2" w:history="1">
+            <w:hyperlink r:id="rId51626a1aa5ad64032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525669fcb79483c3e" w:history="1">
+            <w:hyperlink r:id="rId83066a1aa5ad6409d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="253519" name="name897069fcb79487bcb" descr="9376.jpg"/>
+                  <wp:docPr id="29123044" name="name76296a1aa5ad6417f" descr="9376.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9376.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId385369fcb79487bc8" cstate="print"/>
+                          <a:blip r:embed="rId98446a1aa5ad6417e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId974369fcb79487cf6" w:history="1">
+            <w:hyperlink r:id="rId68166a1aa5ad6428f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1521,63 +1521,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. are being cultivated although it is not always widespread within these regions. It has been present in the EPPO region (e.g. in Italy) for decades but it was first described in North America (EFSA, 2014). However, it is not clear (from the literature) whether it has initially spread only from North America.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29693303" name="name351569fcb7948a795" descr="XANTPR_distribution_map.jpg"/>
+            <wp:docPr id="21364646" name="name58286a1aa5ad65a5c" descr="XANTPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId479069fcb7948a792" cstate="print"/>
+                    <a:blip r:embed="rId76516a1aa5ad65a58" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3930,51 +3930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pruni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, from pest-free production sites, to have been tested, or inspected for evergreen species before dispatch (See more detailed phytosanitary measures recommended at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId490169fcb7948b955" w:history="1">
+      <w:hyperlink r:id="rId11386a1aa5ad66bfe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6614,51 +6614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-558. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId494569fcb7949690a" w:history="1">
+      <w:hyperlink r:id="rId37956a1aa5ad67cff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7723,51 +7723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas arboricola pv. pruni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId519469fcb79497079" w:history="1">
+      <w:hyperlink r:id="rId82466a1aa5ad683fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7958,81 +7958,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId327069fcb79497202" w:history="1">
+      <w:hyperlink r:id="rId89826a1aa5ad68572" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02773.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="61633143" name="name222969fcb794986bc" descr="eu_funding_250.png"/>
+            <wp:docPr id="80458826" name="name87076a1aa5ad685e1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId363369fcb794986b9" cstate="print"/>
+                    <a:blip r:embed="rId62536a1aa5ad685e0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8130,137 +8130,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30246227">
+  <w:abstractNum w:abstractNumId="32857024">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50368353">
+    <w:lvl w:ilvl="0" w:tplc="94106150">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50368353" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94106150" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50368353" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94106150" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50368353" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94106150" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50368353" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94106150" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50368353" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94106150" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50368353" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94106150" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50368353" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94106150" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50368353" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94106150" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30246226">
+  <w:abstractNum w:abstractNumId="32857023">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75122698">
+    <w:lvl w:ilvl="0" w:tplc="49527552">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9012,55 +9012,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30246226">
-    <w:abstractNumId w:val="30246226"/>
+  <w:num w:numId="32857023">
+    <w:abstractNumId w:val="32857023"/>
   </w:num>
-  <w:num w:numId="30246227">
-    <w:abstractNumId w:val="30246227"/>
+  <w:num w:numId="32857024">
+    <w:abstractNumId w:val="32857024"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20610,51 +20610,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId523002838" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId679980804" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId673069fcb79483bd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/" TargetMode="External"/><Relationship Id="rId525669fcb79483c3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/categorization" TargetMode="External"/><Relationship Id="rId974369fcb79487cf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/photos" TargetMode="External"/><Relationship Id="rId490169fcb7948b955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId494569fcb7949690a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId519469fcb79497079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId327069fcb79497202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02773.x" TargetMode="External"/><Relationship Id="rId385369fcb79487bc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId385369fcb79487bc8.jpg"/><Relationship Id="rId479069fcb7948a792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId479069fcb7948a792.jpg"/><Relationship Id="rId363369fcb794986b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId363369fcb794986b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId886341524" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId251987163" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51626a1aa5ad64032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/" TargetMode="External"/><Relationship Id="rId83066a1aa5ad6409d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/categorization" TargetMode="External"/><Relationship Id="rId68166a1aa5ad6428f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/photos" TargetMode="External"/><Relationship Id="rId11386a1aa5ad66bfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId37956a1aa5ad67cff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId82466a1aa5ad683fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89826a1aa5ad68572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02773.x" TargetMode="External"/><Relationship Id="rId98446a1aa5ad6417e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98446a1aa5ad6417e.jpg"/><Relationship Id="rId76516a1aa5ad65a58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76516a1aa5ad65a58.jpg"/><Relationship Id="rId62536a1aa5ad685e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62536a1aa5ad685e0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>