--- v9 (2026-05-30)
+++ v10 (2026-06-24)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Smith) Dowson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial canker of stone fruits, bacterial leaf spot of stone fruits, bacterial shot-hole of stone fruits, black spot of plum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51626a1aa5ad64032" w:history="1">
+            <w:hyperlink r:id="rId67646a3b643217005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83066a1aa5ad6409d" w:history="1">
+            <w:hyperlink r:id="rId77416a3b643217072" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="29123044" name="name76296a1aa5ad6417f" descr="9376.jpg"/>
+                  <wp:docPr id="70634941" name="name28966a3b643217864" descr="9376.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9376.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId98446a1aa5ad6417e" cstate="print"/>
+                          <a:blip r:embed="rId96896a3b643217862" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId68166a1aa5ad6428f" w:history="1">
+            <w:hyperlink r:id="rId77796a3b643217988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1521,63 +1521,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. are being cultivated although it is not always widespread within these regions. It has been present in the EPPO region (e.g. in Italy) for decades but it was first described in North America (EFSA, 2014). However, it is not clear (from the literature) whether it has initially spread only from North America.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21364646" name="name58286a1aa5ad65a5c" descr="XANTPR_distribution_map.jpg"/>
+            <wp:docPr id="14536674" name="name43176a3b643218cee" descr="XANTPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76516a1aa5ad65a58" cstate="print"/>
+                    <a:blip r:embed="rId63006a3b643218cec" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3930,51 +3930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pruni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, from pest-free production sites, to have been tested, or inspected for evergreen species before dispatch (See more detailed phytosanitary measures recommended at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11386a1aa5ad66bfe" w:history="1">
+      <w:hyperlink r:id="rId46266a3b64321a0ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6614,51 +6614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-558. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37956a1aa5ad67cff" w:history="1">
+      <w:hyperlink r:id="rId85096a3b64321b2ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7723,51 +7723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas arboricola pv. pruni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82466a1aa5ad683fe" w:history="1">
+      <w:hyperlink r:id="rId61996a3b64321ba20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7958,81 +7958,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89826a1aa5ad68572" w:history="1">
+      <w:hyperlink r:id="rId51926a3b64321bb9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02773.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="80458826" name="name87076a1aa5ad685e1" descr="eu_funding_250.png"/>
+            <wp:docPr id="2063524" name="name83876a3b64321bc3f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62536a1aa5ad685e0" cstate="print"/>
+                    <a:blip r:embed="rId15426a3b64321bc3e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8130,137 +8130,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32857024">
+  <w:abstractNum w:abstractNumId="33533479">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94106150">
+    <w:lvl w:ilvl="0" w:tplc="25955779">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94106150" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25955779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94106150" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25955779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94106150" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25955779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94106150" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25955779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94106150" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25955779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94106150" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25955779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94106150" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25955779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94106150" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25955779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32857023">
+  <w:abstractNum w:abstractNumId="33533478">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49527552">
+    <w:lvl w:ilvl="0" w:tplc="76255012">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9012,55 +9012,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32857023">
-    <w:abstractNumId w:val="32857023"/>
+  <w:num w:numId="33533478">
+    <w:abstractNumId w:val="33533478"/>
   </w:num>
-  <w:num w:numId="32857024">
-    <w:abstractNumId w:val="32857024"/>
+  <w:num w:numId="33533479">
+    <w:abstractNumId w:val="33533479"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20610,51 +20610,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId886341524" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId251987163" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51626a1aa5ad64032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/" TargetMode="External"/><Relationship Id="rId83066a1aa5ad6409d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/categorization" TargetMode="External"/><Relationship Id="rId68166a1aa5ad6428f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/photos" TargetMode="External"/><Relationship Id="rId11386a1aa5ad66bfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId37956a1aa5ad67cff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId82466a1aa5ad683fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89826a1aa5ad68572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02773.x" TargetMode="External"/><Relationship Id="rId98446a1aa5ad6417e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98446a1aa5ad6417e.jpg"/><Relationship Id="rId76516a1aa5ad65a58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76516a1aa5ad65a58.jpg"/><Relationship Id="rId62536a1aa5ad685e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62536a1aa5ad685e0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId203349311" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId190415711" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67646a3b643217005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/" TargetMode="External"/><Relationship Id="rId77416a3b643217072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/categorization" TargetMode="External"/><Relationship Id="rId77796a3b643217988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/photos" TargetMode="External"/><Relationship Id="rId46266a3b64321a0ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId85096a3b64321b2ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId61996a3b64321ba20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51926a3b64321bb9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02773.x" TargetMode="External"/><Relationship Id="rId96896a3b643217862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96896a3b643217862.jpg"/><Relationship Id="rId63006a3b643218cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63006a3b643218cec.jpg"/><Relationship Id="rId15426a3b64321bc3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15426a3b64321bc3e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>