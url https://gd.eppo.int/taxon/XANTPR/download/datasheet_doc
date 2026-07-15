--- v10 (2026-06-24)
+++ v11 (2026-07-15)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Smith) Dowson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial canker of stone fruits, bacterial leaf spot of stone fruits, bacterial shot-hole of stone fruits, black spot of plum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67646a3b643217005" w:history="1">
+            <w:hyperlink r:id="rId43856a576a97677b5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77416a3b643217072" w:history="1">
+            <w:hyperlink r:id="rId71446a576a976782c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="70634941" name="name28966a3b643217864" descr="9376.jpg"/>
+                  <wp:docPr id="20100083" name="name16516a576a9767f6d" descr="9376.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9376.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId96896a3b643217862" cstate="print"/>
+                          <a:blip r:embed="rId86326a576a9767f6b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId77796a3b643217988" w:history="1">
+            <w:hyperlink r:id="rId40036a576a97680b9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1521,63 +1521,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. are being cultivated although it is not always widespread within these regions. It has been present in the EPPO region (e.g. in Italy) for decades but it was first described in North America (EFSA, 2014). However, it is not clear (from the literature) whether it has initially spread only from North America.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14536674" name="name43176a3b643218cee" descr="XANTPR_distribution_map.jpg"/>
+            <wp:docPr id="16144702" name="name13136a576a9768f46" descr="XANTPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63006a3b643218cec" cstate="print"/>
+                    <a:blip r:embed="rId23816a576a9768f43" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3930,51 +3930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pruni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, from pest-free production sites, to have been tested, or inspected for evergreen species before dispatch (See more detailed phytosanitary measures recommended at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46266a3b64321a0ce" w:history="1">
+      <w:hyperlink r:id="rId71986a576a976a058" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6614,51 +6614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-558. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85096a3b64321b2ae" w:history="1">
+      <w:hyperlink r:id="rId13456a576a976b257" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7723,51 +7723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas arboricola pv. pruni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61996a3b64321ba20" w:history="1">
+      <w:hyperlink r:id="rId36086a576a976b96c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7958,81 +7958,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51926a3b64321bb9e" w:history="1">
+      <w:hyperlink r:id="rId74746a576a976baf1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02773.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="2063524" name="name83876a3b64321bc3f" descr="eu_funding_250.png"/>
+            <wp:docPr id="22791489" name="name92116a576a976bb80" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15426a3b64321bc3e" cstate="print"/>
+                    <a:blip r:embed="rId52356a576a976bb7e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8130,137 +8130,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33533479">
+  <w:abstractNum w:abstractNumId="70149825">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25955779">
+    <w:lvl w:ilvl="0" w:tplc="32443030">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25955779" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32443030" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25955779" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32443030" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25955779" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32443030" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25955779" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32443030" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25955779" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32443030" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25955779" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32443030" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25955779" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32443030" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25955779" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32443030" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33533478">
+  <w:abstractNum w:abstractNumId="70149824">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76255012">
+    <w:lvl w:ilvl="0" w:tplc="54818063">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9012,55 +9012,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33533478">
-    <w:abstractNumId w:val="33533478"/>
+  <w:num w:numId="70149824">
+    <w:abstractNumId w:val="70149824"/>
   </w:num>
-  <w:num w:numId="33533479">
-    <w:abstractNumId w:val="33533479"/>
+  <w:num w:numId="70149825">
+    <w:abstractNumId w:val="70149825"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20610,51 +20610,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId203349311" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId190415711" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67646a3b643217005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/" TargetMode="External"/><Relationship Id="rId77416a3b643217072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/categorization" TargetMode="External"/><Relationship Id="rId77796a3b643217988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/photos" TargetMode="External"/><Relationship Id="rId46266a3b64321a0ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId85096a3b64321b2ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId61996a3b64321ba20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51926a3b64321bb9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02773.x" TargetMode="External"/><Relationship Id="rId96896a3b643217862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96896a3b643217862.jpg"/><Relationship Id="rId63006a3b643218cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63006a3b643218cec.jpg"/><Relationship Id="rId15426a3b64321bc3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15426a3b64321bc3e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId671049558" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId651355600" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43856a576a97677b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/" TargetMode="External"/><Relationship Id="rId71446a576a976782c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/categorization" TargetMode="External"/><Relationship Id="rId40036a576a97680b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/photos" TargetMode="External"/><Relationship Id="rId71986a576a976a058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId13456a576a976b257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId36086a576a976b96c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74746a576a976baf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02773.x" TargetMode="External"/><Relationship Id="rId86326a576a9767f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86326a576a9767f6b.jpg"/><Relationship Id="rId23816a576a9768f43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23816a576a9768f43.jpg"/><Relationship Id="rId52356a576a976bb7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52356a576a976bb7e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>