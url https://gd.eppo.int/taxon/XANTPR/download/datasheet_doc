--- v11 (2026-07-15)
+++ v12 (2026-08-08)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Smith) Dowson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial canker of stone fruits, bacterial leaf spot of stone fruits, bacterial shot-hole of stone fruits, black spot of plum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43856a576a97677b5" w:history="1">
+            <w:hyperlink r:id="rId33256a7703f7a538c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71446a576a976782c" w:history="1">
+            <w:hyperlink r:id="rId19586a7703f7a53de" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20100083" name="name16516a576a9767f6d" descr="9376.jpg"/>
+                  <wp:docPr id="67910519" name="name73976a7703f7a5cee" descr="9376.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9376.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId86326a576a9767f6b" cstate="print"/>
+                          <a:blip r:embed="rId39776a7703f7a5cec" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId40036a576a97680b9" w:history="1">
+            <w:hyperlink r:id="rId43866a7703f7a5efc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1521,63 +1521,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. are being cultivated although it is not always widespread within these regions. It has been present in the EPPO region (e.g. in Italy) for decades but it was first described in North America (EFSA, 2014). However, it is not clear (from the literature) whether it has initially spread only from North America.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16144702" name="name13136a576a9768f46" descr="XANTPR_distribution_map.jpg"/>
+            <wp:docPr id="92980918" name="name24086a7703f7a71e4" descr="XANTPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23816a576a9768f43" cstate="print"/>
+                    <a:blip r:embed="rId49096a7703f7a71e2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3930,51 +3930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pruni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, from pest-free production sites, to have been tested, or inspected for evergreen species before dispatch (See more detailed phytosanitary measures recommended at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71986a576a976a058" w:history="1">
+      <w:hyperlink r:id="rId38376a7703f7a7f07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6614,51 +6614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-558. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13456a576a976b257" w:history="1">
+      <w:hyperlink r:id="rId80916a7703f7a8b58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7723,51 +7723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas arboricola pv. pruni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36086a576a976b96c" w:history="1">
+      <w:hyperlink r:id="rId35626a7703f7abafd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7958,81 +7958,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74746a576a976baf1" w:history="1">
+      <w:hyperlink r:id="rId80416a7703f7abc73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02773.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="22791489" name="name92116a576a976bb80" descr="eu_funding_250.png"/>
+            <wp:docPr id="50904729" name="name93096a7703f7abcd4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52356a576a976bb7e" cstate="print"/>
+                    <a:blip r:embed="rId29656a7703f7abcd3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8130,137 +8130,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70149825">
+  <w:abstractNum w:abstractNumId="57292351">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32443030">
+    <w:lvl w:ilvl="0" w:tplc="47735452">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32443030" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47735452" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32443030" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47735452" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32443030" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47735452" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32443030" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47735452" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32443030" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47735452" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32443030" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47735452" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32443030" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47735452" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32443030" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47735452" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70149824">
+  <w:abstractNum w:abstractNumId="57292350">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54818063">
+    <w:lvl w:ilvl="0" w:tplc="11004438">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9012,55 +9012,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70149824">
-    <w:abstractNumId w:val="70149824"/>
+  <w:num w:numId="57292350">
+    <w:abstractNumId w:val="57292350"/>
   </w:num>
-  <w:num w:numId="70149825">
-    <w:abstractNumId w:val="70149825"/>
+  <w:num w:numId="57292351">
+    <w:abstractNumId w:val="57292351"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20610,51 +20610,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId671049558" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId651355600" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43856a576a97677b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/" TargetMode="External"/><Relationship Id="rId71446a576a976782c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/categorization" TargetMode="External"/><Relationship Id="rId40036a576a97680b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/photos" TargetMode="External"/><Relationship Id="rId71986a576a976a058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId13456a576a976b257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId36086a576a976b96c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74746a576a976baf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02773.x" TargetMode="External"/><Relationship Id="rId86326a576a9767f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86326a576a9767f6b.jpg"/><Relationship Id="rId23816a576a9768f43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23816a576a9768f43.jpg"/><Relationship Id="rId52356a576a976bb7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52356a576a976bb7e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId637117262" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId291414855" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33256a7703f7a538c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/" TargetMode="External"/><Relationship Id="rId19586a7703f7a53de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/categorization" TargetMode="External"/><Relationship Id="rId43866a7703f7a5efc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/photos" TargetMode="External"/><Relationship Id="rId38376a7703f7a7f07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId80916a7703f7a8b58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId35626a7703f7abafd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80416a7703f7abc73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02773.x" TargetMode="External"/><Relationship Id="rId39776a7703f7a5cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39776a7703f7a5cec.jpg"/><Relationship Id="rId49096a7703f7a71e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49096a7703f7a71e2.jpg"/><Relationship Id="rId29656a7703f7abcd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29656a7703f7abcd3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>