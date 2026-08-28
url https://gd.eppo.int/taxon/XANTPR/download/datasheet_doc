--- v12 (2026-08-08)
+++ v13 (2026-08-28)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Smith) Dowson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial canker of stone fruits, bacterial leaf spot of stone fruits, bacterial shot-hole of stone fruits, black spot of plum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33256a7703f7a538c" w:history="1">
+            <w:hyperlink r:id="rId95056a91a2759189c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19586a7703f7a53de" w:history="1">
+            <w:hyperlink r:id="rId76096a91a27591908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67910519" name="name73976a7703f7a5cee" descr="9376.jpg"/>
+                  <wp:docPr id="78295140" name="name26676a91a275924da" descr="9376.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9376.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39776a7703f7a5cec" cstate="print"/>
+                          <a:blip r:embed="rId70366a91a275924d6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId43866a7703f7a5efc" w:history="1">
+            <w:hyperlink r:id="rId15246a91a2759264c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1521,63 +1521,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. are being cultivated although it is not always widespread within these regions. It has been present in the EPPO region (e.g. in Italy) for decades but it was first described in North America (EFSA, 2014). However, it is not clear (from the literature) whether it has initially spread only from North America.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="92980918" name="name24086a7703f7a71e4" descr="XANTPR_distribution_map.jpg"/>
+            <wp:docPr id="42855067" name="name91486a91a27593c53" descr="XANTPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49096a7703f7a71e2" cstate="print"/>
+                    <a:blip r:embed="rId11796a91a27593c4f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3930,51 +3930,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pruni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, from pest-free production sites, to have been tested, or inspected for evergreen species before dispatch (See more detailed phytosanitary measures recommended at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38376a7703f7a7f07" w:history="1">
+      <w:hyperlink r:id="rId86656a91a2759582f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6614,51 +6614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-558. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80916a7703f7a8b58" w:history="1">
+      <w:hyperlink r:id="rId36286a91a2759749f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7723,51 +7723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas arboricola pv. pruni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35626a7703f7abafd" w:history="1">
+      <w:hyperlink r:id="rId63576a91a2759807e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7958,81 +7958,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 67-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80416a7703f7abc73" w:history="1">
+      <w:hyperlink r:id="rId19896a91a275982fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02773.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="50904729" name="name93096a7703f7abcd4" descr="eu_funding_250.png"/>
+            <wp:docPr id="84889942" name="name96766a91a275983b8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29656a7703f7abcd3" cstate="print"/>
+                    <a:blip r:embed="rId31186a91a275983b6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8130,137 +8130,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57292351">
+  <w:abstractNum w:abstractNumId="21699517">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47735452">
+    <w:lvl w:ilvl="0" w:tplc="14006440">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47735452" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14006440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47735452" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14006440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47735452" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14006440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47735452" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14006440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47735452" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14006440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47735452" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14006440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47735452" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14006440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47735452" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14006440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57292350">
+  <w:abstractNum w:abstractNumId="21699516">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11004438">
+    <w:lvl w:ilvl="0" w:tplc="36234346">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9012,55 +9012,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57292350">
-    <w:abstractNumId w:val="57292350"/>
+  <w:num w:numId="21699516">
+    <w:abstractNumId w:val="21699516"/>
   </w:num>
-  <w:num w:numId="57292351">
-    <w:abstractNumId w:val="57292351"/>
+  <w:num w:numId="21699517">
+    <w:abstractNumId w:val="21699517"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20610,51 +20610,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId637117262" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId291414855" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33256a7703f7a538c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/" TargetMode="External"/><Relationship Id="rId19586a7703f7a53de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/categorization" TargetMode="External"/><Relationship Id="rId43866a7703f7a5efc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/photos" TargetMode="External"/><Relationship Id="rId38376a7703f7a7f07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId80916a7703f7a8b58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId35626a7703f7abafd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80416a7703f7abc73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02773.x" TargetMode="External"/><Relationship Id="rId39776a7703f7a5cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39776a7703f7a5cec.jpg"/><Relationship Id="rId49096a7703f7a71e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49096a7703f7a71e2.jpg"/><Relationship Id="rId29656a7703f7abcd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29656a7703f7abcd3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId627497028" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId446598845" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95056a91a2759189c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/" TargetMode="External"/><Relationship Id="rId76096a91a27591908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/categorization" TargetMode="External"/><Relationship Id="rId15246a91a2759264c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPR/photos" TargetMode="External"/><Relationship Id="rId86656a91a2759582f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId36286a91a2759749f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId63576a91a2759807e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19896a91a275982fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02773.x" TargetMode="External"/><Relationship Id="rId70366a91a275924d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70366a91a275924d6.jpg"/><Relationship Id="rId11796a91a27593c4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11796a91a27593c4f.jpg"/><Relationship Id="rId31186a91a275983b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31186a91a275983b6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>