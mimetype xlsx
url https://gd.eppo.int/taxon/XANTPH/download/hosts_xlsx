--- v0 (2025-10-04)
+++ v1 (2026-07-02)
@@ -99,90 +99,90 @@
   </si>
   <si>
     <t>Lablab purpureus</t>
   </si>
   <si>
     <t>* Zaumeyer WJ &amp; Thomas HR (1957) A monographic study of bean diseases and methods for their control. United States Department of Agriculture, Economic Research Service.
 ------- as Dolichos lablab.</t>
   </si>
   <si>
     <t>MUCDE</t>
   </si>
   <si>
     <t>Mucuna deeringiana</t>
   </si>
   <si>
     <t>* Zaumeyer WJ &amp; Thomas HR (1957) A monographic study of bean diseases and methods for their control. United States Department of Agriculture, Economic Research Service.
 ------- as Stizolobium deeringianum</t>
   </si>
   <si>
     <t>1PHSG</t>
   </si>
   <si>
     <t>Phaseolus</t>
   </si>
   <si>
+    <t>PHSAF</t>
+  </si>
+  <si>
+    <t>Phaseolus acutifolius</t>
+  </si>
+  <si>
+    <t>* Zaumeyer WJ &amp; Thomas HR (1957) A monographic study of bean diseases and methods for their control. United States Department of Agriculture, Economic Research Service.</t>
+  </si>
+  <si>
+    <t>PHSCO</t>
+  </si>
+  <si>
+    <t>Phaseolus coccineus</t>
+  </si>
+  <si>
+    <t>PHSLU</t>
+  </si>
+  <si>
+    <t>Phaseolus lunatus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Osdaghi E, Zademohamad A (2016) Phaseolus lunatus, a new host of Xanthomonas axonopodis pv. phaseoli in Iran. Journal of Phytopathology 164 (1), 56-60. </t>
+  </si>
+  <si>
+    <t>SOLNI</t>
+  </si>
+  <si>
+    <t>Solanum nigrum</t>
+  </si>
+  <si>
     <t>PHSAC</t>
   </si>
   <si>
-    <t>Phaseolus aconitifolius</t>
+    <t>Vigna aconitifolia</t>
   </si>
   <si>
     <t>* Zaumeyer WJ &amp; Thomas HR (1957) A monographic study of bean diseases and methods for their control. United States Department of Agriculture, Economic Research Service.
 ------- as Vigna aconitifolius.
 * Singh SP, Munoz CG (1999) Resistance to common bacterial blight among Phaseolus species and common bean improvement. Crop Science. 39(1), 80-89.
 ------- the most resistant species to bacterial blight.</t>
-  </si>
-[...28 lines deleted...]
-    <t>Solanum nigrum</t>
   </si>
   <si>
     <t>PHSAN</t>
   </si>
   <si>
     <t>Vigna angularis</t>
   </si>
   <si>
     <t>PHSMU</t>
   </si>
   <si>
     <t>Vigna mungo</t>
   </si>
   <si>
     <t>PHSAU</t>
   </si>
   <si>
     <t>Vigna radiata</t>
   </si>
   <si>
     <t>* Osdaghi E (2014) Occurrence of common bacterial blight on mungbean (Vigna radiata) in Iran caused by Xanthomonas axonopodis pv. phaseoli. New Disease Reports  30, 9. http://dx.doi.org/10.5197/j.2044-0588.2014.030.009
 * Zaumeyer WJ &amp; Thomas HR (1957) A monographic study of bean diseases and methods for their control. United States Department of Agriculture, Economic Research Service.</t>
   </si>
   <si>
     <t>VIGSI</t>
@@ -720,149 +720,149 @@
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10" t="s">
         <v>30</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" t="s">
         <v>33</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>15</v>
       </c>
       <c r="B12" t="s">
         <v>35</v>
       </c>
       <c r="C12" t="s">
         <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>15</v>
       </c>
       <c r="B13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" t="s">
         <v>38</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>15</v>
       </c>
       <c r="B14" t="s">
         <v>40</v>
       </c>
       <c r="C14" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>15</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>44</v>
       </c>
       <c r="C16" t="s">
         <v>45</v>
       </c>
       <c r="D16" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17" t="s">
         <v>47</v>
       </c>
       <c r="C17" t="s">
         <v>48</v>
       </c>
       <c r="D17" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>49</v>
       </c>
       <c r="B18" t="s">
         <v>50</v>
       </c>
       <c r="C18" t="s">
         <v>51</v>
       </c>
       <c r="D18" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19" t="s">
         <v>53</v>
       </c>
       <c r="C19" t="s">
         <v>54</v>