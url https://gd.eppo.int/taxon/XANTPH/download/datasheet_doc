--- v5 (2026-03-07)
+++ v6 (2026-04-05)
@@ -120,51 +120,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">phaseoli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (XANTPH) and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId414469abfce63c779" w:history="1">
+      <w:hyperlink r:id="rId564369d27c373755a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. citri</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> pv. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> (Smith) Gabriel, Kingsley, Hunter &amp; Gottwald</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of bean, bacterial leaf pustule of bean, common blight of bean, fuscous blight of bean</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139169abfce63c9f7" w:history="1">
+            <w:hyperlink r:id="rId616269d27c373781b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -500,51 +500,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId973969abfce63ca5e" w:history="1">
+            <w:hyperlink r:id="rId738569d27c3737880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -558,86 +558,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75052471" name="name584469abfce63cf5e" descr="4124.jpg"/>
+                  <wp:docPr id="84034725" name="name170969d27c373876c" descr="4124.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4124.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId113569abfce63cf5b" cstate="print"/>
+                          <a:blip r:embed="rId192069d27c3738764" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId941269abfce63d19c" w:history="1">
+            <w:hyperlink r:id="rId765069d27c3738a32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1974,63 +1974,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or both.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="43350553" name="name821869abfce63e9ce" descr="XANTPH_distribution_map.jpg"/>
+            <wp:docPr id="1407630" name="name398169d27c373acbf" descr="XANTPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId595869abfce63e9c8" cstate="print"/>
+                    <a:blip r:embed="rId820769d27c373acb7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3830,51 +3830,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 143–152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId241869abfce63fa3f" w:history="1">
+      <w:hyperlink r:id="rId812769d27c373c680" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF00037907</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3900,51 +3900,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId582369abfce63fae1" w:history="1">
+      <w:hyperlink r:id="rId291069d27c373c720" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/2193-1801-2-41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4050,51 +4050,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3295–3301. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId134469abfce63fbf2" w:history="1">
+      <w:hyperlink r:id="rId951169d27c373c81e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.02507-07</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4298,51 +4298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1185–1192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId402069abfce6402db" w:history="1">
+      <w:hyperlink r:id="rId187769d27c373c9f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-1185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4399,51 +4399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology &amp; Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId421969abfce640489" w:history="1">
+      <w:hyperlink r:id="rId319769d27c373cac8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4172/2157-7471.1000403</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4545,51 +4545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 675–679. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId655969abfce6405bc" w:history="1">
+      <w:hyperlink r:id="rId595769d27c373cbbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-70-675</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4889,51 +4889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 137–140. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId696269abfce64083b" w:history="1">
+      <w:hyperlink r:id="rId339569d27c373ce35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/jb.74.2.137-140.1957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5001,51 +5001,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">422</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1–2), 115–128. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId809069abfce64091f" w:history="1">
+      <w:hyperlink r:id="rId108369d27c373ceeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11104-017-3329-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5111,51 +5111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 203–215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId240169abfce6409e1" w:history="1">
+      <w:hyperlink r:id="rId733069d27c373cf9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9164-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5181,51 +5181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), 6787–6796. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId342469abfce640a59" w:history="1">
+      <w:hyperlink r:id="rId803669d27c373d00d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.01098-10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5389,51 +5389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 198–203. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId854669abfce640c64" w:history="1">
+      <w:hyperlink r:id="rId950369d27c373d157" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-19-0325-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5459,51 +5459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 425–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId598069abfce640ce4" w:history="1">
+      <w:hyperlink r:id="rId947769d27c373d1c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-10-0095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5725,51 +5725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 221–225. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId571669abfce640e95" w:history="1">
+      <w:hyperlink r:id="rId753069d27c373d458" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670870110044030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5973,51 +5973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 558–564. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId510669abfce641021" w:history="1">
+      <w:hyperlink r:id="rId501969d27c373d611" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0558</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6357,51 +6357,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2008–2015. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId963569abfce641282" w:history="1">
+      <w:hyperlink r:id="rId412569d27c373d935" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.71.4.2008-2015.2005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6427,51 +6427,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1057–1063. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId845769abfce6412f3" w:history="1">
+      <w:hyperlink r:id="rId114969d27c373d9b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6497,51 +6497,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1459–1474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId921969abfce641365" w:history="1">
+      <w:hyperlink r:id="rId181469d27c373da29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6763,51 +6763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 105–131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId713169abfce64151a" w:history="1">
+      <w:hyperlink r:id="rId552469d27c373dbd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10681-006-4600-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7379,51 +7379,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId794269abfce641917" w:history="1">
+      <w:hyperlink r:id="rId524369d27c373e039" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-70-285</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7509,51 +7509,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId444569abfce6419e4" w:history="1">
+      <w:hyperlink r:id="rId843469d27c373e10a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-0952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7699,51 +7699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 494–518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId262269abfce641b0f" w:history="1">
+      <w:hyperlink r:id="rId693269d27c373e23b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2005.03.017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7807,51 +7807,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 2199–2223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId713069abfce641bbd" w:history="1">
+      <w:hyperlink r:id="rId603469d27c373e2ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2135/cropsci2009.03.0163</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8131,51 +8131,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472–489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId433269abfce641ddf" w:history="1">
+      <w:hyperlink r:id="rId987169d27c373e533" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8698,51 +8698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas phaseoli pv. phaseoli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId690269abfce642182" w:history="1">
+      <w:hyperlink r:id="rId320169d27c373e8ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8944,81 +8944,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 62-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId337669abfce64234a" w:history="1">
+      <w:hyperlink r:id="rId723169d27c373ea76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02772.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="9298480" name="name359269abfce6426e5" descr="eu_funding_250.png"/>
+            <wp:docPr id="75731286" name="name896769d27c373eb18" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId122569abfce6426e4" cstate="print"/>
+                    <a:blip r:embed="rId233269d27c373eb17" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9116,137 +9116,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87651056">
+  <w:abstractNum w:abstractNumId="11154266">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97485477">
+    <w:lvl w:ilvl="0" w:tplc="36407042">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97485477" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36407042" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97485477" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36407042" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97485477" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36407042" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97485477" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36407042" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97485477" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36407042" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97485477" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36407042" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97485477" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36407042" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97485477" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36407042" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87651055">
+  <w:abstractNum w:abstractNumId="11154265">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66747532">
+    <w:lvl w:ilvl="0" w:tplc="19890641">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9998,55 +9998,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87651055">
-    <w:abstractNumId w:val="87651055"/>
+  <w:num w:numId="11154265">
+    <w:abstractNumId w:val="11154265"/>
   </w:num>
-  <w:num w:numId="87651056">
-    <w:abstractNumId w:val="87651056"/>
+  <w:num w:numId="11154266">
+    <w:abstractNumId w:val="11154266"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21596,51 +21596,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId638877021" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId293066617" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId414469abfce63c779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/datasheet" TargetMode="External"/><Relationship Id="rId139169abfce63c9f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/" TargetMode="External"/><Relationship Id="rId973969abfce63ca5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/categorization" TargetMode="External"/><Relationship Id="rId941269abfce63d19c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/photos" TargetMode="External"/><Relationship Id="rId241869abfce63fa3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId582369abfce63fae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId134469abfce63fbf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId402069abfce6402db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId421969abfce640489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId655969abfce6405bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId696269abfce64083b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId809069abfce64091f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId240169abfce6409e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId342469abfce640a59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId854669abfce640c64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId598069abfce640ce4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId571669abfce640e95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId510669abfce641021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId963569abfce641282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId845769abfce6412f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId921969abfce641365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId713169abfce64151a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId794269abfce641917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId444569abfce6419e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId262269abfce641b0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId713069abfce641bbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId433269abfce641ddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId690269abfce642182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId337669abfce64234a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02772.x" TargetMode="External"/><Relationship Id="rId113569abfce63cf5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId113569abfce63cf5b.jpg"/><Relationship Id="rId595869abfce63e9c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId595869abfce63e9c8.jpg"/><Relationship Id="rId122569abfce6426e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId122569abfce6426e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId417558292" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId446138361" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId564369d27c373755a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/datasheet" TargetMode="External"/><Relationship Id="rId616269d27c373781b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/" TargetMode="External"/><Relationship Id="rId738569d27c3737880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/categorization" TargetMode="External"/><Relationship Id="rId765069d27c3738a32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/photos" TargetMode="External"/><Relationship Id="rId812769d27c373c680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId291069d27c373c720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId951169d27c373c81e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId187769d27c373c9f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId319769d27c373cac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId595769d27c373cbbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId339569d27c373ce35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId108369d27c373ceeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId733069d27c373cf9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId803669d27c373d00d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId950369d27c373d157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId947769d27c373d1c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId753069d27c373d458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId501969d27c373d611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId412569d27c373d935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId114969d27c373d9b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId181469d27c373da29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId552469d27c373dbd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId524369d27c373e039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId843469d27c373e10a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId693269d27c373e23b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId603469d27c373e2ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId987169d27c373e533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId320169d27c373e8ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId723169d27c373ea76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02772.x" TargetMode="External"/><Relationship Id="rId192069d27c3738764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId192069d27c3738764.jpg"/><Relationship Id="rId820769d27c373acb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId820769d27c373acb7.jpg"/><Relationship Id="rId233269d27c373eb17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId233269d27c373eb17.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>