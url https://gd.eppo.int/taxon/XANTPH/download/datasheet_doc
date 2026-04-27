--- v6 (2026-04-05)
+++ v7 (2026-04-27)
@@ -120,51 +120,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">phaseoli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (XANTPH) and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId564369d27c373755a" w:history="1">
+      <w:hyperlink r:id="rId423069ef9ded607b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. citri</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> pv. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> (Smith) Gabriel, Kingsley, Hunter &amp; Gottwald</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of bean, bacterial leaf pustule of bean, common blight of bean, fuscous blight of bean</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616269d27c373781b" w:history="1">
+            <w:hyperlink r:id="rId760969ef9ded60af4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -500,51 +500,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738569d27c3737880" w:history="1">
+            <w:hyperlink r:id="rId616169ef9ded60b73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -558,86 +558,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="84034725" name="name170969d27c373876c" descr="4124.jpg"/>
+                  <wp:docPr id="2025552" name="name621069ef9ded612d6" descr="4124.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4124.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId192069d27c3738764" cstate="print"/>
+                          <a:blip r:embed="rId272169ef9ded612d4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId765069d27c3738a32" w:history="1">
+            <w:hyperlink r:id="rId763269ef9ded6141e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1974,63 +1974,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or both.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1407630" name="name398169d27c373acbf" descr="XANTPH_distribution_map.jpg"/>
+            <wp:docPr id="79482119" name="name667969ef9ded62e8c" descr="XANTPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId820769d27c373acb7" cstate="print"/>
+                    <a:blip r:embed="rId947269ef9ded62e8a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3830,51 +3830,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 143–152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId812769d27c373c680" w:history="1">
+      <w:hyperlink r:id="rId804069ef9ded63c9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF00037907</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3900,51 +3900,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId291069d27c373c720" w:history="1">
+      <w:hyperlink r:id="rId566769ef9ded63d12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/2193-1801-2-41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4050,51 +4050,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3295–3301. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId951169d27c373c81e" w:history="1">
+      <w:hyperlink r:id="rId741669ef9ded63dfe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.02507-07</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4298,51 +4298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1185–1192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId187769d27c373c9f4" w:history="1">
+      <w:hyperlink r:id="rId161069ef9ded63f9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-1185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4399,51 +4399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology &amp; Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId319769d27c373cac8" w:history="1">
+      <w:hyperlink r:id="rId450369ef9ded6403d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4172/2157-7471.1000403</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4545,51 +4545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 675–679. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId595769d27c373cbbe" w:history="1">
+      <w:hyperlink r:id="rId875069ef9ded64126" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-70-675</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4889,51 +4889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 137–140. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId339569d27c373ce35" w:history="1">
+      <w:hyperlink r:id="rId733269ef9ded64357" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/jb.74.2.137-140.1957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5001,51 +5001,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">422</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1–2), 115–128. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId108369d27c373ceeb" w:history="1">
+      <w:hyperlink r:id="rId530469ef9ded6440b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11104-017-3329-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5111,51 +5111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 203–215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId733069d27c373cf9c" w:history="1">
+      <w:hyperlink r:id="rId689969ef9ded644b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9164-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5181,51 +5181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), 6787–6796. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId803669d27c373d00d" w:history="1">
+      <w:hyperlink r:id="rId652069ef9ded64530" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.01098-10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5389,51 +5389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 198–203. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId950369d27c373d157" w:history="1">
+      <w:hyperlink r:id="rId847269ef9ded64691" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-19-0325-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5459,51 +5459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 425–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId947769d27c373d1c8" w:history="1">
+      <w:hyperlink r:id="rId885769ef9ded64705" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-10-0095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5725,51 +5725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 221–225. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId753069d27c373d458" w:history="1">
+      <w:hyperlink r:id="rId668269ef9ded648a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670870110044030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5973,51 +5973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 558–564. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId501969d27c373d611" w:history="1">
+      <w:hyperlink r:id="rId257969ef9ded64a48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0558</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6357,51 +6357,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2008–2015. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId412569d27c373d935" w:history="1">
+      <w:hyperlink r:id="rId999669ef9ded64cdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.71.4.2008-2015.2005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6427,51 +6427,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1057–1063. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId114969d27c373d9b1" w:history="1">
+      <w:hyperlink r:id="rId536869ef9ded64d4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6497,51 +6497,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1459–1474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId181469d27c373da29" w:history="1">
+      <w:hyperlink r:id="rId788369ef9ded64dc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6763,51 +6763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 105–131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId552469d27c373dbd8" w:history="1">
+      <w:hyperlink r:id="rId617069ef9ded64f8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10681-006-4600-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7379,51 +7379,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId524369d27c373e039" w:history="1">
+      <w:hyperlink r:id="rId255569ef9ded6537b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-70-285</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7509,51 +7509,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId843469d27c373e10a" w:history="1">
+      <w:hyperlink r:id="rId593069ef9ded65443" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-0952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7699,51 +7699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 494–518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId693269d27c373e23b" w:history="1">
+      <w:hyperlink r:id="rId420469ef9ded65569" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2005.03.017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7807,51 +7807,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 2199–2223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId603469d27c373e2ed" w:history="1">
+      <w:hyperlink r:id="rId602569ef9ded65615" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2135/cropsci2009.03.0163</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8131,51 +8131,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472–489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId987169d27c373e533" w:history="1">
+      <w:hyperlink r:id="rId450269ef9ded6582f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8698,51 +8698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas phaseoli pv. phaseoli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId320169d27c373e8ea" w:history="1">
+      <w:hyperlink r:id="rId545569ef9ded65bf2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8944,81 +8944,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 62-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId723169d27c373ea76" w:history="1">
+      <w:hyperlink r:id="rId220169ef9ded65d76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02772.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75731286" name="name896769d27c373eb18" descr="eu_funding_250.png"/>
+            <wp:docPr id="56777802" name="name627769ef9ded66218" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId233269d27c373eb17" cstate="print"/>
+                    <a:blip r:embed="rId535469ef9ded66216" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9116,137 +9116,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11154266">
+  <w:abstractNum w:abstractNumId="29259517">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36407042">
+    <w:lvl w:ilvl="0" w:tplc="74329561">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36407042" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74329561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36407042" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74329561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36407042" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74329561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36407042" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74329561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36407042" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74329561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36407042" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74329561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36407042" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74329561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36407042" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74329561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11154265">
+  <w:abstractNum w:abstractNumId="29259516">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19890641">
+    <w:lvl w:ilvl="0" w:tplc="93621084">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9998,55 +9998,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11154265">
-    <w:abstractNumId w:val="11154265"/>
+  <w:num w:numId="29259516">
+    <w:abstractNumId w:val="29259516"/>
   </w:num>
-  <w:num w:numId="11154266">
-    <w:abstractNumId w:val="11154266"/>
+  <w:num w:numId="29259517">
+    <w:abstractNumId w:val="29259517"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21596,51 +21596,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId417558292" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId446138361" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId564369d27c373755a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/datasheet" TargetMode="External"/><Relationship Id="rId616269d27c373781b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/" TargetMode="External"/><Relationship Id="rId738569d27c3737880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/categorization" TargetMode="External"/><Relationship Id="rId765069d27c3738a32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/photos" TargetMode="External"/><Relationship Id="rId812769d27c373c680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId291069d27c373c720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId951169d27c373c81e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId187769d27c373c9f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId319769d27c373cac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId595769d27c373cbbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId339569d27c373ce35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId108369d27c373ceeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId733069d27c373cf9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId803669d27c373d00d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId950369d27c373d157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId947769d27c373d1c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId753069d27c373d458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId501969d27c373d611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId412569d27c373d935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId114969d27c373d9b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId181469d27c373da29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId552469d27c373dbd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId524369d27c373e039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId843469d27c373e10a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId693269d27c373e23b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId603469d27c373e2ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId987169d27c373e533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId320169d27c373e8ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId723169d27c373ea76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02772.x" TargetMode="External"/><Relationship Id="rId192069d27c3738764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId192069d27c3738764.jpg"/><Relationship Id="rId820769d27c373acb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId820769d27c373acb7.jpg"/><Relationship Id="rId233269d27c373eb17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId233269d27c373eb17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId959725425" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId548521124" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId423069ef9ded607b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/datasheet" TargetMode="External"/><Relationship Id="rId760969ef9ded60af4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/" TargetMode="External"/><Relationship Id="rId616169ef9ded60b73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/categorization" TargetMode="External"/><Relationship Id="rId763269ef9ded6141e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/photos" TargetMode="External"/><Relationship Id="rId804069ef9ded63c9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId566769ef9ded63d12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId741669ef9ded63dfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId161069ef9ded63f9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId450369ef9ded6403d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId875069ef9ded64126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId733269ef9ded64357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId530469ef9ded6440b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId689969ef9ded644b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId652069ef9ded64530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId847269ef9ded64691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId885769ef9ded64705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId668269ef9ded648a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId257969ef9ded64a48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId999669ef9ded64cdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId536869ef9ded64d4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId788369ef9ded64dc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId617069ef9ded64f8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId255569ef9ded6537b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId593069ef9ded65443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId420469ef9ded65569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId602569ef9ded65615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId450269ef9ded6582f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId545569ef9ded65bf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId220169ef9ded65d76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02772.x" TargetMode="External"/><Relationship Id="rId272169ef9ded612d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId272169ef9ded612d4.jpg"/><Relationship Id="rId947269ef9ded62e8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId947269ef9ded62e8a.jpg"/><Relationship Id="rId535469ef9ded66216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId535469ef9ded66216.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>