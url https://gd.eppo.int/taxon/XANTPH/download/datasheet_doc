--- v7 (2026-04-27)
+++ v8 (2026-05-17)
@@ -120,51 +120,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">phaseoli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (XANTPH) and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId423069ef9ded607b0" w:history="1">
+      <w:hyperlink r:id="rId75766a0a0c6a24b8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. citri</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> pv. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> (Smith) Gabriel, Kingsley, Hunter &amp; Gottwald</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of bean, bacterial leaf pustule of bean, common blight of bean, fuscous blight of bean</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760969ef9ded60af4" w:history="1">
+            <w:hyperlink r:id="rId42336a0a0c6a24df4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -500,51 +500,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616169ef9ded60b73" w:history="1">
+            <w:hyperlink r:id="rId61496a0a0c6a24e77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -558,86 +558,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="2025552" name="name621069ef9ded612d6" descr="4124.jpg"/>
+                  <wp:docPr id="25298318" name="name91126a0a0c6a254b3" descr="4124.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4124.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId272169ef9ded612d4" cstate="print"/>
+                          <a:blip r:embed="rId95166a0a0c6a254b1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId763269ef9ded6141e" w:history="1">
+            <w:hyperlink r:id="rId69356a0a0c6a255e4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1974,63 +1974,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or both.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79482119" name="name667969ef9ded62e8c" descr="XANTPH_distribution_map.jpg"/>
+            <wp:docPr id="15851403" name="name68826a0a0c6a26c82" descr="XANTPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId947269ef9ded62e8a" cstate="print"/>
+                    <a:blip r:embed="rId47956a0a0c6a26c7f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3830,51 +3830,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 143–152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId804069ef9ded63c9c" w:history="1">
+      <w:hyperlink r:id="rId47666a0a0c6a27a71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF00037907</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3900,51 +3900,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId566769ef9ded63d12" w:history="1">
+      <w:hyperlink r:id="rId91656a0a0c6a27ae9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/2193-1801-2-41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4050,51 +4050,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3295–3301. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId741669ef9ded63dfe" w:history="1">
+      <w:hyperlink r:id="rId55086a0a0c6a27bd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.02507-07</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4298,51 +4298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1185–1192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId161069ef9ded63f9d" w:history="1">
+      <w:hyperlink r:id="rId38226a0a0c6a27d5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-1185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4399,51 +4399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology &amp; Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId450369ef9ded6403d" w:history="1">
+      <w:hyperlink r:id="rId68836a0a0c6a27e01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4172/2157-7471.1000403</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4545,51 +4545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 675–679. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId875069ef9ded64126" w:history="1">
+      <w:hyperlink r:id="rId54326a0a0c6a27eed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-70-675</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4889,51 +4889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 137–140. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId733269ef9ded64357" w:history="1">
+      <w:hyperlink r:id="rId54136a0a0c6a28124" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/jb.74.2.137-140.1957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5001,51 +5001,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">422</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1–2), 115–128. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId530469ef9ded6440b" w:history="1">
+      <w:hyperlink r:id="rId59506a0a0c6a2820f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11104-017-3329-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5111,51 +5111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 203–215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId689969ef9ded644b9" w:history="1">
+      <w:hyperlink r:id="rId81286a0a0c6a282c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9164-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5181,51 +5181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), 6787–6796. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId652069ef9ded64530" w:history="1">
+      <w:hyperlink r:id="rId31296a0a0c6a28336" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.01098-10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5389,51 +5389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 198–203. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId847269ef9ded64691" w:history="1">
+      <w:hyperlink r:id="rId20376a0a0c6a2847e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-19-0325-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5459,51 +5459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 425–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId885769ef9ded64705" w:history="1">
+      <w:hyperlink r:id="rId27206a0a0c6a284ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-10-0095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5725,51 +5725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 221–225. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId668269ef9ded648a6" w:history="1">
+      <w:hyperlink r:id="rId31816a0a0c6a28695" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670870110044030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5973,51 +5973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 558–564. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId257969ef9ded64a48" w:history="1">
+      <w:hyperlink r:id="rId30466a0a0c6a2881a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0558</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6357,51 +6357,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2008–2015. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId999669ef9ded64cdd" w:history="1">
+      <w:hyperlink r:id="rId74826a0a0c6a28ab0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.71.4.2008-2015.2005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6427,51 +6427,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1057–1063. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId536869ef9ded64d4e" w:history="1">
+      <w:hyperlink r:id="rId46076a0a0c6a28c13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6497,51 +6497,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1459–1474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId788369ef9ded64dc0" w:history="1">
+      <w:hyperlink r:id="rId32816a0a0c6a28c8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6763,51 +6763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 105–131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId617069ef9ded64f8c" w:history="1">
+      <w:hyperlink r:id="rId92256a0a0c6a28e34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10681-006-4600-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7379,51 +7379,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId255569ef9ded6537b" w:history="1">
+      <w:hyperlink r:id="rId34686a0a0c6a29221" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-70-285</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7509,51 +7509,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId593069ef9ded65443" w:history="1">
+      <w:hyperlink r:id="rId91816a0a0c6a292ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-0952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7699,51 +7699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 494–518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId420469ef9ded65569" w:history="1">
+      <w:hyperlink r:id="rId44156a0a0c6a29418" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2005.03.017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7807,51 +7807,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 2199–2223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId602569ef9ded65615" w:history="1">
+      <w:hyperlink r:id="rId43776a0a0c6a294cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2135/cropsci2009.03.0163</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8131,51 +8131,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472–489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId450269ef9ded6582f" w:history="1">
+      <w:hyperlink r:id="rId55236a0a0c6a296d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8698,51 +8698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas phaseoli pv. phaseoli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId545569ef9ded65bf2" w:history="1">
+      <w:hyperlink r:id="rId30776a0a0c6a29ac9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8944,81 +8944,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 62-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId220169ef9ded65d76" w:history="1">
+      <w:hyperlink r:id="rId23356a0a0c6a29c7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02772.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="56777802" name="name627769ef9ded66218" descr="eu_funding_250.png"/>
+            <wp:docPr id="83258648" name="name82256a0a0c6a2a0f1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId535469ef9ded66216" cstate="print"/>
+                    <a:blip r:embed="rId27046a0a0c6a2a0ef" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9116,137 +9116,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29259517">
+  <w:abstractNum w:abstractNumId="93987749">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74329561">
+    <w:lvl w:ilvl="0" w:tplc="55906494">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74329561" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55906494" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74329561" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55906494" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74329561" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55906494" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74329561" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55906494" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74329561" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55906494" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74329561" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55906494" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74329561" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55906494" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74329561" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55906494" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29259516">
+  <w:abstractNum w:abstractNumId="93987748">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93621084">
+    <w:lvl w:ilvl="0" w:tplc="11897547">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9998,55 +9998,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29259516">
-    <w:abstractNumId w:val="29259516"/>
+  <w:num w:numId="93987748">
+    <w:abstractNumId w:val="93987748"/>
   </w:num>
-  <w:num w:numId="29259517">
-    <w:abstractNumId w:val="29259517"/>
+  <w:num w:numId="93987749">
+    <w:abstractNumId w:val="93987749"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21596,51 +21596,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId959725425" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId548521124" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId423069ef9ded607b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/datasheet" TargetMode="External"/><Relationship Id="rId760969ef9ded60af4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/" TargetMode="External"/><Relationship Id="rId616169ef9ded60b73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/categorization" TargetMode="External"/><Relationship Id="rId763269ef9ded6141e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/photos" TargetMode="External"/><Relationship Id="rId804069ef9ded63c9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId566769ef9ded63d12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId741669ef9ded63dfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId161069ef9ded63f9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId450369ef9ded6403d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId875069ef9ded64126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId733269ef9ded64357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId530469ef9ded6440b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId689969ef9ded644b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId652069ef9ded64530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId847269ef9ded64691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId885769ef9ded64705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId668269ef9ded648a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId257969ef9ded64a48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId999669ef9ded64cdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId536869ef9ded64d4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId788369ef9ded64dc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId617069ef9ded64f8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId255569ef9ded6537b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId593069ef9ded65443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId420469ef9ded65569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId602569ef9ded65615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId450269ef9ded6582f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId545569ef9ded65bf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId220169ef9ded65d76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02772.x" TargetMode="External"/><Relationship Id="rId272169ef9ded612d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId272169ef9ded612d4.jpg"/><Relationship Id="rId947269ef9ded62e8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId947269ef9ded62e8a.jpg"/><Relationship Id="rId535469ef9ded66216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId535469ef9ded66216.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId265851057" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId887547369" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75766a0a0c6a24b8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/datasheet" TargetMode="External"/><Relationship Id="rId42336a0a0c6a24df4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/" TargetMode="External"/><Relationship Id="rId61496a0a0c6a24e77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/categorization" TargetMode="External"/><Relationship Id="rId69356a0a0c6a255e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/photos" TargetMode="External"/><Relationship Id="rId47666a0a0c6a27a71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId91656a0a0c6a27ae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId55086a0a0c6a27bd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId38226a0a0c6a27d5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId68836a0a0c6a27e01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId54326a0a0c6a27eed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId54136a0a0c6a28124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId59506a0a0c6a2820f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId81286a0a0c6a282c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId31296a0a0c6a28336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId20376a0a0c6a2847e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId27206a0a0c6a284ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId31816a0a0c6a28695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId30466a0a0c6a2881a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId74826a0a0c6a28ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId46076a0a0c6a28c13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId32816a0a0c6a28c8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId92256a0a0c6a28e34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId34686a0a0c6a29221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId91816a0a0c6a292ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId44156a0a0c6a29418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId43776a0a0c6a294cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId55236a0a0c6a296d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId30776a0a0c6a29ac9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23356a0a0c6a29c7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02772.x" TargetMode="External"/><Relationship Id="rId95166a0a0c6a254b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95166a0a0c6a254b1.jpg"/><Relationship Id="rId47956a0a0c6a26c7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47956a0a0c6a26c7f.jpg"/><Relationship Id="rId27046a0a0c6a2a0ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27046a0a0c6a2a0ef.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>