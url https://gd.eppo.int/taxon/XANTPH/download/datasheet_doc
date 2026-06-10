--- v8 (2026-05-17)
+++ v9 (2026-06-10)
@@ -120,51 +120,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">phaseoli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (XANTPH) and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75766a0a0c6a24b8c" w:history="1">
+      <w:hyperlink r:id="rId12026a299f62efbd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. citri</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> pv. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> (Smith) Gabriel, Kingsley, Hunter &amp; Gottwald</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of bean, bacterial leaf pustule of bean, common blight of bean, fuscous blight of bean</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42336a0a0c6a24df4" w:history="1">
+            <w:hyperlink r:id="rId31186a299f62eff38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -500,51 +500,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61496a0a0c6a24e77" w:history="1">
+            <w:hyperlink r:id="rId60126a299f62effa3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -558,86 +558,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25298318" name="name91126a0a0c6a254b3" descr="4124.jpg"/>
+                  <wp:docPr id="74150722" name="name10316a299f62f050c" descr="4124.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4124.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId95166a0a0c6a254b1" cstate="print"/>
+                          <a:blip r:embed="rId97906a299f62f0509" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId69356a0a0c6a255e4" w:history="1">
+            <w:hyperlink r:id="rId65456a299f62f065c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1974,63 +1974,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or both.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15851403" name="name68826a0a0c6a26c82" descr="XANTPH_distribution_map.jpg"/>
+            <wp:docPr id="28503691" name="name39766a299f62f20a0" descr="XANTPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47956a0a0c6a26c7f" cstate="print"/>
+                    <a:blip r:embed="rId89426a299f62f209d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2049,51 +2049,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Austria, Belarus, Belgium, Bosnia and Herzegovina, Bulgaria, Cyprus, Czechia, France (mainland), Georgia, Germany, Greece (mainland), Hungary, Italy (mainland), Jordan, Lithuania, Moldova, Republic of, Netherlands, Poland, Portugal (Madeira), Romania, Russian Federation (Central Russia, Far East, Southern Russia), Serbia, Slovakia, Slovenia, Spain (mainland), Switzerland, Tunisia, Türkiye</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Angola, Burundi, Central African Republic, Congo, The Democratic Republic of the, Egypt, Eritrea, Eswatini, Ethiopia, Kenya, Lesotho, Madagascar, Malawi, Mauritius, Mozambique, Nigeria, Reunion, Rwanda, Somalia, South Africa, Sudan, Tanzania, United Republic of, Tunisia, Uganda, Zambia, Zimbabwe</w:t>
+        <w:t xml:space="preserve"> Angola, Burundi, Cameroon, Central African Republic, Congo, The Democratic Republic of the, Egypt, Eritrea, Eswatini, Ethiopia, Kenya, Lesotho, Madagascar, Malawi, Mauritius, Mozambique, Nigeria, Reunion, Rwanda, Somalia, South Africa, Sudan, Tanzania, United Republic of, Tunisia, Uganda, Zambia, Zimbabwe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bangladesh, Brunei Darussalam, Cambodia, China (Beijing, Heilongjiang, Henan, Hunan, Jiangsu, Jilin, Liaoning, Neimenggu, Shanxi, Xianggang (Hong Kong), Zhejiang), India (Delhi, Madhya Pradesh, Maharashtra, Punjab, Rajasthan, Uttar Pradesh), Indonesia, Iran, Islamic Republic of, Japan, Jordan, Korea, Democratic People's Republic of, Korea, Republic of, Lebanon, Malaysia (West), Myanmar, Nepal, Philippines, Sri Lanka, Taiwan, Thailand, United Arab Emirates, Vietnam, Yemen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3830,51 +3830,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 143–152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47666a0a0c6a27a71" w:history="1">
+      <w:hyperlink r:id="rId72526a299f62f3447" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF00037907</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3900,51 +3900,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91656a0a0c6a27ae9" w:history="1">
+      <w:hyperlink r:id="rId75246a299f62f34c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/2193-1801-2-41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4050,51 +4050,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3295–3301. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55086a0a0c6a27bd8" w:history="1">
+      <w:hyperlink r:id="rId91796a299f62f35bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.02507-07</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4298,51 +4298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1185–1192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38226a0a0c6a27d5e" w:history="1">
+      <w:hyperlink r:id="rId43646a299f62f39b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-1185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4399,51 +4399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology &amp; Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68836a0a0c6a27e01" w:history="1">
+      <w:hyperlink r:id="rId94356a299f62f3a5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4172/2157-7471.1000403</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4545,51 +4545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 675–679. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54326a0a0c6a27eed" w:history="1">
+      <w:hyperlink r:id="rId36996a299f62f3b56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-70-675</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4889,51 +4889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 137–140. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54136a0a0c6a28124" w:history="1">
+      <w:hyperlink r:id="rId27146a299f62f3d7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/jb.74.2.137-140.1957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5001,51 +5001,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">422</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1–2), 115–128. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59506a0a0c6a2820f" w:history="1">
+      <w:hyperlink r:id="rId60656a299f62f3e41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11104-017-3329-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5111,51 +5111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 203–215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81286a0a0c6a282c3" w:history="1">
+      <w:hyperlink r:id="rId96286a299f62f3ef6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9164-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5181,51 +5181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), 6787–6796. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31296a0a0c6a28336" w:history="1">
+      <w:hyperlink r:id="rId95386a299f62f3f6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.01098-10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5389,51 +5389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 198–203. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20376a0a0c6a2847e" w:history="1">
+      <w:hyperlink r:id="rId59816a299f62f40b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-19-0325-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5459,51 +5459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 425–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27206a0a0c6a284ef" w:history="1">
+      <w:hyperlink r:id="rId71936a299f62f412a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-10-0095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5725,51 +5725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 221–225. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31816a0a0c6a28695" w:history="1">
+      <w:hyperlink r:id="rId41906a299f63000b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670870110044030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5973,51 +5973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 558–564. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30466a0a0c6a2881a" w:history="1">
+      <w:hyperlink r:id="rId29616a299f6300245" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0558</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6357,51 +6357,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2008–2015. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74826a0a0c6a28ab0" w:history="1">
+      <w:hyperlink r:id="rId86876a299f63004b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.71.4.2008-2015.2005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6427,51 +6427,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1057–1063. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46076a0a0c6a28c13" w:history="1">
+      <w:hyperlink r:id="rId26926a299f6300529" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6497,51 +6497,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1459–1474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32816a0a0c6a28c8a" w:history="1">
+      <w:hyperlink r:id="rId87166a299f630059d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6763,51 +6763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 105–131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92256a0a0c6a28e34" w:history="1">
+      <w:hyperlink r:id="rId53906a299f63007d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10681-006-4600-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7379,51 +7379,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34686a0a0c6a29221" w:history="1">
+      <w:hyperlink r:id="rId19246a299f6300cb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-70-285</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7509,51 +7509,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91816a0a0c6a292ed" w:history="1">
+      <w:hyperlink r:id="rId25736a299f6300d88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-0952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7699,51 +7699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 494–518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44156a0a0c6a29418" w:history="1">
+      <w:hyperlink r:id="rId16136a299f6300eb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2005.03.017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7807,51 +7807,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 2199–2223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43776a0a0c6a294cd" w:history="1">
+      <w:hyperlink r:id="rId48006a299f6300f9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2135/cropsci2009.03.0163</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8131,51 +8131,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472–489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55236a0a0c6a296d0" w:history="1">
+      <w:hyperlink r:id="rId36176a299f63011b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8698,51 +8698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas phaseoli pv. phaseoli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30776a0a0c6a29ac9" w:history="1">
+      <w:hyperlink r:id="rId27146a299f630156d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8944,81 +8944,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 62-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23356a0a0c6a29c7a" w:history="1">
+      <w:hyperlink r:id="rId55966a299f6301762" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02772.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83258648" name="name82256a0a0c6a2a0f1" descr="eu_funding_250.png"/>
+            <wp:docPr id="10018547" name="name31686a299f6301958" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27046a0a0c6a2a0ef" cstate="print"/>
+                    <a:blip r:embed="rId27376a299f6301956" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9116,137 +9116,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93987749">
+  <w:abstractNum w:abstractNumId="80565614">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55906494">
+    <w:lvl w:ilvl="0" w:tplc="14391903">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55906494" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14391903" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55906494" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14391903" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55906494" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14391903" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55906494" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14391903" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55906494" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14391903" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55906494" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14391903" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55906494" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14391903" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55906494" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14391903" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93987748">
+  <w:abstractNum w:abstractNumId="80565613">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11897547">
+    <w:lvl w:ilvl="0" w:tplc="97668474">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9998,55 +9998,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93987748">
-    <w:abstractNumId w:val="93987748"/>
+  <w:num w:numId="80565613">
+    <w:abstractNumId w:val="80565613"/>
   </w:num>
-  <w:num w:numId="93987749">
-    <w:abstractNumId w:val="93987749"/>
+  <w:num w:numId="80565614">
+    <w:abstractNumId w:val="80565614"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21596,51 +21596,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId265851057" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId887547369" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75766a0a0c6a24b8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/datasheet" TargetMode="External"/><Relationship Id="rId42336a0a0c6a24df4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/" TargetMode="External"/><Relationship Id="rId61496a0a0c6a24e77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/categorization" TargetMode="External"/><Relationship Id="rId69356a0a0c6a255e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/photos" TargetMode="External"/><Relationship Id="rId47666a0a0c6a27a71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId91656a0a0c6a27ae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId55086a0a0c6a27bd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId38226a0a0c6a27d5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId68836a0a0c6a27e01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId54326a0a0c6a27eed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId54136a0a0c6a28124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId59506a0a0c6a2820f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId81286a0a0c6a282c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId31296a0a0c6a28336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId20376a0a0c6a2847e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId27206a0a0c6a284ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId31816a0a0c6a28695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId30466a0a0c6a2881a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId74826a0a0c6a28ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId46076a0a0c6a28c13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId32816a0a0c6a28c8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId92256a0a0c6a28e34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId34686a0a0c6a29221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId91816a0a0c6a292ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId44156a0a0c6a29418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId43776a0a0c6a294cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId55236a0a0c6a296d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId30776a0a0c6a29ac9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23356a0a0c6a29c7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02772.x" TargetMode="External"/><Relationship Id="rId95166a0a0c6a254b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95166a0a0c6a254b1.jpg"/><Relationship Id="rId47956a0a0c6a26c7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47956a0a0c6a26c7f.jpg"/><Relationship Id="rId27046a0a0c6a2a0ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27046a0a0c6a2a0ef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId336373593" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId934714441" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12026a299f62efbd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/datasheet" TargetMode="External"/><Relationship Id="rId31186a299f62eff38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/" TargetMode="External"/><Relationship Id="rId60126a299f62effa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/categorization" TargetMode="External"/><Relationship Id="rId65456a299f62f065c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/photos" TargetMode="External"/><Relationship Id="rId72526a299f62f3447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId75246a299f62f34c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId91796a299f62f35bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId43646a299f62f39b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId94356a299f62f3a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId36996a299f62f3b56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId27146a299f62f3d7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId60656a299f62f3e41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId96286a299f62f3ef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId95386a299f62f3f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId59816a299f62f40b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId71936a299f62f412a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId41906a299f63000b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId29616a299f6300245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId86876a299f63004b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId26926a299f6300529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId87166a299f630059d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId53906a299f63007d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId19246a299f6300cb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId25736a299f6300d88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId16136a299f6300eb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId48006a299f6300f9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId36176a299f63011b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId27146a299f630156d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55966a299f6301762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02772.x" TargetMode="External"/><Relationship Id="rId97906a299f62f0509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97906a299f62f0509.jpg"/><Relationship Id="rId89426a299f62f209d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89426a299f62f209d.jpg"/><Relationship Id="rId27376a299f6301956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27376a299f6301956.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>