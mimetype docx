--- v9 (2026-06-10)
+++ v10 (2026-07-01)
@@ -120,51 +120,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">phaseoli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (XANTPH) and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12026a299f62efbd7" w:history="1">
+      <w:hyperlink r:id="rId20276a45000e6fbbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. citri</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> pv. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> (Smith) Gabriel, Kingsley, Hunter &amp; Gottwald</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of bean, bacterial leaf pustule of bean, common blight of bean, fuscous blight of bean</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31186a299f62eff38" w:history="1">
+            <w:hyperlink r:id="rId80976a45000e6fe59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -500,51 +500,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60126a299f62effa3" w:history="1">
+            <w:hyperlink r:id="rId16186a45000e6febf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -558,86 +558,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74150722" name="name10316a299f62f050c" descr="4124.jpg"/>
+                  <wp:docPr id="23267843" name="name24156a45000e70b9f" descr="4124.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4124.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97906a299f62f0509" cstate="print"/>
+                          <a:blip r:embed="rId47546a45000e70b9c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId65456a299f62f065c" w:history="1">
+            <w:hyperlink r:id="rId29666a45000e70ce4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1527,191 +1527,191 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mucuna deeringiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Phaseolus aconitifolius</w:t>
+        <w:t xml:space="preserve">Phaseolus acutifolius</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Phaseolus acutifolius</w:t>
+        <w:t xml:space="preserve">Phaseolus coccineus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Phaseolus coccineus</w:t>
+        <w:t xml:space="preserve">Phaseolus lunatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Phaseolus lunatus</w:t>
+        <w:t xml:space="preserve">Phaseolus vulgaris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Phaseolus vulgaris</w:t>
+        <w:t xml:space="preserve">Phaseolus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Phaseolus</w:t>
+        <w:t xml:space="preserve">Senna hirsuta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Senna hirsuta</w:t>
+        <w:t xml:space="preserve">Solanum nigrum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Solanum nigrum</w:t>
+        <w:t xml:space="preserve">Vigna aconitifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vigna angularis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -1974,63 +1974,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or both.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28503691" name="name39766a299f62f20a0" descr="XANTPH_distribution_map.jpg"/>
+            <wp:docPr id="93149874" name="name31416a45000e72101" descr="XANTPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89426a299f62f209d" cstate="print"/>
+                    <a:blip r:embed="rId19136a45000e720fe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3830,51 +3830,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 143–152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72526a299f62f3447" w:history="1">
+      <w:hyperlink r:id="rId87926a45000e731db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF00037907</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3900,51 +3900,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75246a299f62f34c8" w:history="1">
+      <w:hyperlink r:id="rId76176a45000e7325c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/2193-1801-2-41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4050,51 +4050,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3295–3301. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91796a299f62f35bd" w:history="1">
+      <w:hyperlink r:id="rId82496a45000e73376" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.02507-07</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4298,51 +4298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1185–1192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43646a299f62f39b3" w:history="1">
+      <w:hyperlink r:id="rId98956a45000e735d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-1185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4399,51 +4399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology &amp; Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94356a299f62f3a5f" w:history="1">
+      <w:hyperlink r:id="rId36226a45000e73699" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4172/2157-7471.1000403</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4545,51 +4545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 675–679. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36996a299f62f3b56" w:history="1">
+      <w:hyperlink r:id="rId73526a45000e737b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-70-675</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4889,51 +4889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 137–140. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27146a299f62f3d7e" w:history="1">
+      <w:hyperlink r:id="rId46826a45000e73a24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/jb.74.2.137-140.1957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5001,51 +5001,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">422</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1–2), 115–128. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60656a299f62f3e41" w:history="1">
+      <w:hyperlink r:id="rId63836a45000e73add" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11104-017-3329-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5111,51 +5111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 203–215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96286a299f62f3ef6" w:history="1">
+      <w:hyperlink r:id="rId79256a45000e73b8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9164-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5181,51 +5181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), 6787–6796. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95386a299f62f3f6b" w:history="1">
+      <w:hyperlink r:id="rId14456a45000e73c00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.01098-10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5389,51 +5389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 198–203. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59816a299f62f40b6" w:history="1">
+      <w:hyperlink r:id="rId35556a45000e73d48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-19-0325-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5459,51 +5459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 425–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71936a299f62f412a" w:history="1">
+      <w:hyperlink r:id="rId16296a45000e73db7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-10-0095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5725,51 +5725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 221–225. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41906a299f63000b3" w:history="1">
+      <w:hyperlink r:id="rId76216a45000e73f6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670870110044030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5973,51 +5973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 558–564. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29616a299f6300245" w:history="1">
+      <w:hyperlink r:id="rId96716a45000e740f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0558</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6357,51 +6357,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2008–2015. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86876a299f63004b5" w:history="1">
+      <w:hyperlink r:id="rId19156a45000e7435f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.71.4.2008-2015.2005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6427,51 +6427,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1057–1063. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26926a299f6300529" w:history="1">
+      <w:hyperlink r:id="rId77796a45000e743d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6497,51 +6497,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1459–1474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87166a299f630059d" w:history="1">
+      <w:hyperlink r:id="rId35336a45000e74446" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6763,51 +6763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 105–131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53906a299f63007d1" w:history="1">
+      <w:hyperlink r:id="rId10976a45000e745ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10681-006-4600-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7379,51 +7379,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19246a299f6300cb5" w:history="1">
+      <w:hyperlink r:id="rId63056a45000e749be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-70-285</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7509,51 +7509,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25736a299f6300d88" w:history="1">
+      <w:hyperlink r:id="rId60786a45000e74a92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-0952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7699,51 +7699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 494–518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16136a299f6300eb9" w:history="1">
+      <w:hyperlink r:id="rId98886a45000e74bbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2005.03.017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7807,51 +7807,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 2199–2223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48006a299f6300f9a" w:history="1">
+      <w:hyperlink r:id="rId77886a45000e74c6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2135/cropsci2009.03.0163</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8131,51 +8131,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472–489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36176a299f63011b0" w:history="1">
+      <w:hyperlink r:id="rId18316a45000e74e69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8698,51 +8698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas phaseoli pv. phaseoli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27146a299f630156d" w:history="1">
+      <w:hyperlink r:id="rId27566a45000e751ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8944,81 +8944,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 62-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55966a299f6301762" w:history="1">
+      <w:hyperlink r:id="rId56056a45000e7537e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02772.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="10018547" name="name31686a299f6301958" descr="eu_funding_250.png"/>
+            <wp:docPr id="7048699" name="name46576a45000e75406" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27376a299f6301956" cstate="print"/>
+                    <a:blip r:embed="rId86616a45000e75405" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9116,137 +9116,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80565614">
+  <w:abstractNum w:abstractNumId="47943091">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14391903">
+    <w:lvl w:ilvl="0" w:tplc="66407627">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14391903" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66407627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14391903" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66407627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14391903" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66407627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14391903" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66407627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14391903" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66407627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14391903" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66407627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14391903" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66407627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14391903" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66407627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80565613">
+  <w:abstractNum w:abstractNumId="47943090">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97668474">
+    <w:lvl w:ilvl="0" w:tplc="20149321">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9998,55 +9998,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80565613">
-    <w:abstractNumId w:val="80565613"/>
+  <w:num w:numId="47943090">
+    <w:abstractNumId w:val="47943090"/>
   </w:num>
-  <w:num w:numId="80565614">
-    <w:abstractNumId w:val="80565614"/>
+  <w:num w:numId="47943091">
+    <w:abstractNumId w:val="47943091"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21596,51 +21596,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId336373593" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId934714441" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12026a299f62efbd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/datasheet" TargetMode="External"/><Relationship Id="rId31186a299f62eff38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/" TargetMode="External"/><Relationship Id="rId60126a299f62effa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/categorization" TargetMode="External"/><Relationship Id="rId65456a299f62f065c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/photos" TargetMode="External"/><Relationship Id="rId72526a299f62f3447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId75246a299f62f34c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId91796a299f62f35bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId43646a299f62f39b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId94356a299f62f3a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId36996a299f62f3b56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId27146a299f62f3d7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId60656a299f62f3e41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId96286a299f62f3ef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId95386a299f62f3f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId59816a299f62f40b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId71936a299f62f412a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId41906a299f63000b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId29616a299f6300245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId86876a299f63004b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId26926a299f6300529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId87166a299f630059d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId53906a299f63007d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId19246a299f6300cb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId25736a299f6300d88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId16136a299f6300eb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId48006a299f6300f9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId36176a299f63011b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId27146a299f630156d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55966a299f6301762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02772.x" TargetMode="External"/><Relationship Id="rId97906a299f62f0509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97906a299f62f0509.jpg"/><Relationship Id="rId89426a299f62f209d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89426a299f62f209d.jpg"/><Relationship Id="rId27376a299f6301956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27376a299f6301956.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId130923042" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId439932116" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20276a45000e6fbbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/datasheet" TargetMode="External"/><Relationship Id="rId80976a45000e6fe59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/" TargetMode="External"/><Relationship Id="rId16186a45000e6febf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/categorization" TargetMode="External"/><Relationship Id="rId29666a45000e70ce4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/photos" TargetMode="External"/><Relationship Id="rId87926a45000e731db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId76176a45000e7325c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId82496a45000e73376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId98956a45000e735d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId36226a45000e73699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId73526a45000e737b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId46826a45000e73a24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId63836a45000e73add" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId79256a45000e73b8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId14456a45000e73c00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId35556a45000e73d48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId16296a45000e73db7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId76216a45000e73f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId96716a45000e740f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId19156a45000e7435f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId77796a45000e743d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId35336a45000e74446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId10976a45000e745ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId63056a45000e749be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId60786a45000e74a92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId98886a45000e74bbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId77886a45000e74c6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId18316a45000e74e69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId27566a45000e751ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56056a45000e7537e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02772.x" TargetMode="External"/><Relationship Id="rId47546a45000e70b9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47546a45000e70b9c.jpg"/><Relationship Id="rId19136a45000e720fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19136a45000e720fe.jpg"/><Relationship Id="rId86616a45000e75405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86616a45000e75405.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>