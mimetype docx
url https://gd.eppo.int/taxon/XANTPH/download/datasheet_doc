--- v10 (2026-07-01)
+++ v11 (2026-07-22)
@@ -120,51 +120,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">phaseoli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (XANTPH) and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20276a45000e6fbbd" w:history="1">
+      <w:hyperlink r:id="rId25866a60fc1d004b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. citri</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> pv. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> (Smith) Gabriel, Kingsley, Hunter &amp; Gottwald</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of bean, bacterial leaf pustule of bean, common blight of bean, fuscous blight of bean</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80976a45000e6fe59" w:history="1">
+            <w:hyperlink r:id="rId29316a60fc1d00726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -500,51 +500,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16186a45000e6febf" w:history="1">
+            <w:hyperlink r:id="rId61396a60fc1d0078e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -558,86 +558,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23267843" name="name24156a45000e70b9f" descr="4124.jpg"/>
+                  <wp:docPr id="43127952" name="name74206a60fc1d00867" descr="4124.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4124.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId47546a45000e70b9c" cstate="print"/>
+                          <a:blip r:embed="rId14916a60fc1d00866" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId29666a45000e70ce4" w:history="1">
+            <w:hyperlink r:id="rId64396a60fc1d009a8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1974,63 +1974,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or both.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="93149874" name="name31416a45000e72101" descr="XANTPH_distribution_map.jpg"/>
+            <wp:docPr id="90097716" name="name44836a60fc1d01db2" descr="XANTPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19136a45000e720fe" cstate="print"/>
+                    <a:blip r:embed="rId91386a60fc1d01daf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3830,51 +3830,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 143–152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87926a45000e731db" w:history="1">
+      <w:hyperlink r:id="rId26976a60fc1d02bfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF00037907</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3900,51 +3900,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76176a45000e7325c" w:history="1">
+      <w:hyperlink r:id="rId81236a60fc1d02c77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/2193-1801-2-41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4050,51 +4050,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3295–3301. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82496a45000e73376" w:history="1">
+      <w:hyperlink r:id="rId97236a60fc1d02d68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.02507-07</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4298,51 +4298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1185–1192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98956a45000e735d1" w:history="1">
+      <w:hyperlink r:id="rId97946a60fc1d02f07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-1185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4399,51 +4399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology &amp; Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36226a45000e73699" w:history="1">
+      <w:hyperlink r:id="rId49946a60fc1d02faf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4172/2157-7471.1000403</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4545,51 +4545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 675–679. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73526a45000e737b3" w:history="1">
+      <w:hyperlink r:id="rId58246a60fc1d0309d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-70-675</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4889,51 +4889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 137–140. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46826a45000e73a24" w:history="1">
+      <w:hyperlink r:id="rId39426a60fc1d032c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/jb.74.2.137-140.1957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5001,51 +5001,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">422</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1–2), 115–128. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63836a45000e73add" w:history="1">
+      <w:hyperlink r:id="rId75026a60fc1d0337b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11104-017-3329-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5111,51 +5111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 203–215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79256a45000e73b8d" w:history="1">
+      <w:hyperlink r:id="rId50376a60fc1d0342b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9164-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5181,51 +5181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), 6787–6796. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14456a45000e73c00" w:history="1">
+      <w:hyperlink r:id="rId28606a60fc1d034ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.01098-10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5389,51 +5389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 198–203. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35556a45000e73d48" w:history="1">
+      <w:hyperlink r:id="rId95836a60fc1d035f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-19-0325-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5459,51 +5459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 425–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16296a45000e73db7" w:history="1">
+      <w:hyperlink r:id="rId82306a60fc1d0366b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-10-0095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5725,51 +5725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 221–225. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76216a45000e73f6b" w:history="1">
+      <w:hyperlink r:id="rId82666a60fc1d03814" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670870110044030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5973,51 +5973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 558–564. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96716a45000e740f0" w:history="1">
+      <w:hyperlink r:id="rId87216a60fc1d0399a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0558</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6357,51 +6357,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2008–2015. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19156a45000e7435f" w:history="1">
+      <w:hyperlink r:id="rId50386a60fc1d03bf9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.71.4.2008-2015.2005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6427,51 +6427,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1057–1063. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77796a45000e743d3" w:history="1">
+      <w:hyperlink r:id="rId46776a60fc1d03c6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6497,51 +6497,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1459–1474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35336a45000e74446" w:history="1">
+      <w:hyperlink r:id="rId79836a60fc1d03cde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6763,51 +6763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 105–131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10976a45000e745ec" w:history="1">
+      <w:hyperlink r:id="rId59256a60fc1d03e9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10681-006-4600-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7379,51 +7379,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63056a45000e749be" w:history="1">
+      <w:hyperlink r:id="rId24066a60fc1d042ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-70-285</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7509,51 +7509,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60786a45000e74a92" w:history="1">
+      <w:hyperlink r:id="rId70926a60fc1d04605" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-0952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7699,51 +7699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 494–518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98886a45000e74bbe" w:history="1">
+      <w:hyperlink r:id="rId74126a60fc1d04749" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2005.03.017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7807,51 +7807,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 2199–2223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77886a45000e74c6d" w:history="1">
+      <w:hyperlink r:id="rId35306a60fc1d0484d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2135/cropsci2009.03.0163</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8131,51 +8131,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472–489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18316a45000e74e69" w:history="1">
+      <w:hyperlink r:id="rId29126a60fc1d04a62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8698,51 +8698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas phaseoli pv. phaseoli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27566a45000e751ea" w:history="1">
+      <w:hyperlink r:id="rId40626a60fc1d04e12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8944,81 +8944,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 62-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56056a45000e7537e" w:history="1">
+      <w:hyperlink r:id="rId99746a60fc1d04fa8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02772.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="7048699" name="name46576a45000e75406" descr="eu_funding_250.png"/>
+            <wp:docPr id="83647742" name="name66556a60fc1d0500b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86616a45000e75405" cstate="print"/>
+                    <a:blip r:embed="rId53216a60fc1d0500a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9116,137 +9116,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47943091">
+  <w:abstractNum w:abstractNumId="73065887">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66407627">
+    <w:lvl w:ilvl="0" w:tplc="30593286">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66407627" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30593286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66407627" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30593286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66407627" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30593286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66407627" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30593286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66407627" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30593286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66407627" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30593286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66407627" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30593286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66407627" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30593286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47943090">
+  <w:abstractNum w:abstractNumId="73065886">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20149321">
+    <w:lvl w:ilvl="0" w:tplc="69678744">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9998,55 +9998,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47943090">
-    <w:abstractNumId w:val="47943090"/>
+  <w:num w:numId="73065886">
+    <w:abstractNumId w:val="73065886"/>
   </w:num>
-  <w:num w:numId="47943091">
-    <w:abstractNumId w:val="47943091"/>
+  <w:num w:numId="73065887">
+    <w:abstractNumId w:val="73065887"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21596,51 +21596,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId130923042" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId439932116" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20276a45000e6fbbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/datasheet" TargetMode="External"/><Relationship Id="rId80976a45000e6fe59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/" TargetMode="External"/><Relationship Id="rId16186a45000e6febf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/categorization" TargetMode="External"/><Relationship Id="rId29666a45000e70ce4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/photos" TargetMode="External"/><Relationship Id="rId87926a45000e731db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId76176a45000e7325c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId82496a45000e73376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId98956a45000e735d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId36226a45000e73699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId73526a45000e737b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId46826a45000e73a24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId63836a45000e73add" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId79256a45000e73b8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId14456a45000e73c00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId35556a45000e73d48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId16296a45000e73db7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId76216a45000e73f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId96716a45000e740f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId19156a45000e7435f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId77796a45000e743d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId35336a45000e74446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId10976a45000e745ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId63056a45000e749be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId60786a45000e74a92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId98886a45000e74bbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId77886a45000e74c6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId18316a45000e74e69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId27566a45000e751ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56056a45000e7537e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02772.x" TargetMode="External"/><Relationship Id="rId47546a45000e70b9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47546a45000e70b9c.jpg"/><Relationship Id="rId19136a45000e720fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19136a45000e720fe.jpg"/><Relationship Id="rId86616a45000e75405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86616a45000e75405.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId200094117" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId959524993" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25866a60fc1d004b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/datasheet" TargetMode="External"/><Relationship Id="rId29316a60fc1d00726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/" TargetMode="External"/><Relationship Id="rId61396a60fc1d0078e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/categorization" TargetMode="External"/><Relationship Id="rId64396a60fc1d009a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/photos" TargetMode="External"/><Relationship Id="rId26976a60fc1d02bfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId81236a60fc1d02c77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId97236a60fc1d02d68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId97946a60fc1d02f07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId49946a60fc1d02faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId58246a60fc1d0309d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId39426a60fc1d032c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId75026a60fc1d0337b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId50376a60fc1d0342b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId28606a60fc1d034ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId95836a60fc1d035f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId82306a60fc1d0366b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId82666a60fc1d03814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId87216a60fc1d0399a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId50386a60fc1d03bf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId46776a60fc1d03c6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId79836a60fc1d03cde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId59256a60fc1d03e9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId24066a60fc1d042ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId70926a60fc1d04605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId74126a60fc1d04749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId35306a60fc1d0484d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId29126a60fc1d04a62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId40626a60fc1d04e12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99746a60fc1d04fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02772.x" TargetMode="External"/><Relationship Id="rId14916a60fc1d00866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14916a60fc1d00866.jpg"/><Relationship Id="rId91386a60fc1d01daf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91386a60fc1d01daf.jpg"/><Relationship Id="rId53216a60fc1d0500a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53216a60fc1d0500a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>