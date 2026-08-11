--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -120,51 +120,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">phaseoli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (XANTPH) and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25866a60fc1d004b2" w:history="1">
+      <w:hyperlink r:id="rId29516a7b904660501" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. citri</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> pv. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> (Smith) Gabriel, Kingsley, Hunter &amp; Gottwald</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of bean, bacterial leaf pustule of bean, common blight of bean, fuscous blight of bean</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29316a60fc1d00726" w:history="1">
+            <w:hyperlink r:id="rId67066a7b904660771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -500,51 +500,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61396a60fc1d0078e" w:history="1">
+            <w:hyperlink r:id="rId32106a7b9046607e8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -558,86 +558,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="43127952" name="name74206a60fc1d00867" descr="4124.jpg"/>
+                  <wp:docPr id="68592691" name="name31276a7b904660fa6" descr="4124.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4124.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14916a60fc1d00866" cstate="print"/>
+                          <a:blip r:embed="rId77966a7b904660fa4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId64396a60fc1d009a8" w:history="1">
+            <w:hyperlink r:id="rId78226a7b9046610ed" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1974,63 +1974,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or both.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90097716" name="name44836a60fc1d01db2" descr="XANTPH_distribution_map.jpg"/>
+            <wp:docPr id="86793537" name="name30896a7b9046625c8" descr="XANTPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91386a60fc1d01daf" cstate="print"/>
+                    <a:blip r:embed="rId92416a7b9046625c5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3830,51 +3830,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 143–152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26976a60fc1d02bfa" w:history="1">
+      <w:hyperlink r:id="rId65506a7b90466352a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF00037907</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3900,51 +3900,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81236a60fc1d02c77" w:history="1">
+      <w:hyperlink r:id="rId45026a7b9046635a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/2193-1801-2-41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4050,51 +4050,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3295–3301. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97236a60fc1d02d68" w:history="1">
+      <w:hyperlink r:id="rId17826a7b904663699" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.02507-07</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4298,51 +4298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1185–1192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97946a60fc1d02f07" w:history="1">
+      <w:hyperlink r:id="rId99336a7b90466384b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-1185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4399,51 +4399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology &amp; Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49946a60fc1d02faf" w:history="1">
+      <w:hyperlink r:id="rId15116a7b9046638f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4172/2157-7471.1000403</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4545,51 +4545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 675–679. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58246a60fc1d0309d" w:history="1">
+      <w:hyperlink r:id="rId36436a7b904663a05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-70-675</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4889,51 +4889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 137–140. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39426a60fc1d032c4" w:history="1">
+      <w:hyperlink r:id="rId41486a7b904663c46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/jb.74.2.137-140.1957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5001,51 +5001,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">422</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1–2), 115–128. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75026a60fc1d0337b" w:history="1">
+      <w:hyperlink r:id="rId81526a7b904663d01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11104-017-3329-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5111,51 +5111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 203–215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50376a60fc1d0342b" w:history="1">
+      <w:hyperlink r:id="rId26086a7b904663db2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9164-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5181,51 +5181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), 6787–6796. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28606a60fc1d034ab" w:history="1">
+      <w:hyperlink r:id="rId56456a7b904663e24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.01098-10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5389,51 +5389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 198–203. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95836a60fc1d035f9" w:history="1">
+      <w:hyperlink r:id="rId58006a7b904663f70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-19-0325-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5459,51 +5459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 425–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82306a60fc1d0366b" w:history="1">
+      <w:hyperlink r:id="rId96346a7b904663fe1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-10-0095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5725,51 +5725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 221–225. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82666a60fc1d03814" w:history="1">
+      <w:hyperlink r:id="rId27526a7b90466418c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670870110044030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5973,51 +5973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 558–564. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87216a60fc1d0399a" w:history="1">
+      <w:hyperlink r:id="rId58006a7b904664316" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0558</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6357,51 +6357,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2008–2015. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50386a60fc1d03bf9" w:history="1">
+      <w:hyperlink r:id="rId74716a7b90466457e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.71.4.2008-2015.2005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6427,51 +6427,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1057–1063. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46776a60fc1d03c6b" w:history="1">
+      <w:hyperlink r:id="rId75106a7b9046645f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6497,51 +6497,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1459–1474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79836a60fc1d03cde" w:history="1">
+      <w:hyperlink r:id="rId22126a7b904664678" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6763,51 +6763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 105–131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59256a60fc1d03e9b" w:history="1">
+      <w:hyperlink r:id="rId21436a7b904664827" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10681-006-4600-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7379,51 +7379,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24066a60fc1d042ac" w:history="1">
+      <w:hyperlink r:id="rId26416a7b904664c48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-70-285</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7509,51 +7509,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70926a60fc1d04605" w:history="1">
+      <w:hyperlink r:id="rId13566a7b904664d19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-0952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7699,51 +7699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 494–518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74126a60fc1d04749" w:history="1">
+      <w:hyperlink r:id="rId98646a7b904664e4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2005.03.017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7807,51 +7807,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 2199–2223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35306a60fc1d0484d" w:history="1">
+      <w:hyperlink r:id="rId43546a7b904664efc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2135/cropsci2009.03.0163</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8131,51 +8131,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472–489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29126a60fc1d04a62" w:history="1">
+      <w:hyperlink r:id="rId73266a7b904665101" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8698,51 +8698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas phaseoli pv. phaseoli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40626a60fc1d04e12" w:history="1">
+      <w:hyperlink r:id="rId90526a7b9046654a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8944,81 +8944,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 62-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99746a60fc1d04fa8" w:history="1">
+      <w:hyperlink r:id="rId61366a7b904665631" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02772.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83647742" name="name66556a60fc1d0500b" descr="eu_funding_250.png"/>
+            <wp:docPr id="75864718" name="name80236a7b9046656b3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53216a60fc1d0500a" cstate="print"/>
+                    <a:blip r:embed="rId30436a7b9046656b2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9116,137 +9116,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73065887">
+  <w:abstractNum w:abstractNumId="89466940">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30593286">
+    <w:lvl w:ilvl="0" w:tplc="50525187">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30593286" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50525187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30593286" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50525187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30593286" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50525187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30593286" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50525187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30593286" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50525187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30593286" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50525187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30593286" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50525187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30593286" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50525187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73065886">
+  <w:abstractNum w:abstractNumId="89466939">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69678744">
+    <w:lvl w:ilvl="0" w:tplc="35691178">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9998,55 +9998,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73065886">
-    <w:abstractNumId w:val="73065886"/>
+  <w:num w:numId="89466939">
+    <w:abstractNumId w:val="89466939"/>
   </w:num>
-  <w:num w:numId="73065887">
-    <w:abstractNumId w:val="73065887"/>
+  <w:num w:numId="89466940">
+    <w:abstractNumId w:val="89466940"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21596,51 +21596,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId200094117" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId959524993" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25866a60fc1d004b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/datasheet" TargetMode="External"/><Relationship Id="rId29316a60fc1d00726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/" TargetMode="External"/><Relationship Id="rId61396a60fc1d0078e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/categorization" TargetMode="External"/><Relationship Id="rId64396a60fc1d009a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/photos" TargetMode="External"/><Relationship Id="rId26976a60fc1d02bfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId81236a60fc1d02c77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId97236a60fc1d02d68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId97946a60fc1d02f07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId49946a60fc1d02faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId58246a60fc1d0309d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId39426a60fc1d032c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId75026a60fc1d0337b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId50376a60fc1d0342b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId28606a60fc1d034ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId95836a60fc1d035f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId82306a60fc1d0366b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId82666a60fc1d03814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId87216a60fc1d0399a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId50386a60fc1d03bf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId46776a60fc1d03c6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId79836a60fc1d03cde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId59256a60fc1d03e9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId24066a60fc1d042ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId70926a60fc1d04605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId74126a60fc1d04749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId35306a60fc1d0484d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId29126a60fc1d04a62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId40626a60fc1d04e12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99746a60fc1d04fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02772.x" TargetMode="External"/><Relationship Id="rId14916a60fc1d00866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14916a60fc1d00866.jpg"/><Relationship Id="rId91386a60fc1d01daf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91386a60fc1d01daf.jpg"/><Relationship Id="rId53216a60fc1d0500a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53216a60fc1d0500a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId916452132" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId185504384" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29516a7b904660501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/datasheet" TargetMode="External"/><Relationship Id="rId67066a7b904660771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/" TargetMode="External"/><Relationship Id="rId32106a7b9046607e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/categorization" TargetMode="External"/><Relationship Id="rId78226a7b9046610ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/photos" TargetMode="External"/><Relationship Id="rId65506a7b90466352a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId45026a7b9046635a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId17826a7b904663699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId99336a7b90466384b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId15116a7b9046638f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId36436a7b904663a05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId41486a7b904663c46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId81526a7b904663d01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId26086a7b904663db2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId56456a7b904663e24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId58006a7b904663f70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId96346a7b904663fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId27526a7b90466418c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId58006a7b904664316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId74716a7b90466457e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId75106a7b9046645f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId22126a7b904664678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId21436a7b904664827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId26416a7b904664c48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId13566a7b904664d19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId98646a7b904664e4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId43546a7b904664efc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId73266a7b904665101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId90526a7b9046654a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61366a7b904665631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02772.x" TargetMode="External"/><Relationship Id="rId77966a7b904660fa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77966a7b904660fa4.jpg"/><Relationship Id="rId92416a7b9046625c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92416a7b9046625c5.jpg"/><Relationship Id="rId30436a7b9046656b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30436a7b9046656b2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>