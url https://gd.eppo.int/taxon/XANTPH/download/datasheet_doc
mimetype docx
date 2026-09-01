--- v12 (2026-08-11)
+++ v13 (2026-09-01)
@@ -120,51 +120,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">phaseoli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (XANTPH) and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29516a7b904660501" w:history="1">
+      <w:hyperlink r:id="rId43886a9649e64a407" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. citri</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> pv. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> (Smith) Gabriel, Kingsley, Hunter &amp; Gottwald</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of bean, bacterial leaf pustule of bean, common blight of bean, fuscous blight of bean</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67066a7b904660771" w:history="1">
+            <w:hyperlink r:id="rId45096a9649e64a66a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -500,51 +500,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32106a7b9046607e8" w:history="1">
+            <w:hyperlink r:id="rId60776a9649e64a6cf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -558,86 +558,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="68592691" name="name31276a7b904660fa6" descr="4124.jpg"/>
+                  <wp:docPr id="70789151" name="name15496a9649e64b04d" descr="4124.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4124.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId77966a7b904660fa4" cstate="print"/>
+                          <a:blip r:embed="rId15466a9649e64b04a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId78226a7b9046610ed" w:history="1">
+            <w:hyperlink r:id="rId31806a9649e64b1bd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1974,63 +1974,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or both.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86793537" name="name30896a7b9046625c8" descr="XANTPH_distribution_map.jpg"/>
+            <wp:docPr id="48324309" name="name88086a9649e64c84b" descr="XANTPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92416a7b9046625c5" cstate="print"/>
+                    <a:blip r:embed="rId75816a9649e64c848" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3830,51 +3830,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 143–152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65506a7b90466352a" w:history="1">
+      <w:hyperlink r:id="rId55596a9649e64d80e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF00037907</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3900,51 +3900,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45026a7b9046635a7" w:history="1">
+      <w:hyperlink r:id="rId45556a9649e64d88d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/2193-1801-2-41</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4050,51 +4050,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3295–3301. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17826a7b904663699" w:history="1">
+      <w:hyperlink r:id="rId82506a9649e64d999" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.02507-07</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4298,51 +4298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1185–1192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99336a7b90466384b" w:history="1">
+      <w:hyperlink r:id="rId24186a9649e64db2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-84-1185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4399,51 +4399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology &amp; Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 403. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15116a7b9046638f2" w:history="1">
+      <w:hyperlink r:id="rId13316a9649e64dbd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4172/2157-7471.1000403</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4545,51 +4545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 675–679. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36436a7b904663a05" w:history="1">
+      <w:hyperlink r:id="rId32766a9649e64dcc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/phyto-70-675</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4889,51 +4889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 137–140. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41486a7b904663c46" w:history="1">
+      <w:hyperlink r:id="rId78096a9649e64dee8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/jb.74.2.137-140.1957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5001,51 +5001,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">422</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1–2), 115–128. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81526a7b904663d01" w:history="1">
+      <w:hyperlink r:id="rId62846a9649e64df9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11104-017-3329-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5111,51 +5111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 203–215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26086a7b904663db2" w:history="1">
+      <w:hyperlink r:id="rId56876a9649e64e04e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9164-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5181,51 +5181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), 6787–6796. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56456a7b904663e24" w:history="1">
+      <w:hyperlink r:id="rId21746a9649e64e0c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.01098-10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5389,51 +5389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 198–203. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58006a7b904663f70" w:history="1">
+      <w:hyperlink r:id="rId65056a9649e64e221" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-19-0325-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5459,51 +5459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 425–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96346a7b904663fe1" w:history="1">
+      <w:hyperlink r:id="rId57866a9649e64e298" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-10-0095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5725,51 +5725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 221–225. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27526a7b90466418c" w:history="1">
+      <w:hyperlink r:id="rId26596a9649e64e454" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670870110044030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5973,51 +5973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 558–564. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58006a7b904664316" w:history="1">
+      <w:hyperlink r:id="rId50096a9649e64e5e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-89-0558</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6357,51 +6357,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 2008–2015. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74716a7b90466457e" w:history="1">
+      <w:hyperlink r:id="rId78536a9649e64e848" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.71.4.2008-2015.2005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6427,51 +6427,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1057–1063. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75106a7b9046645f6" w:history="1">
+      <w:hyperlink r:id="rId22906a9649e64e8ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6497,51 +6497,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1459–1474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22126a7b904664678" w:history="1">
+      <w:hyperlink r:id="rId90066a9649e64e92e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6763,51 +6763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–2), 105–131. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21436a7b904664827" w:history="1">
+      <w:hyperlink r:id="rId43746a9649e64ead9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10681-006-4600-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7379,51 +7379,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26416a7b904664c48" w:history="1">
+      <w:hyperlink r:id="rId51946a9649e64eeb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-70-285</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7509,51 +7509,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 952. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13566a7b904664d19" w:history="1">
+      <w:hyperlink r:id="rId29566a9649e64ef92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-0952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7699,51 +7699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 494–518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98646a7b904664e4b" w:history="1">
+      <w:hyperlink r:id="rId14646a9649e64f0c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2005.03.017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7807,51 +7807,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 2199–2223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43546a7b904664efc" w:history="1">
+      <w:hyperlink r:id="rId39156a9649e64f18b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2135/cropsci2009.03.0163</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8131,51 +8131,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 472–489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73266a7b904665101" w:history="1">
+      <w:hyperlink r:id="rId19506a9649e64f394" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8698,51 +8698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas phaseoli pv. phaseoli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90526a7b9046654a7" w:history="1">
+      <w:hyperlink r:id="rId52466a9649e64f735" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8944,81 +8944,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 62-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61366a7b904665631" w:history="1">
+      <w:hyperlink r:id="rId55456a9649e64f8bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02772.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75864718" name="name80236a7b9046656b3" descr="eu_funding_250.png"/>
+            <wp:docPr id="8253065" name="name20626a9649e64f94e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30436a7b9046656b2" cstate="print"/>
+                    <a:blip r:embed="rId32916a9649e64f94d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9116,137 +9116,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89466940">
+  <w:abstractNum w:abstractNumId="50213278">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50525187">
+    <w:lvl w:ilvl="0" w:tplc="99831589">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50525187" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99831589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50525187" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99831589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50525187" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99831589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50525187" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99831589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50525187" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99831589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50525187" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99831589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50525187" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99831589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50525187" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99831589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89466939">
+  <w:abstractNum w:abstractNumId="50213277">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35691178">
+    <w:lvl w:ilvl="0" w:tplc="57842932">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9998,55 +9998,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89466939">
-    <w:abstractNumId w:val="89466939"/>
+  <w:num w:numId="50213277">
+    <w:abstractNumId w:val="50213277"/>
   </w:num>
-  <w:num w:numId="89466940">
-    <w:abstractNumId w:val="89466940"/>
+  <w:num w:numId="50213278">
+    <w:abstractNumId w:val="50213278"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21596,51 +21596,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId916452132" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId185504384" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29516a7b904660501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/datasheet" TargetMode="External"/><Relationship Id="rId67066a7b904660771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/" TargetMode="External"/><Relationship Id="rId32106a7b9046607e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/categorization" TargetMode="External"/><Relationship Id="rId78226a7b9046610ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/photos" TargetMode="External"/><Relationship Id="rId65506a7b90466352a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId45026a7b9046635a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId17826a7b904663699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId99336a7b90466384b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId15116a7b9046638f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId36436a7b904663a05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId41486a7b904663c46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId81526a7b904663d01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId26086a7b904663db2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId56456a7b904663e24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId58006a7b904663f70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId96346a7b904663fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId27526a7b90466418c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId58006a7b904664316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId74716a7b90466457e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId75106a7b9046645f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId22126a7b904664678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId21436a7b904664827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId26416a7b904664c48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId13566a7b904664d19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId98646a7b904664e4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId43546a7b904664efc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId73266a7b904665101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId90526a7b9046654a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61366a7b904665631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02772.x" TargetMode="External"/><Relationship Id="rId77966a7b904660fa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77966a7b904660fa4.jpg"/><Relationship Id="rId92416a7b9046625c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92416a7b9046625c5.jpg"/><Relationship Id="rId30436a7b9046656b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30436a7b9046656b2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId856974538" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId469208723" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43886a9649e64a407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTFF/datasheet" TargetMode="External"/><Relationship Id="rId45096a9649e64a66a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/" TargetMode="External"/><Relationship Id="rId60776a9649e64a6cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/categorization" TargetMode="External"/><Relationship Id="rId31806a9649e64b1bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTPH/photos" TargetMode="External"/><Relationship Id="rId55596a9649e64d80e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF00037907" TargetMode="External"/><Relationship Id="rId45556a9649e64d88d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-41" TargetMode="External"/><Relationship Id="rId82506a9649e64d999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.02507-07" TargetMode="External"/><Relationship Id="rId24186a9649e64db2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-84-1185" TargetMode="External"/><Relationship Id="rId13316a9649e64dbd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4172/2157-7471.1000403" TargetMode="External"/><Relationship Id="rId32766a9649e64dcc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/phyto-70-675" TargetMode="External"/><Relationship Id="rId78096a9649e64dee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jb.74.2.137-140.1957" TargetMode="External"/><Relationship Id="rId62846a9649e64df9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-017-3329-3" TargetMode="External"/><Relationship Id="rId56876a9649e64e04e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId21746a9649e64e0c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.01098-10" TargetMode="External"/><Relationship Id="rId65056a9649e64e221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0325-RE" TargetMode="External"/><Relationship Id="rId57866a9649e64e298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-10-0095" TargetMode="External"/><Relationship Id="rId26596a9649e64e454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670870110044030" TargetMode="External"/><Relationship Id="rId50096a9649e64e5e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-89-0558" TargetMode="External"/><Relationship Id="rId78536a9649e64e848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.4.2008-2015.2005" TargetMode="External"/><Relationship Id="rId22906a9649e64e8ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n07_1057.PDF" TargetMode="External"/><Relationship Id="rId90066a9649e64e92e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdfs.semanticscholar.org/944a/5b1e16f4f8b08eb65a84ffc7049e3621febc.pdf" TargetMode="External"/><Relationship Id="rId43746a9649e64ead9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-006-4600-5" TargetMode="External"/><Relationship Id="rId51946a9649e64eeb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-70-285" TargetMode="External"/><Relationship Id="rId29566a9649e64ef92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-0952" TargetMode="External"/><Relationship Id="rId14646a9649e64f0c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId39156a9649e64f18b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2135/cropsci2009.03.0163" TargetMode="External"/><Relationship Id="rId19506a9649e64f394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId52466a9649e64f735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55456a9649e64f8bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02772.x" TargetMode="External"/><Relationship Id="rId15466a9649e64b04a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15466a9649e64b04a.jpg"/><Relationship Id="rId75816a9649e64c848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75816a9649e64c848.jpg"/><Relationship Id="rId32916a9649e64f94d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32916a9649e64f94d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>